--- v0 (2026-05-29)
+++ v1 (2026-07-14)
@@ -43,1202 +43,1337 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>AD-P90-SCP</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Boom Gate Clamp Set, 5-1/2 in to 9-1/2 in, 90° angle legs</t>
+  </si>
+  <si>
+    <t>Clamp set</t>
+  </si>
+  <si>
+    <t>BB-S10-10</t>
+  </si>
+  <si>
+    <t>Welded Pipe-to-Pipe Clamp, heavy duty, joins two 1-1/2 in to 3-1/2 in OD round members</t>
+  </si>
+  <si>
+    <t>BC-35-14D</t>
+  </si>
+  <si>
+    <t>Pipe-to-Pipe Clamp, joins two 2-3/8 in to 5 in OD round members</t>
+  </si>
+  <si>
+    <t>BB-S20-14</t>
+  </si>
+  <si>
+    <t>Welded Pipe-to-Pipe Clamp, heavy duty, joins two 2-3/8 in to 5 in OD round members</t>
+  </si>
+  <si>
+    <t>BC-40-16D</t>
+  </si>
+  <si>
+    <t>Pipe-to-Pipe Clamp, joins two 4 in to 9 in OD round members</t>
+  </si>
+  <si>
+    <t>BC-30-10</t>
+  </si>
+  <si>
+    <t>Pipe-to-Pipe Clamp, Light Duty, joins two 1-1/2 in to 3-1/2 in OD round members</t>
+  </si>
+  <si>
+    <t>BC-30-10D</t>
+  </si>
+  <si>
+    <t>Pipe-to-Pipe Clamp, Heavy Duty, joins two 1-1/2 in to 3-1/2 in OD round members</t>
+  </si>
+  <si>
+    <t>CC-100</t>
+  </si>
+  <si>
+    <t>Crossover Clamp, joins two 1-1/2 in to 2-1/2 in OD round members</t>
+  </si>
+  <si>
+    <t>CO-78</t>
+  </si>
+  <si>
+    <t>Crossover Plate, joins 1-1/4 in to 2-3/8 in OD round members</t>
+  </si>
+  <si>
+    <t>Clamp plate</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK1</t>
+  </si>
+  <si>
+    <t>SMALL CROSSOVER PLATE</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK2</t>
+  </si>
+  <si>
+    <t>MEDIUM CROSSOVER PLATE</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK3</t>
+  </si>
+  <si>
+    <t>PIPE TO PIPE CLAMP</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK6</t>
+  </si>
+  <si>
+    <t>BACK TO BACK CROSSOVER</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK9</t>
+  </si>
+  <si>
+    <t>UNIVERSAL LEG CLAMP, SMALL</t>
+  </si>
+  <si>
+    <t>MUK-MSK1</t>
+  </si>
+  <si>
+    <t>Small Crossover Plate, connects 2-3/8" and 2-7/8" OD Pipes</t>
+  </si>
+  <si>
+    <t>MUK-MSK10</t>
+  </si>
+  <si>
+    <t>WIRE ROPE ROUTING BRACKET</t>
+  </si>
+  <si>
+    <t>Wire Rope Routing Bracket Accessory for Collar/Ring Mount, Attaches to MUK-PLK7 or MUK-PLK7Q collar - not included</t>
+  </si>
+  <si>
+    <t>Accessory</t>
+  </si>
+  <si>
+    <t>MUK-MSK2</t>
+  </si>
+  <si>
+    <t>Medium Crossover Plate, connects 2-3/8”- 2-7/8” pipes to 3-1/2” - 4” pipes</t>
+  </si>
+  <si>
+    <t>MUK-MSK3D</t>
+  </si>
+  <si>
+    <t>PIPE TO PIPE CLAMP - HD</t>
+  </si>
+  <si>
+    <t>HD Pipe to Pipe Clamps, Wide, for 1-1/2” to 3-1/2” Pipes, with double threaded Rod</t>
+  </si>
+  <si>
+    <t>MUK-MSK5</t>
+  </si>
+  <si>
+    <t>LARGE CROSSOVER PLATE</t>
+  </si>
+  <si>
+    <t>Large Crossover Plate, connects 2-3/8”- 2-7/8” pipes to 4” - 4-1/2” pipes</t>
+  </si>
+  <si>
+    <t>MUK-MSK7</t>
+  </si>
+  <si>
+    <t>PIPE TO ANGLE CROSSOVER KIT</t>
+  </si>
+  <si>
+    <t>Pipe to Angle Cross Over Plate, Mounts up to 4-1/2” Pipe to Angled member, Pipe/Angle not included</t>
+  </si>
+  <si>
+    <t>MUK-MSK14</t>
+  </si>
+  <si>
+    <t>UNIVERSAL ADJUSTABLE CROSSOVER</t>
+  </si>
+  <si>
+    <t>Universal Crossover Plate,Round - joins range of 2-3/8 up to to 3-1/2 in OD round members</t>
+  </si>
+  <si>
+    <t>MUK-MSK12</t>
+  </si>
+  <si>
+    <t>UNIVERSAL CROSSOVER PLATE</t>
+  </si>
+  <si>
+    <t>Universal  Crossover Plate, connects up to 4-1/2” OD x 4-1/2” OD Pipe (Pipe not included)</t>
+  </si>
+  <si>
+    <t>MUK-MSK13</t>
+  </si>
+  <si>
+    <t>UNIVERSAL CHANNEL CROSSOVER</t>
+  </si>
+  <si>
+    <t>Universal Channel Crossover Plate, connects up to 4-1/2” OD x 3-1/2” OD Pipe (Pipe not included)</t>
+  </si>
+  <si>
+    <t>AP-25XA120</t>
+  </si>
+  <si>
+    <t>Antenna Pipe and Crossover Angle Mount Kit, 2-3/8 in to 2-7/8 in OD, Includes 2-3/8" OD x 10ft Pipe</t>
+  </si>
+  <si>
+    <t>Mounting kit</t>
+  </si>
+  <si>
+    <t>XP-2020-2025</t>
+  </si>
+  <si>
+    <t>Crossover Plate, joins 2-3/8 in or 2-7/8 in to 2-3/8 in or 2-7/8 in OD round members</t>
+  </si>
+  <si>
+    <t>MUK-MSK9L</t>
+  </si>
+  <si>
+    <t>UNIVERSAL LEG CLAMP FOR LARGER LEG</t>
+  </si>
+  <si>
+    <t>Large Tower Leg Clamp, Mounts to 1/2” to 6-5/8” Round or Up to 6” Angle Tower legs</t>
+  </si>
+  <si>
+    <t>CO-200-LD</t>
+  </si>
+  <si>
+    <t>Crossover Plate, Light Duty -  joins 1.5 in to 5 in OD round members (Pipe not included)</t>
+  </si>
+  <si>
+    <t>PAM-HD</t>
+  </si>
+  <si>
+    <t>Heavy Duty Universal Pipe-to-Angle Mount Kit for mounting 2.88 in to 3.5in OD pipe to 90 degree angles from 2.5 in to 4in. HW incl for 2-7/8in pipe. (Pipe not incl)</t>
+  </si>
+  <si>
+    <t>QCC-DD-EE-DE</t>
+  </si>
+  <si>
+    <t>Quick-Clamp Cast Crossover, joins 2-3/8 in and  2-7/8 in OD round members</t>
+  </si>
+  <si>
+    <t>Clamp</t>
+  </si>
+  <si>
+    <t>LM-100-SSH</t>
+  </si>
+  <si>
+    <t>Tapered Pipe-to-Pipe Adapter, adapts 4 in to 9 in OD pipe to 8 in to 16 in OD pipe</t>
+  </si>
+  <si>
+    <t>Adapter</t>
+  </si>
+  <si>
+    <t>LS-100</t>
+  </si>
+  <si>
+    <t>Pipe-to-Pipe Adapter, adapts 1-1/2 in to 3-1/2 in OD pipe to 8 in to 16 in OD pipe</t>
+  </si>
+  <si>
+    <t>LS-SB50</t>
+  </si>
+  <si>
+    <t>Adapter Clamp Set, 8 in to 16 in OD</t>
+  </si>
+  <si>
+    <t>MS-SB50</t>
+  </si>
+  <si>
+    <t>Adapter Clamp Set, 4 in to 9 in OD</t>
+  </si>
+  <si>
+    <t>XA-1920</t>
+  </si>
+  <si>
+    <t>Crossover Angle, 1.9 in to 2.38 in OD</t>
+  </si>
+  <si>
+    <t>XA-2020</t>
+  </si>
+  <si>
+    <t>Crossover Angle, 2-3/8 in to 2-3/8 in OD</t>
+  </si>
+  <si>
+    <t>XA-2030</t>
+  </si>
+  <si>
+    <t>Crossover Angle,  2.38 in to 2.88 in OD</t>
+  </si>
+  <si>
+    <t>XA-2035</t>
+  </si>
+  <si>
+    <t>Crossover Angle,  2.38 in to 3.5 in OD</t>
+  </si>
+  <si>
     <t>XP-3030</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>Crossover Plate, joins 3-1/2 in to 3-1/2 in OD round members</t>
   </si>
   <si>
-    <t>Clamp plate</t>
-[...1 lines deleted...]
-  <si>
     <t>XP-3040</t>
   </si>
   <si>
     <t>Crossover Plate, joins 3-1/2 in to 4-1/2 in OD round members</t>
   </si>
   <si>
-    <t>BB-S10-10</t>
-[...29 lines deleted...]
-    <t>Universal Channel Crossover Plate, connects up to 4-1/2” OD x 3-1/2” OD Pipe (Pipe not included)</t>
+    <t>XP-4040</t>
+  </si>
+  <si>
+    <t>Crossover Plate, joins 4-1/2 in to 4-1/2 in OD round members</t>
+  </si>
+  <si>
+    <t>XP-2020</t>
+  </si>
+  <si>
+    <t>Crossover Plate, joins 2-3/8 in to 2-3/8 in OD round members</t>
+  </si>
+  <si>
+    <t>XP-2025</t>
+  </si>
+  <si>
+    <t>Crossover Plate, joins 2-3/8 in to 2-7/8 in OD round members</t>
+  </si>
+  <si>
+    <t>XP-2530</t>
+  </si>
+  <si>
+    <t>Crossover Plate, joins 2-7/8 in to 3-1/2 in OD round members</t>
+  </si>
+  <si>
+    <t>AB-S50</t>
+  </si>
+  <si>
+    <t>Pipe-to-Pipe Adapter, adapts 1-1/2 in to 3-1/2 in OD pipe to 2-3/8 in to 5 in OD pipe</t>
+  </si>
+  <si>
+    <t>AB-S50-SSH</t>
+  </si>
+  <si>
+    <t>Tapered Pipe-to-Pipe Adapter, adapts 1-1/2 in to 3-1/2 in OD pipe to 2-3/8 in to 5 in OD pipe</t>
+  </si>
+  <si>
+    <t>MT-218</t>
+  </si>
+  <si>
+    <t>Pipe Mount Kit, 2-3/8 in OD x 36 in</t>
+  </si>
+  <si>
+    <t>Pipe mount kit</t>
+  </si>
+  <si>
+    <t>MT-220</t>
+  </si>
+  <si>
+    <t>Pipe Mount Kit, 2-3/8 in OD x 96 in</t>
+  </si>
+  <si>
+    <t>MT-220-108</t>
+  </si>
+  <si>
+    <t>Pipe Mount Kit, 2-3/8 in OD x 108 in</t>
+  </si>
+  <si>
+    <t>MT-219-84</t>
+  </si>
+  <si>
+    <t>Pipe Mount Kit, 2-3/8 in OD x 84 in</t>
+  </si>
+  <si>
+    <t>MT-219-H</t>
+  </si>
+  <si>
+    <t>Pipe Mount Kit - 2-3/8" TO 3-1/2" PIPE - pipe not included</t>
+  </si>
+  <si>
+    <t>MT-395</t>
+  </si>
+  <si>
+    <t>Standard Pipe Mount, 4-1/2 in OD x 63 in</t>
+  </si>
+  <si>
+    <t>Pipe mount</t>
+  </si>
+  <si>
+    <t>MTC3055PM2</t>
+  </si>
+  <si>
+    <t>Pipe Mount for 4 in Square Tube Face, 2-3/8 in OD pipe</t>
+  </si>
+  <si>
+    <t>MTC3055PM35</t>
+  </si>
+  <si>
+    <t>Pipe Mount for 4 in Square Tube Face, 3-1/2 in OD pipe</t>
+  </si>
+  <si>
+    <t>PM-412T-63</t>
+  </si>
+  <si>
+    <t>Adjustable Tapered Pipe Mount, 4-1/2 in OD x 63 in</t>
+  </si>
+  <si>
+    <t>PM-238-96</t>
+  </si>
+  <si>
+    <t>Adjustable Pipe Mount, 2-3/8 in OD x 96 in</t>
+  </si>
+  <si>
+    <t>PM-SC4-96</t>
+  </si>
+  <si>
+    <t>Universal Open Face Pipe Mount Kit, includes 4-1/2 in OD x 96 in pipe</t>
+  </si>
+  <si>
+    <t>PM-238T-48</t>
+  </si>
+  <si>
+    <t>Adjustable Tapered Pipe Mount, 2-3/8 in OD x 48 in</t>
+  </si>
+  <si>
+    <t>PM-SU2-B</t>
+  </si>
+  <si>
+    <t>Universal Sliding Pipe Mount Base Kit for 2-3/8 in OD pipe</t>
+  </si>
+  <si>
+    <t>PM-238T-84</t>
+  </si>
+  <si>
+    <t>Adjustable Tapered Pipe Mount, 2-3/8 in OD x 84 in</t>
+  </si>
+  <si>
+    <t>PML-SU2-72</t>
+  </si>
+  <si>
+    <t>Large Leg Universal Sliding Pipe Mount Kit, 2-3/8 in OD x 72 in pipe</t>
+  </si>
+  <si>
+    <t>PM-SU2L-96</t>
+  </si>
+  <si>
+    <t>Universal Adjustable Sliding Pipe Mount Kit, 2-3/8 in OD x 96 in pipe, 6–14 in stand-off</t>
+  </si>
+  <si>
+    <t>PM-SL2-72</t>
+  </si>
+  <si>
+    <t>Universal Taper Pipe Mount Slider Bracket, 2-3/8 in OD x 72 in pipe</t>
+  </si>
+  <si>
+    <t>PM-412-48</t>
+  </si>
+  <si>
+    <t>Adjustable Pipe Mount, 4-1/2 in OD x 48 in</t>
+  </si>
+  <si>
+    <t>PM-XT-24</t>
+  </si>
+  <si>
+    <t>Stand-Off Pipe Mount, 24 in stand-off</t>
+  </si>
+  <si>
+    <t>PML-SU2-96</t>
+  </si>
+  <si>
+    <t>Large Leg Universal Sliding Pipe Mount Kit, 2-3/8 in OD x 96 in pipe</t>
+  </si>
+  <si>
+    <t>PM-SC2-72</t>
+  </si>
+  <si>
+    <t>Universal Open Face Pipe Mount Kit, includes 2-3/8 in OD x 72 in pipe</t>
+  </si>
+  <si>
+    <t>PML-SU4L-96</t>
+  </si>
+  <si>
+    <t>Large Leg Universal Adjustable Sliding Pipe Mount Kit, 4-1/2 in OD x 96 in pipe, 6–14 in stand-off</t>
+  </si>
+  <si>
+    <t>PM-412-63</t>
+  </si>
+  <si>
+    <t>Adjustable Pipe Mount, 4-1/2 in OD x 63 in</t>
+  </si>
+  <si>
+    <t>PML-SU4L-B</t>
+  </si>
+  <si>
+    <t>Large Leg Universal Adjustable Sliding Pipe Mount Kit for 4-1/2 in OD pipe, 6–14 in stand-off</t>
+  </si>
+  <si>
+    <t>PM-XT-36</t>
+  </si>
+  <si>
+    <t>Stand-Off Pipe Mount, 36 in stand-off</t>
+  </si>
+  <si>
+    <t>PM-SU35-48</t>
+  </si>
+  <si>
+    <t>Universal Pipe Mount Kit for 3-1/2 in OD x 48 in pipe</t>
+  </si>
+  <si>
+    <t>PM-SL4</t>
+  </si>
+  <si>
+    <t>Universal Taper Pipe Mount Slider Bracket for 4-1/2 in OD pipe</t>
+  </si>
+  <si>
+    <t>PM-412-96</t>
+  </si>
+  <si>
+    <t>Adjustable Pipe Mount, 4-1/2 in OD x 96 in</t>
+  </si>
+  <si>
+    <t>PML-SU2L-72</t>
+  </si>
+  <si>
+    <t>Large Leg Universal Adjustable Sliding Pipe Mount Kit, 2-3/8 in OD x 72 in pipe, 6–14 in stand-off</t>
+  </si>
+  <si>
+    <t>PM-SC2-B</t>
+  </si>
+  <si>
+    <t>Universal Open Face Pipe Mount Kit for 2-3/8 in OD pipe - Pipe Not Included.</t>
+  </si>
+  <si>
+    <t>PML-SC2-96</t>
+  </si>
+  <si>
+    <t>Large Leg Universal Open Face Pipe Mount Kit, 2-3/8 in OD x 96 in pipe</t>
+  </si>
+  <si>
+    <t>PM-SL4-63</t>
+  </si>
+  <si>
+    <t>Universal Taper Pipe Mount Slider Bracket, 4-1/2 in OD x 63 in pipe</t>
+  </si>
+  <si>
+    <t>PML-SU2L-96</t>
+  </si>
+  <si>
+    <t>Large Leg Universal Adjustable Sliding Pipe Mount Kit, 2-3/8 in OD x 96 in pipe, 6–14 in stand-off</t>
+  </si>
+  <si>
+    <t>PM-SU4-96</t>
+  </si>
+  <si>
+    <t>Universal Sliding Pipe Mount Kit for 4-1/2 in OD x 96 in pipe</t>
+  </si>
+  <si>
+    <t>PML-SC2-B</t>
+  </si>
+  <si>
+    <t>Large Leg Universal Open Face Pipe Mount Kit for 2-3/8 in OD pipe</t>
+  </si>
+  <si>
+    <t>PML-SC4-63</t>
+  </si>
+  <si>
+    <t>Large Leg Universal Open Face Pipe Mount Kit, 4-1/2 in OD x 63 in pipe</t>
+  </si>
+  <si>
+    <t>PM-SU4-B</t>
+  </si>
+  <si>
+    <t>Universal Sliding Pipe Mount Base Kit for 4-1/2 in OD pipe</t>
+  </si>
+  <si>
+    <t>PML-SC4-96</t>
+  </si>
+  <si>
+    <t>Large Leg Universal Open Face Pipe Mount Kit, 4-1/2 in OD x 96 in pipe</t>
+  </si>
+  <si>
+    <t>PM-SU4L-63</t>
+  </si>
+  <si>
+    <t>Universal Adjustable Sliding Pipe Mount Kit, 4-1/2 in OD x 63 in pipe, 6–14 in stand-off</t>
+  </si>
+  <si>
+    <t>PM-SU2-96</t>
+  </si>
+  <si>
+    <t>Universal Sliding Pipe Mount Kit for 2-3/8 in OD x 96 in pipe</t>
+  </si>
+  <si>
+    <t>PML-SC4-B</t>
+  </si>
+  <si>
+    <t>Large Leg Universal Open Face Pipe Mount Kit for 4-1/2 in OD pipe</t>
+  </si>
+  <si>
+    <t>PML-SU4-B</t>
+  </si>
+  <si>
+    <t>Large Leg Universal Sliding Pipe Mount Kit for 4-1/2 in OD pipe</t>
+  </si>
+  <si>
+    <t>MT-219S-H</t>
+  </si>
+  <si>
+    <t>Pipe Mount Kit - 2-3/8" TO 2-7/8" PIPE - pipe not included</t>
+  </si>
+  <si>
+    <t>PM-SC3-96</t>
+  </si>
+  <si>
+    <t>Universal Open Face Pipe Mount Kit, includes  2-7/8 in OD x 96 in pipe</t>
+  </si>
+  <si>
+    <t>PM-SL4L</t>
+  </si>
+  <si>
+    <t>Universal Taper Pipe Mount Slider Bracket for 4-1/2 in OD pipe with 14" Stand-off - Pipe not included</t>
+  </si>
+  <si>
+    <t>SF-PK-278-278</t>
+  </si>
+  <si>
+    <t>Sector Frame Pipe Mount Kit, with (2) 2-7/8 to 2-7/8 in Crossover plates and (1) 2-7/8" OD x 96" Pipe</t>
+  </si>
+  <si>
+    <t>SF-PK-238-238</t>
+  </si>
+  <si>
+    <t>Sector Frame Pipe Mount Kit, with (2) 2-3/8 to 2-3/8 in Crossover plates and (1) 2-3/8" OD x 96" Pipe</t>
+  </si>
+  <si>
+    <t>MC-PK-238-238</t>
+  </si>
+  <si>
+    <t>Monopole Platform Pipe Mount Kit, with (1) 2-3/8 to 2-3/8 in Crossover plates and (1) 2-3/8 to 3-1/2 in clamp plus (1) 2-3/8" OD x 96" Pipe</t>
+  </si>
+  <si>
+    <t>SF-PK-238-278</t>
+  </si>
+  <si>
+    <t>Sector Frame Pipe Mount Kit, with (2) 2-7/8 to 2-3/8 in Crossover plates and (1) 2-7/8" OD x 120" Pipe</t>
+  </si>
+  <si>
+    <t>SFG-FP-12.5-4-48</t>
+  </si>
+  <si>
+    <t>Custom Face Pipe for G2 Series Sector Frames to enable Fixed Distance Antenna Spacing - 12fit 6in x 2-7/8" OD Face for (4) Antennas with 48" Spacing. Antenna pipes sold separately.</t>
+  </si>
+  <si>
+    <t>G2</t>
+  </si>
+  <si>
+    <t>SFG-FP-10.5-3-60</t>
+  </si>
+  <si>
+    <t>Custom Face Pipe for G2 Series Sector Frames to enable Fixed Distance Antenna Spacing - 10fit 6in x 2-7/8" OD Face for (3) Antennas with 60" Spacing. Antenna pipes sold separately.</t>
+  </si>
+  <si>
+    <t>PM-SU35-96</t>
+  </si>
+  <si>
+    <t>Universal Sliding Pipe Mount Kit for 3-1/2 in OD x 96 in pipe</t>
+  </si>
+  <si>
+    <t>HS-400</t>
+  </si>
+  <si>
+    <t>Stand-Off Bracket, heavy duty, 48 in, includes pipe</t>
+  </si>
+  <si>
+    <t>Stand-off mount</t>
+  </si>
+  <si>
+    <t>HS-600</t>
+  </si>
+  <si>
+    <t>Stand-Off Bracket, heavy duty, 72 in, includes pipe</t>
+  </si>
+  <si>
+    <t>MT-197-12</t>
+  </si>
+  <si>
+    <t>Single Support Arm, 12 in, includes pipe</t>
+  </si>
+  <si>
+    <t>Support arms for ring mount</t>
+  </si>
+  <si>
+    <t>MT-216-NS</t>
+  </si>
+  <si>
+    <t>Cellular Pipe Frame, 12 ft face</t>
+  </si>
+  <si>
+    <t>MT-197-C</t>
+  </si>
+  <si>
+    <t>Single Pipe Curved Support Arm, 63 in, includes pipe</t>
+  </si>
+  <si>
+    <t>Universal ring mount</t>
+  </si>
+  <si>
+    <t>MT-198</t>
+  </si>
+  <si>
+    <t>Double Pipe Support Arm with U-bolts, 63 in</t>
+  </si>
+  <si>
+    <t>MT-219L-H</t>
+  </si>
+  <si>
+    <t>Pipe Mount Hardware Kit for 3-1/2" to 3-1/2" OD Pipes</t>
+  </si>
+  <si>
+    <t>MT-197</t>
+  </si>
+  <si>
+    <t>Single Support Arm, 36 in, includes pipe</t>
+  </si>
+  <si>
+    <t>MT-219M-H</t>
+  </si>
+  <si>
+    <t>Pipe Mount Hardware Kit for 3-1/2" to 2-7/8" OD Pipes</t>
+  </si>
+  <si>
+    <t>MT-216-6NS</t>
+  </si>
+  <si>
+    <t>Cellular Pipe Frame, 6 ft face</t>
+  </si>
+  <si>
+    <t>MTC8260</t>
+  </si>
+  <si>
+    <t>Stand-off Arm with U-bolts, 16 in</t>
+  </si>
+  <si>
+    <t>P-100</t>
+  </si>
+  <si>
+    <t>Panel Antenna Stand-Off Bracket, 12 in</t>
+  </si>
+  <si>
+    <t>PB-G3T-2</t>
+  </si>
+  <si>
+    <t>Tapered Pipe Frame Stand-Off Bracket, 36 in, for 2 in to 5 in OD legs</t>
+  </si>
+  <si>
+    <t>S-300</t>
+  </si>
+  <si>
+    <t>Stand-Off Bracket, 36 in, includes pipe</t>
+  </si>
+  <si>
+    <t>S-600</t>
+  </si>
+  <si>
+    <t>Stand-Off Bracket, 72 in, includes pipe</t>
+  </si>
+  <si>
+    <t>S-500</t>
+  </si>
+  <si>
+    <t>Stand-Off Bracket, 60 in, includes pipe</t>
+  </si>
+  <si>
+    <t>WP-197</t>
+  </si>
+  <si>
+    <t>Work Platform for Single Pipe Support Arm</t>
+  </si>
+  <si>
+    <t>Work platforms for support arm</t>
+  </si>
+  <si>
+    <t>WP-198</t>
+  </si>
+  <si>
+    <t>Work Platform for Double Pipe Support Arm</t>
+  </si>
+  <si>
+    <t>XP-197-US</t>
+  </si>
+  <si>
+    <t>Single Crossover Plate kit for MT-197 Stand-off: Mounts one 2-3/8"-3-1/2" Pipe to 4-1/2" Round or 4" Square Members</t>
+  </si>
+  <si>
+    <t>XP-197-35US</t>
+  </si>
+  <si>
+    <t>Single Crossover Plate kit for MT-197 Stand-off: Mounts one 2-3/8"-3-1/2" Pipe to 3-1/2" Round or 4" Square Members</t>
+  </si>
+  <si>
+    <t>DM-100</t>
+  </si>
+  <si>
+    <t>Microwave Antenna Stand-Off Bracket, 24 in</t>
+  </si>
+  <si>
+    <t>MT-219N-H</t>
+  </si>
+  <si>
+    <t>Pipe Mount Hardware Kit for 2-7/8" to 2-7/8" OD Pipes</t>
+  </si>
+  <si>
+    <t>MTC3326DA2W</t>
+  </si>
+  <si>
+    <t>Dual Back-to-back RRU Side Pole Mount for up to 10" OD Pole</t>
+  </si>
+  <si>
+    <t>Wood pole mount</t>
+  </si>
+  <si>
+    <t>P-100-HD</t>
+  </si>
+  <si>
+    <t>Panel Antenna Stand-Off Bracket, 12 in  Heavy Duty 2-7/8" x 120" long</t>
+  </si>
+  <si>
+    <t>P-300-HD</t>
+  </si>
+  <si>
+    <t>Panel Antenna Stand-Off Bracket, 36 in  Heavy Duty 2-7/8" x 120" long</t>
+  </si>
+  <si>
+    <t>P-400-HD</t>
+  </si>
+  <si>
+    <t>Panel Antenna Stand-Off Bracket, 48 in Heavy Duty 2-7/8" OD x 120"</t>
+  </si>
+  <si>
+    <t>MT-198-C</t>
+  </si>
+  <si>
+    <t>Double Pipe Curved Support Arm with U-bolts, 63 in</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
   </si>
   <si>
     <t>VZWSMART-MSK14</t>
   </si>
   <si>
-    <t>UNIVERSAL ADJUSTABLE CROSSOVER</t>
-[...761 lines deleted...]
-    <t>Universal  Crossover Plate, connects up to 4-1/2” OD x 4-1/2” OD Pipe (Pipe not included)</t>
+    <t>MT-197-24</t>
+  </si>
+  <si>
+    <t>Single Support Arm, 24 in, includes pipe</t>
+  </si>
+  <si>
+    <t>MT-197-48</t>
+  </si>
+  <si>
+    <t>Single Support Arm, 48 in, includes pipe</t>
+  </si>
+  <si>
+    <t>MT-216-10NS</t>
+  </si>
+  <si>
+    <t>Cellular Pipe Frame, 10 ft face</t>
+  </si>
+  <si>
+    <t>MT-216-14NS</t>
+  </si>
+  <si>
+    <t>Cellular Pipe Frame, 14 ft face</t>
+  </si>
+  <si>
+    <t>P-300</t>
+  </si>
+  <si>
+    <t>Panel Antenna Stand-Off Bracket, 36 in</t>
+  </si>
+  <si>
+    <t>P-400</t>
+  </si>
+  <si>
+    <t>Panel Antenna Stand-Off Bracket, 48 in</t>
+  </si>
+  <si>
+    <t>P-200</t>
+  </si>
+  <si>
+    <t>Panel Antenna Stand-Off Bracket, 24 in</t>
+  </si>
+  <si>
+    <t>PB-G3S-2</t>
+  </si>
+  <si>
+    <t>Pipe Frame Stand-Off Bracket, 36 in, for 2 in to 5 in OD legs</t>
+  </si>
+  <si>
+    <t>PB-G3S-4</t>
+  </si>
+  <si>
+    <t>Pipe Frame Stand-Off Bracket, 36 in, for 4 in to 8 in OD legs</t>
+  </si>
+  <si>
+    <t>PB-G3T-4</t>
+  </si>
+  <si>
+    <t>Tapered Pipe Frame Stand-Off Bracket, 36 in, for 4 in to 8 in OD legs</t>
+  </si>
+  <si>
+    <t>S-200</t>
+  </si>
+  <si>
+    <t>Stand-Off Bracket, 24 in, includes pipe</t>
+  </si>
+  <si>
+    <t>S-400</t>
+  </si>
+  <si>
+    <t>Stand-Off Bracket, 48 in, includes pipe</t>
+  </si>
+  <si>
+    <t>WP-216</t>
+  </si>
+  <si>
+    <t>Work Platform for Cellular Pipe Frame</t>
+  </si>
+  <si>
+    <t>Cellular pipe frame</t>
+  </si>
+  <si>
+    <t>XP-197-D</t>
+  </si>
+  <si>
+    <t>Double Crossover Plate kit for MT-197 Stand-off : Mounts two 2-3/8" Pipes to 4-1/2" Round or 4" Square Members</t>
+  </si>
+  <si>
+    <t>XP-197-S</t>
+  </si>
+  <si>
+    <t>Single Crossover Plate kit for MT-197 Stand-off : Mounts one 2-3/8" Pipe to 4-1/2" Round or 4" Square Members</t>
+  </si>
+  <si>
+    <t>XP-197-UD</t>
+  </si>
+  <si>
+    <t>Double Crossover Plate kit for MT-197 Stand-off: Mounts two 2-3/8"-3-1/2" Pipes to 4-1/2" Round or 4" Square Members</t>
+  </si>
+  <si>
+    <t>XP-197-35UD</t>
+  </si>
+  <si>
+    <t>Double Crossover Plate kit for MT-197 Stand-off: Mounts two 2-3/8"-3-1/2" Pipes to 3-1/2" Round or 4" Square Members</t>
+  </si>
+  <si>
+    <t>DA-C200</t>
+  </si>
+  <si>
+    <t>Double Antenna Clamp</t>
+  </si>
+  <si>
+    <t>P-200-HD</t>
+  </si>
+  <si>
+    <t>Panel Antenna Stand-Off Bracket, 24 in Heavy Duty 2-7/8" x 120" long</t>
+  </si>
+  <si>
+    <t>MTC-PSA6</t>
+  </si>
+  <si>
+    <t>Stand-Off Bracket 72 in, Heavy Duty with Reinforcement Arm</t>
+  </si>
+  <si>
+    <t>MT-197-18</t>
+  </si>
+  <si>
+    <t>Single Support Arm, 18 in, includes pipe</t>
+  </si>
+  <si>
+    <t>MT-217</t>
+  </si>
+  <si>
+    <t>Pipe Mount Kit, 2-3/8 in OD x 24 in</t>
+  </si>
+  <si>
+    <t>MT-219</t>
+  </si>
+  <si>
+    <t>Pipe Mount Kit, 2-3/8 in OD x 48 in</t>
+  </si>
+  <si>
+    <t>MT-219-63</t>
+  </si>
+  <si>
+    <t>Pipe Mount Kit, 2-3/8 in OD x 63 in</t>
+  </si>
+  <si>
+    <t>MT-219-72</t>
+  </si>
+  <si>
+    <t>Pipe Mount Kit, 2-3/8 in OD x 72 in</t>
+  </si>
+  <si>
+    <t>MT-220-120</t>
+  </si>
+  <si>
+    <t>Pipe Mount Kit, 2-3/8 in OD x 126 in</t>
+  </si>
+  <si>
+    <t>MT-397</t>
+  </si>
+  <si>
+    <t>Tapered Pipe Mount, 4-1/2 in OD x 63 in</t>
+  </si>
+  <si>
+    <t>MTC3055PM3</t>
+  </si>
+  <si>
+    <t>Pipe Mount for 4 in Square Tube Face, 2-7/8 in OD pipe</t>
+  </si>
+  <si>
+    <t>PM-238-72</t>
+  </si>
+  <si>
+    <t>Adjustable Pipe Mount, 2-3/8 in OD x 72 in</t>
+  </si>
+  <si>
+    <t>PM-412T-48</t>
+  </si>
+  <si>
+    <t>Adjustable Tapered Pipe Mount, 4-1/2 in OD x 48 in</t>
+  </si>
+  <si>
+    <t>PM-238-84</t>
+  </si>
+  <si>
+    <t>Adjustable Pipe Mount, 2-3/8 in OD x 84 in</t>
+  </si>
+  <si>
+    <t>PM-412T-96</t>
+  </si>
+  <si>
+    <t>Adjustable  Tapered Pipe Mount, 4-1/2 in OD x  96 in</t>
+  </si>
+  <si>
+    <t>PM-SC4-B</t>
+  </si>
+  <si>
+    <t>Universal Open Face Pipe Mount Kit for 4-1/2 in OD pipe - Pipe Not Included.</t>
+  </si>
+  <si>
+    <t>PM-AT412-60</t>
+  </si>
+  <si>
+    <t>Universal Adjustable Tapered Pipe Mount, 4-1/2 in OD x 60 in</t>
+  </si>
+  <si>
+    <t>PM-238T-72</t>
+  </si>
+  <si>
+    <t>Adjustable Tapered Pipe Mount, 2-3/8 in OD x 72 in</t>
+  </si>
+  <si>
+    <t>PM-SU4L-B</t>
+  </si>
+  <si>
+    <t>Universal Adjustable Sliding Pipe Mount Kit for 4-1/2 in OD pipe, 6–14 in stand-off</t>
+  </si>
+  <si>
+    <t>PM-SU2L-72</t>
+  </si>
+  <si>
+    <t>Universal Adjustable Sliding Pipe Mount Kit, 2-3/8 in OD x 72 in pipe, 6–14 in stand-off</t>
+  </si>
+  <si>
+    <t>PM-SL2</t>
+  </si>
+  <si>
+    <t>Universal Taper Pipe Mount Slider Bracket for 2-3/8 in OD pipe</t>
+  </si>
+  <si>
+    <t>PM-TK</t>
+  </si>
+  <si>
+    <t>Pipe Mount Taper Kit</t>
+  </si>
+  <si>
+    <t>PM-238T-96</t>
+  </si>
+  <si>
+    <t>Adjustable Tapered Pipe Mount, 2-3/8 in OD x 96 in</t>
+  </si>
+  <si>
+    <t>PM-SU2L-B</t>
+  </si>
+  <si>
+    <t>Universal Adjustable Sliding Pipe Mount Kit for 2-3/8 in OD pipe, 6–14 in stand-off</t>
+  </si>
+  <si>
+    <t>PM-SL2-96</t>
+  </si>
+  <si>
+    <t>Universal Taper Pipe Mount Slider Bracket, 2-3/8 in OD x 96 in pipe</t>
+  </si>
+  <si>
+    <t>PM-SC2-96</t>
+  </si>
+  <si>
+    <t>Universal Open Face Pipe Mount Kit, includes  2-3/8 in OD x 96 in pipe</t>
+  </si>
+  <si>
+    <t>PML-SU2-B</t>
+  </si>
+  <si>
+    <t>Large Leg Universal Sliding Pipe Mount Kit for 2-3/8 in OD pipe</t>
+  </si>
+  <si>
+    <t>PM-238-48</t>
+  </si>
+  <si>
+    <t>Adjustable Pipe Mount, 2-3/8 in OD x 48 in</t>
+  </si>
+  <si>
+    <t>PML-SC2-72</t>
+  </si>
+  <si>
+    <t>Large Leg Universal Open Face Pipe Mount Kit, 2-3/8 in OD x 72 in pipe</t>
+  </si>
+  <si>
+    <t>PM-SU4-63</t>
+  </si>
+  <si>
+    <t>Universal Sliding Pipe Mount Kit for 4-1/2 in OD x 63 in pipe</t>
+  </si>
+  <si>
+    <t>PM-SC4-63</t>
+  </si>
+  <si>
+    <t>Universal Open Face Pipe Mount Kit, includes 4-1/2 in OD x 63 in pipe</t>
+  </si>
+  <si>
+    <t>PM-SL4-96</t>
+  </si>
+  <si>
+    <t>Universal Taper Pipe Mount Slider Bracket, 4-1/2 in OD x 96 in pipe</t>
+  </si>
+  <si>
+    <t>PML-SU2L-B</t>
+  </si>
+  <si>
+    <t>Large Leg Universal Adjustable Sliding Pipe Mount Kit, for 2-3/8 in OD pipe, 6–14 in stand-off</t>
+  </si>
+  <si>
+    <t>PML-SU4-63</t>
+  </si>
+  <si>
+    <t>Large Leg Universal Sliding Pipe Mount Kit, 4-1/2 in OD x 63 in pipe</t>
+  </si>
+  <si>
+    <t>PM-SU2-72</t>
+  </si>
+  <si>
+    <t>Universal Sliding Pipe Mount Kit for 2-3/8 in OD x 72 in pipe</t>
+  </si>
+  <si>
+    <t>PML-SU4-96</t>
+  </si>
+  <si>
+    <t>Large Leg Universal Sliding Pipe Mount Kit, 4-1/2 in OD x 96 in pipe</t>
+  </si>
+  <si>
+    <t>PM-SU4L-96</t>
+  </si>
+  <si>
+    <t>Universal Adjustable Sliding Pipe Mount Kit, 4-1/2 in OD x 96 in pipe, 6–14 in stand-off</t>
+  </si>
+  <si>
+    <t>PML-SU4L-63</t>
+  </si>
+  <si>
+    <t>Large Leg Universal Adjustable Sliding Pipe Mount Kit, 4-1/2 in OD x 63 in pipe, 6–14 in stand-off</t>
+  </si>
+  <si>
+    <t>RR-DPM</t>
+  </si>
+  <si>
+    <t>Universal Open Pipe Mount Kit for straight or tapered legs</t>
+  </si>
+  <si>
+    <t>Pipe mount | Remote radio head unit mount</t>
+  </si>
+  <si>
+    <t>WP-CL</t>
+  </si>
+  <si>
+    <t>Wood Pole Pipe Clamp</t>
+  </si>
+  <si>
+    <t>PM-SC3-B</t>
+  </si>
+  <si>
+    <t>Universal Open Face Pipe Mount Kit for 2-7/8 in OD pipe - Pipe Not Included.</t>
+  </si>
+  <si>
+    <t>PM-SL2L</t>
+  </si>
+  <si>
+    <t>Universal Taper Pipe Mount Slider Bracket for 2-3/8 in OD pipe with 14" Stand-off - Pipe not included</t>
+  </si>
+  <si>
+    <t>SF-PK-278-238</t>
+  </si>
+  <si>
+    <t>Sector Frame Pipe Mount Kit, with (2) 2-7/8 to 2-3/8 in Crossover plates and (1) 2-3/8" OD x 96" Pipe</t>
+  </si>
+  <si>
+    <t>SFG-FP-14.5-4-56</t>
+  </si>
+  <si>
+    <t>Custom Face Pipe for G2 Series Sector Frames to enable Fixed Distance Antenna Spacing - 14fit 6in x 2-7/8" OD Face for (4) Antennas with 56" Spacing. Antenna pipes sold separately.</t>
+  </si>
+  <si>
+    <t>SFG-FP-14.5-5-42</t>
+  </si>
+  <si>
+    <t>Custom Face Pipe for G2 Series Sector Frames to enable Fixed Distance Antenna Spacing - 14fit 6in x 2-7/8" OD Face for (5) Antennas with 42" Spacing. Antenna pipes sold separately.</t>
+  </si>
+  <si>
+    <t>JS-S100</t>
+  </si>
+  <si>
+    <t>Pipe-to-Pipe Adapter, adapts 2-3/8 in to 4 in OD pipe to 4 in to 9 in OD pipe</t>
+  </si>
+  <si>
+    <t>JS-S100-SSH</t>
+  </si>
+  <si>
+    <t>Tapered Pipe-to-Pipe Adapter, adapts 2-3/8 in to 4 in OD pipe to 4 in to 9 in  OD pipe</t>
+  </si>
+  <si>
+    <t>LM-100</t>
+  </si>
+  <si>
+    <t>Pipe-to-Pipe Adapter, adapts 4 in to 9 in OD pipe to 8 in to 16 in OD pipe</t>
+  </si>
+  <si>
+    <t>LS-100-SSH</t>
+  </si>
+  <si>
+    <t>Tapered Pipe-to-Pipe Adapter, adapts 1-1/2 into 3-1/2 in OD pipe to 8 in to 16 in</t>
+  </si>
+  <si>
+    <t>MS-100</t>
+  </si>
+  <si>
+    <t>Pipe-to-Pipe Adapter, adapts 1-1/2 in to 3-1/2 in OD pipe to 4 in to 9 in OD pipe</t>
+  </si>
+  <si>
+    <t>MS-100-SSH</t>
+  </si>
+  <si>
+    <t>Tapered Pipe-to-Pipe Adapter, adapts 1-1/2 in to 3-1/2 in OD pipe to 4 in to 9 in OD pipe</t>
+  </si>
+  <si>
+    <t>PAM</t>
+  </si>
+  <si>
+    <t>Universal Pipe-to-Angle Mount Kit for mounting 2.5in to 3.5in OD pipe to 90 degree angles 2.5in to 4in. HW incl for 2-3/8in pipe. (Pipe not incl)</t>
+  </si>
+  <si>
+    <t>XA-1919</t>
+  </si>
+  <si>
+    <t>Crossover Angle, 1.9 in to 1.9 in OD</t>
+  </si>
+  <si>
+    <t>XA-3030</t>
+  </si>
+  <si>
+    <t>Crossover Angle,  2.88 in to 2.88 in OD</t>
+  </si>
+  <si>
+    <t>XA-U</t>
+  </si>
+  <si>
+    <t>Universal Crossover Angle, 2 in to 3-1/2 in</t>
+  </si>
+  <si>
+    <t>XP-R</t>
+  </si>
+  <si>
+    <t>Crossover Plate,Universal Round,  joins range of 2-3/8 up to to 3-1/2 in OD round members</t>
+  </si>
+  <si>
+    <t>XP-2030</t>
+  </si>
+  <si>
+    <t>Crossover Plate, joins 2-3/8 in to 3-1/2 in OD round members</t>
   </si>
   <si>
     <t>XP-2040</t>
   </si>
   <si>
     <t>Crossover Plate, joins 2-3/8 in to 4-1/2 in OD round members</t>
   </si>
   <si>
+    <t>XP-2525</t>
+  </si>
+  <si>
+    <t>Crossover Plate, joins 2-7/8 in to 2-7/8 in OD round members</t>
+  </si>
+  <si>
     <t>AD-P60-SCP</t>
   </si>
   <si>
     <t>Boom Gate Clamp Set, 4-1/2 in to 12 in, 60° angle legs</t>
   </si>
   <si>
-    <t>PML-SU4-96</t>
-[...319 lines deleted...]
-  <si>
     <t>BC-35-14</t>
   </si>
   <si>
     <t>Pipe-to-Pipe Clamp, heavy duty, joins two 2-3/8 in to 5 in OD</t>
   </si>
   <si>
     <t>BC-40-16</t>
   </si>
   <si>
     <t>Pipe-to-Pipe Clamp, heavy duty, joins two 4 in to 9 in OD round members</t>
   </si>
   <si>
     <t>BC-20-10</t>
   </si>
   <si>
     <t>Pipe-to-Pipe Clamp Light Duty, joins two 1-1/2 in to 3-1/2 in OD round members</t>
   </si>
   <si>
     <t>BC-20-10D</t>
   </si>
   <si>
     <t>Pipe-to-Pipe Clamp Medium Duty, joins two 1-1/2 in to 3-1/2 in OD round members</t>
   </si>
   <si>
     <t>CC-215-6</t>
@@ -1249,56 +1384,77 @@
   <si>
     <t>CC-100-6</t>
   </si>
   <si>
     <t>Crossover Clamp, joins two 2-1/2 in to 3-1/2 in OD round members</t>
   </si>
   <si>
     <t>CC-215</t>
   </si>
   <si>
     <t>Crossover Clamp, joins 1-1/2 in to 2-1/2 in OD pipe to 2-3/8 in to 5 in OD pipe</t>
   </si>
   <si>
     <t>CO-200</t>
   </si>
   <si>
     <t>Crossover Plate, joins 1.5 in to 5 in OD round members (Pipe not included)</t>
   </si>
   <si>
     <t>CO-400</t>
   </si>
   <si>
     <t>Crossover Plate, joins 2 in to 5 in OD to 4 in to 9 in OD round member</t>
   </si>
   <si>
+    <t>CO-100</t>
+  </si>
+  <si>
+    <t>Crossover Plate, joins 1-1/2 in to 3-1/2 in OD round members</t>
+  </si>
+  <si>
+    <t>XP-2540</t>
+  </si>
+  <si>
+    <t>Crossover Plate, joins 2-7/8 in to 4-1/2 in OD round members</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK5</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK3D</t>
+  </si>
+  <si>
     <t>VZWSMART-MSK7</t>
   </si>
   <si>
     <t>ANGLE TO ANGLE CROSSOVER KIT</t>
   </si>
   <si>
+    <t>VZWSMART-MSK10</t>
+  </si>
+  <si>
     <t>VZWSMART-MSK4</t>
   </si>
   <si>
     <t>LEVELING PIPE KIT</t>
   </si>
   <si>
     <t>MUK-MSK3</t>
   </si>
   <si>
     <t>Pipe to Pipe Clamps for 1-1/2” to 4-1/2” Pipes</t>
   </si>
   <si>
     <t>MUK-MSK4</t>
   </si>
   <si>
     <t>PIPE LEVELING KIT</t>
   </si>
   <si>
     <t>Tapered Pipe Mount Leveling Kit, attaches up to 8” OD or 60 degree angle Tower Legs, For Pipes 2-3/8” to 4-1/2” OD, U-Bolts sold separately</t>
   </si>
   <si>
     <t>MUK-MSK6</t>
   </si>
   <si>
     <t>Dual Cross Over Plate, Mounts (2) 3-1/2” to 4-1/2” Pipes to 4” or 6” Square Tube</t>
@@ -1319,206 +1475,50 @@
     <t>AP-20XA120</t>
   </si>
   <si>
     <t>Antenna Pipe and Crossover Angle Mount Kit, 2-3/8 in to 2-3/8 in OD, Includes 2-3/8" OD x 10ft Pipe</t>
   </si>
   <si>
     <t>AP-2525XP120</t>
   </si>
   <si>
     <t>Antenna Pipe and Crossover Plate Mount Kit, 2-7/8 in to 2-7/8 in OD, Includes 2-7/8" OD x 10ft Pipe</t>
   </si>
   <si>
     <t>AP-2525XP96</t>
   </si>
   <si>
     <t>Antenna Pipe and Crossover Plate Mount Kit, 2-7/8 in to 2-7/8 in OD, Includes 2-7/8" OD x 8ft Pipe</t>
   </si>
   <si>
     <t>VZWSMART-MSK9L</t>
   </si>
   <si>
     <t>XP-2525-OFF</t>
   </si>
   <si>
     <t>Offset Crossover Plate, joins 2-7/8 in to 2-7/8 in OD round members</t>
-  </si>
-[...154 lines deleted...]
-    <t>Universal Pipe-to-Angle Mount Kit for mounting 2.5in to 3.5in OD pipe to 90 degree angles 2.5in to 4in. HW incl for 2-3/8in pipe. (Pipe not incl)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -1637,51 +1637,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J230" totalsRowShown="0">
   <autoFilter ref="A1:J230"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-3030" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-3040" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itembb-s10-10" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itembc-35-14d" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk5" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk13" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk14" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemap-25xa120" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-2020-2025" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk9l" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemco-200-ld" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempam-hd" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemqcc-dd-ee-de" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-sc4-96" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su4l-63" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su2-96" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-sc4-b" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su4-b" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-219s-h" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sc3-96" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sl4l" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemsf-pk-278-278" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemsf-pk-238-238" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmc-pk-238-238" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemsf-pk-238-278" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemsfg-fp-12-5-4-48" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemsfg-fp-10-5-3-60" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su35-96" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-218" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-220" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-220-108" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-219-84" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-219-h" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-395" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmtc3055pm2" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmtc3055pm35" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-412t-63" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-238-96" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sc4-96" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-238t-48" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su2-b" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-238t-84" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su2-72" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su2l-96" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sl2-72" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-412-48" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-xt-24" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su2-96" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sc2-72" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su4l-96" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-412-63" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su4l-b" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-xt-36" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su35-48" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sl4" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-412-96" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su2l-72" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sc2-b" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-sc2-96" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sl4-63" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su2l-96" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su4-96" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-sc2-b" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-sc4-63" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su4-b" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemhs-400" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemhs-600" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-197-12" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-216-ns" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-197-c" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-198" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-219l-h" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-197" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-219m-h" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-216-6ns" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmtc8260" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemp-100" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempb-g3t-2" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/items-300" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/items-600" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/items-500" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemwp-197" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemwp-198" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-197-us" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-197-35us" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemdm-100" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-219n-h" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmtc3326da2w" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemp-100-hd" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemp-300-hd" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemp-400-hd" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-198-c" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemlm-100-ssh" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemls-100" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemls-sb50" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemms-sb50" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxa-1920" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxa-2020" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxa-2030" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxa-2035" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-4040" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-2020" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-2025" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-2530" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemab-s50" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemab-s50-ssh" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemad-p90-scp" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itembb-s20-14" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itembc-40-16d" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itembc-30-10" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itembc-30-10d" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemcc-100" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemco-78" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk1" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk2" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk3" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk6" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk9" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk1" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk10" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk2" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk3d" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk7" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk14" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk12" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-2040" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemad-p60-scp" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su4-96" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su4l-96" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su4l-63" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemrr-dpm" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemwp-cl" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sc3-b" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sl2l" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemsf-pk-278-238" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemsfg-fp-14-5-4-56" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemsfg-fp-14-5-5-42" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-197-18" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-217" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-219" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-219-63" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-219-72" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-220-120" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-397" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmtc3055pm3" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-238-72" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-412t-48" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-238-84" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-412t-96" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sc4-b" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-at412-60" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-238t-72" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su4l-b" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su2l-72" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sl2" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-tk" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-238t-96" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su2l-b" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sl2-96" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sc2-96" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su2-b" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-238-48" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-sc2-72" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su4-63" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sc4-63" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sl4-96" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su2l-b" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su4-63" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su2-72" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-197-24" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-197-48" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-216-10ns" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-216-14ns" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemp-300" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemp-400" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemp-200" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempb-g3s-2" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempb-g3s-4" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempb-g3t-4" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/items-200" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itembc-35-14" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itembc-40-16" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itembc-20-10" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itembc-20-10d" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemcc-215-6" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemcc-100-6" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemcc-215" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemco-200" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemco-400" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk7" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk4" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk3" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk4" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk6" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk9" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk12" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk13" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemap-20xa120" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemap-2525xp120" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemap-2525xp96" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk9l" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-2525-off" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/items-400" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemwp-216" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-197-d" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-197-s" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-197-ud" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-197-35ud" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemda-c200" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemp-200-hd" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmtc-psa6" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemjs-s100" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemjs-s100-ssh" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemlm-100" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemls-100-ssh" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemms-100" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemms-100-ssh" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxa-1919" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxa-3030" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxa-u" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-r" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-2030" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-2525" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemco-100" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-2540" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk5" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk3d" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk10" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempam" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemad-p90-scp" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itembb-s10-10" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itembc-35-14d" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itembb-s20-14" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itembc-40-16d" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itembc-30-10" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itembc-30-10d" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemcc-100" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemco-78" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk1" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk2" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk3" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk6" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk9" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk1" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk10" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk2" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk3d" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk5" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk7" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk14" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk12" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk13" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemap-25xa120" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-2020-2025" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk9l" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemco-200-ld" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempam-hd" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemqcc-dd-ee-de" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemlm-100-ssh" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemls-100" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemls-sb50" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemms-sb50" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxa-1920" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxa-2020" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxa-2030" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxa-2035" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-3030" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-3040" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-4040" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-2020" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-2025" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-2530" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemab-s50" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemab-s50-ssh" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-218" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-220" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-220-108" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-219-84" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-219-h" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-395" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmtc3055pm2" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmtc3055pm35" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-412t-63" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-238-96" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sc4-96" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-238t-48" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su2-b" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-238t-84" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su2-72" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su2l-96" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sl2-72" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-412-48" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-xt-24" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su2-96" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sc2-72" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su4l-96" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-412-63" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su4l-b" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-xt-36" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su35-48" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sl4" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-412-96" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su2l-72" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sc2-b" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-sc2-96" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sl4-63" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su2l-96" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su4-96" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-sc2-b" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-sc4-63" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su4-b" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-sc4-96" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su4l-63" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su2-96" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-sc4-b" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su4-b" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-219s-h" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sc3-96" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sl4l" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemsf-pk-278-278" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemsf-pk-238-238" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmc-pk-238-238" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemsf-pk-238-278" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemsfg-fp-12-5-4-48" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemsfg-fp-10-5-3-60" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su35-96" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemhs-400" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemhs-600" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-197-12" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-216-ns" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-197-c" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-198" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-219l-h" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-197" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-219m-h" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-216-6ns" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmtc8260" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemp-100" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempb-g3t-2" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/items-300" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/items-600" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/items-500" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemwp-197" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemwp-198" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-197-us" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-197-35us" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemdm-100" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-219n-h" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmtc3326da2w" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemp-100-hd" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemp-300-hd" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemp-400-hd" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-198-c" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk14" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-197-24" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-197-48" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-216-10ns" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-216-14ns" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemp-300" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemp-400" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemp-200" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempb-g3s-2" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempb-g3s-4" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempb-g3t-4" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/items-200" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/items-400" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemwp-216" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-197-d" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-197-s" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-197-ud" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-197-35ud" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemda-c200" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemp-200-hd" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmtc-psa6" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-197-18" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-217" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-219" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-219-63" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-219-72" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-220-120" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-397" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmtc3055pm3" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-238-72" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-412t-48" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-238-84" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-412t-96" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sc4-b" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-at412-60" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-238t-72" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su4l-b" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su2l-72" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sl2" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-tk" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-238t-96" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su2l-b" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sl2-96" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sc2-96" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su2-b" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-238-48" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-sc2-72" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su4-63" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sc4-63" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sl4-96" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su2l-b" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su4-63" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su2-72" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su4-96" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su4l-96" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su4l-63" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemrr-dpm" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemwp-cl" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sc3-b" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sl2l" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemsf-pk-278-238" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemsfg-fp-14-5-4-56" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemsfg-fp-14-5-5-42" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemjs-s100" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemjs-s100-ssh" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemlm-100" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemls-100-ssh" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemms-100" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemms-100-ssh" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempam" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxa-1919" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxa-3030" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxa-u" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-r" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-2030" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-2040" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-2525" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemad-p60-scp" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itembc-35-14" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itembc-40-16" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itembc-20-10" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itembc-20-10d" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemcc-215-6" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemcc-100-6" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemcc-215" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemco-200" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemco-400" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemco-100" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-2540" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk5" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk3d" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk7" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk10" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk4" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk3" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk4" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk6" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk9" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk12" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk13" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemap-20xa120" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemap-2525xp120" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemap-2525xp96" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk9l" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-2525-off" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J230"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="20" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="41.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="158.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="39" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -1734,3553 +1734,3553 @@
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>15</v>
       </c>
       <c r="H3" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="H4" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="C5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5" t="s">
         <v>19</v>
       </c>
-      <c r="C5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H5" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D6" t="s">
         <v>21</v>
-      </c>
-[...7 lines deleted...]
-        <v>23</v>
       </c>
       <c r="H6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="C7" t="s">
         <v>11</v>
       </c>
       <c r="D7" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="H7" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="C8" t="s">
         <v>11</v>
       </c>
       <c r="D8" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="H8" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="C9" t="s">
         <v>11</v>
       </c>
       <c r="D9" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="H9" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="C10" t="s">
         <v>11</v>
       </c>
       <c r="D10" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="H10" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B11" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="C11" t="s">
         <v>11</v>
       </c>
       <c r="D11" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="H11" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>37</v>
+        <v>33</v>
+      </c>
+      <c r="B12" t="s">
+        <v>34</v>
       </c>
       <c r="C12" t="s">
         <v>11</v>
       </c>
       <c r="D12" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="H12" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>39</v>
+        <v>35</v>
+      </c>
+      <c r="B13" t="s">
+        <v>36</v>
       </c>
       <c r="C13" t="s">
         <v>11</v>
       </c>
       <c r="D13" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="H13" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>41</v>
+        <v>37</v>
+      </c>
+      <c r="B14" t="s">
+        <v>38</v>
       </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
       <c r="D14" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="H14" t="s">
-        <v>43</v>
+        <v>30</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>44</v>
+        <v>39</v>
+      </c>
+      <c r="B15" t="s">
+        <v>40</v>
       </c>
       <c r="C15" t="s">
         <v>11</v>
       </c>
       <c r="D15" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="H15" t="s">
-        <v>46</v>
+        <v>13</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>47</v>
+        <v>41</v>
+      </c>
+      <c r="B16" t="s">
+        <v>32</v>
       </c>
       <c r="C16" t="s">
         <v>11</v>
       </c>
       <c r="D16" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="H16" t="s">
-        <v>46</v>
+        <v>30</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>49</v>
+        <v>43</v>
+      </c>
+      <c r="B17" t="s">
+        <v>44</v>
       </c>
       <c r="C17" t="s">
         <v>11</v>
       </c>
       <c r="D17" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="H17" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>51</v>
+        <v>47</v>
+      </c>
+      <c r="B18" t="s">
+        <v>34</v>
       </c>
       <c r="C18" t="s">
         <v>11</v>
       </c>
       <c r="D18" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="H18" t="s">
-        <v>46</v>
+        <v>30</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>53</v>
+        <v>49</v>
+      </c>
+      <c r="B19" t="s">
+        <v>50</v>
       </c>
       <c r="C19" t="s">
         <v>11</v>
       </c>
       <c r="D19" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="H19" t="s">
-        <v>46</v>
+        <v>13</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>55</v>
+        <v>52</v>
+      </c>
+      <c r="B20" t="s">
+        <v>53</v>
       </c>
       <c r="C20" t="s">
         <v>11</v>
       </c>
       <c r="D20" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="H20" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>58</v>
+        <v>55</v>
+      </c>
+      <c r="B21" t="s">
+        <v>56</v>
       </c>
       <c r="C21" t="s">
         <v>11</v>
       </c>
       <c r="D21" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="H21" t="s">
-        <v>46</v>
+        <v>30</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="B22" t="s">
+        <v>59</v>
+      </c>
+      <c r="C22" t="s">
+        <v>11</v>
+      </c>
+      <c r="D22" t="s">
         <v>60</v>
       </c>
-      <c r="C22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H22" t="s">
-        <v>46</v>
+        <v>30</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="B23" t="s">
         <v>62</v>
       </c>
       <c r="C23" t="s">
         <v>11</v>
       </c>
       <c r="D23" t="s">
         <v>63</v>
       </c>
       <c r="H23" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
         <v>64</v>
       </c>
+      <c r="B24" t="s">
+        <v>65</v>
+      </c>
       <c r="C24" t="s">
         <v>11</v>
       </c>
       <c r="D24" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="H24" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C25" t="s">
         <v>11</v>
       </c>
       <c r="D25" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="H25" t="s">
-        <v>57</v>
+        <v>69</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C26" t="s">
         <v>11</v>
       </c>
       <c r="D26" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="H26" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>70</v>
+        <v>72</v>
+      </c>
+      <c r="B27" t="s">
+        <v>73</v>
       </c>
       <c r="C27" t="s">
         <v>11</v>
       </c>
       <c r="D27" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="H27" t="s">
-        <v>73</v>
+        <v>13</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C28" t="s">
         <v>11</v>
       </c>
       <c r="D28" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="H28" t="s">
-        <v>73</v>
+        <v>30</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C29" t="s">
         <v>11</v>
       </c>
       <c r="D29" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="H29" t="s">
-        <v>46</v>
+        <v>69</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C30" t="s">
         <v>11</v>
       </c>
       <c r="D30" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="H30" t="s">
-        <v>57</v>
+        <v>81</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C31" t="s">
         <v>11</v>
       </c>
       <c r="D31" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="H31" t="s">
-        <v>57</v>
+        <v>84</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="C32" t="s">
         <v>11</v>
       </c>
       <c r="D32" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="H32" t="s">
-        <v>57</v>
+        <v>84</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="C33" t="s">
         <v>11</v>
       </c>
       <c r="D33" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="H33" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="C34" t="s">
         <v>11</v>
       </c>
       <c r="D34" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="H34" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="C35" t="s">
         <v>11</v>
       </c>
       <c r="D35" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="H35" t="s">
-        <v>46</v>
+        <v>69</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="C36" t="s">
         <v>11</v>
       </c>
       <c r="D36" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="H36" t="s">
-        <v>57</v>
+        <v>69</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="C37" t="s">
         <v>11</v>
       </c>
       <c r="D37" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="H37" t="s">
-        <v>57</v>
+        <v>69</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="C38" t="s">
         <v>11</v>
       </c>
       <c r="D38" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="H38" t="s">
-        <v>46</v>
+        <v>69</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="C39" t="s">
         <v>11</v>
       </c>
       <c r="D39" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="H39" t="s">
-        <v>46</v>
+        <v>30</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="C40" t="s">
         <v>11</v>
       </c>
       <c r="D40" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="H40" t="s">
-        <v>46</v>
+        <v>30</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="C41" t="s">
         <v>11</v>
       </c>
       <c r="D41" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="H41" t="s">
-        <v>46</v>
+        <v>30</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="C42" t="s">
         <v>11</v>
       </c>
       <c r="D42" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="H42" t="s">
-        <v>46</v>
+        <v>30</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="C43" t="s">
         <v>11</v>
       </c>
       <c r="D43" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="H43" t="s">
-        <v>46</v>
+        <v>30</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="C44" t="s">
         <v>11</v>
       </c>
       <c r="D44" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="H44" t="s">
-        <v>46</v>
+        <v>30</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C45" t="s">
         <v>11</v>
       </c>
       <c r="D45" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="H45" t="s">
-        <v>46</v>
+        <v>84</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="C46" t="s">
         <v>11</v>
       </c>
       <c r="D46" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="H46" t="s">
-        <v>46</v>
+        <v>84</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="C47" t="s">
         <v>11</v>
       </c>
       <c r="D47" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="H47" t="s">
-        <v>46</v>
+        <v>117</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="C48" t="s">
         <v>11</v>
       </c>
       <c r="D48" t="s">
-        <v>115</v>
+        <v>119</v>
       </c>
       <c r="H48" t="s">
-        <v>46</v>
+        <v>117</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="C49" t="s">
         <v>11</v>
       </c>
       <c r="D49" t="s">
+        <v>121</v>
+      </c>
+      <c r="H49" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="C50" t="s">
         <v>11</v>
       </c>
       <c r="D50" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="H50" t="s">
-        <v>46</v>
+        <v>117</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="C51" t="s">
         <v>11</v>
       </c>
       <c r="D51" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="H51" t="s">
-        <v>46</v>
+        <v>117</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="C52" t="s">
         <v>11</v>
       </c>
       <c r="D52" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="H52" t="s">
-        <v>46</v>
+        <v>128</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
       <c r="C53" t="s">
         <v>11</v>
       </c>
       <c r="D53" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="H53" t="s">
-        <v>46</v>
+        <v>117</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>126</v>
+        <v>131</v>
       </c>
       <c r="C54" t="s">
         <v>11</v>
       </c>
       <c r="D54" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="H54" t="s">
-        <v>46</v>
+        <v>117</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>128</v>
+        <v>133</v>
       </c>
       <c r="C55" t="s">
         <v>11</v>
       </c>
       <c r="D55" t="s">
-        <v>129</v>
+        <v>134</v>
       </c>
       <c r="H55" t="s">
-        <v>46</v>
+        <v>128</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>130</v>
+        <v>135</v>
       </c>
       <c r="C56" t="s">
         <v>11</v>
       </c>
       <c r="D56" t="s">
-        <v>131</v>
+        <v>136</v>
       </c>
       <c r="H56" t="s">
-        <v>46</v>
+        <v>128</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>132</v>
+        <v>137</v>
       </c>
       <c r="C57" t="s">
         <v>11</v>
       </c>
       <c r="D57" t="s">
-        <v>133</v>
+        <v>138</v>
       </c>
       <c r="H57" t="s">
-        <v>46</v>
+        <v>128</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>134</v>
+        <v>139</v>
       </c>
       <c r="C58" t="s">
         <v>11</v>
       </c>
       <c r="D58" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="H58" t="s">
-        <v>46</v>
+        <v>128</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="C59" t="s">
         <v>11</v>
       </c>
       <c r="D59" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
       <c r="H59" t="s">
-        <v>46</v>
+        <v>128</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="C60" t="s">
         <v>11</v>
       </c>
       <c r="D60" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="H60" t="s">
-        <v>46</v>
+        <v>128</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="C61" t="s">
         <v>11</v>
       </c>
       <c r="D61" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="H61" t="s">
-        <v>46</v>
+        <v>128</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="C62" t="s">
         <v>11</v>
       </c>
       <c r="D62" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="H62" t="s">
-        <v>46</v>
+        <v>128</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
       <c r="C63" t="s">
         <v>11</v>
       </c>
       <c r="D63" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="H63" t="s">
-        <v>46</v>
+        <v>128</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="C64" t="s">
         <v>11</v>
       </c>
       <c r="D64" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="H64" t="s">
-        <v>46</v>
+        <v>128</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>148</v>
+        <v>153</v>
       </c>
       <c r="C65" t="s">
         <v>11</v>
       </c>
       <c r="D65" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="H65" t="s">
-        <v>46</v>
+        <v>128</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>150</v>
+        <v>155</v>
       </c>
       <c r="C66" t="s">
         <v>11</v>
       </c>
       <c r="D66" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="H66" t="s">
-        <v>46</v>
+        <v>128</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
       <c r="C67" t="s">
         <v>11</v>
       </c>
       <c r="D67" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="H67" t="s">
-        <v>154</v>
+        <v>128</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="C68" t="s">
         <v>11</v>
       </c>
       <c r="D68" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="H68" t="s">
-        <v>154</v>
+        <v>128</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="C69" t="s">
         <v>11</v>
       </c>
       <c r="D69" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="H69" t="s">
-        <v>159</v>
+        <v>128</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="C70" t="s">
         <v>11</v>
       </c>
       <c r="D70" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="H70" t="s">
-        <v>46</v>
+        <v>128</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="C71" t="s">
         <v>11</v>
       </c>
       <c r="D71" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="H71" t="s">
-        <v>164</v>
+        <v>128</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="C72" t="s">
         <v>11</v>
       </c>
       <c r="D72" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="H72" t="s">
-        <v>46</v>
+        <v>128</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="C73" t="s">
         <v>11</v>
       </c>
       <c r="D73" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="H73" t="s">
-        <v>57</v>
+        <v>128</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="C74" t="s">
         <v>11</v>
       </c>
       <c r="D74" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="H74" t="s">
-        <v>164</v>
+        <v>128</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="C75" t="s">
         <v>11</v>
       </c>
       <c r="D75" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="H75" t="s">
-        <v>57</v>
+        <v>128</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C76" t="s">
         <v>11</v>
       </c>
       <c r="D76" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="H76" t="s">
-        <v>46</v>
+        <v>128</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="C77" t="s">
         <v>11</v>
       </c>
       <c r="D77" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="H77" t="s">
-        <v>164</v>
+        <v>128</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="C78" t="s">
         <v>11</v>
       </c>
       <c r="D78" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="H78" t="s">
-        <v>154</v>
+        <v>128</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="C79" t="s">
         <v>11</v>
       </c>
       <c r="D79" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="H79" t="s">
-        <v>154</v>
+        <v>128</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="C80" t="s">
         <v>11</v>
       </c>
       <c r="D80" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="H80" t="s">
-        <v>154</v>
+        <v>128</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="C81" t="s">
         <v>11</v>
       </c>
       <c r="D81" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="H81" t="s">
-        <v>154</v>
+        <v>128</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="C82" t="s">
         <v>11</v>
       </c>
       <c r="D82" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="H82" t="s">
-        <v>154</v>
+        <v>128</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C83" t="s">
         <v>11</v>
       </c>
       <c r="D83" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="H83" t="s">
-        <v>189</v>
+        <v>128</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C84" t="s">
         <v>11</v>
       </c>
       <c r="D84" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="H84" t="s">
-        <v>189</v>
+        <v>128</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C85" t="s">
         <v>11</v>
       </c>
       <c r="D85" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="H85" t="s">
-        <v>57</v>
+        <v>128</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="C86" t="s">
         <v>11</v>
       </c>
       <c r="D86" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="H86" t="s">
-        <v>57</v>
+        <v>128</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C87" t="s">
         <v>11</v>
       </c>
       <c r="D87" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="H87" t="s">
-        <v>154</v>
+        <v>128</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="C88" t="s">
         <v>11</v>
       </c>
       <c r="D88" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="H88" t="s">
-        <v>57</v>
+        <v>128</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C89" t="s">
         <v>11</v>
       </c>
       <c r="D89" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="H89" t="s">
-        <v>202</v>
+        <v>117</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
         <v>203</v>
       </c>
       <c r="C90" t="s">
         <v>11</v>
       </c>
       <c r="D90" t="s">
         <v>204</v>
       </c>
       <c r="H90" t="s">
-        <v>154</v>
+        <v>128</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
         <v>205</v>
       </c>
       <c r="C91" t="s">
         <v>11</v>
       </c>
       <c r="D91" t="s">
         <v>206</v>
       </c>
       <c r="H91" t="s">
-        <v>154</v>
+        <v>128</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
         <v>207</v>
       </c>
       <c r="C92" t="s">
         <v>11</v>
       </c>
       <c r="D92" t="s">
         <v>208</v>
       </c>
       <c r="H92" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:10" ht="12.75">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
         <v>209</v>
       </c>
       <c r="C93" t="s">
         <v>11</v>
       </c>
       <c r="D93" t="s">
         <v>210</v>
       </c>
       <c r="H93" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>211</v>
+        <v>117</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="C94" t="s">
+        <v>11</v>
+      </c>
+      <c r="D94" t="s">
         <v>212</v>
       </c>
-      <c r="C94" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H94" t="s">
-        <v>214</v>
+        <v>117</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="C95" t="s">
         <v>11</v>
       </c>
       <c r="D95" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="H95" t="s">
-        <v>214</v>
+        <v>117</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="C96" t="s">
+        <v>11</v>
+      </c>
+      <c r="D96" t="s">
+        <v>216</v>
+      </c>
+      <c r="G96" t="s">
         <v>217</v>
       </c>
-      <c r="C96" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H96" t="s">
-        <v>18</v>
+        <v>46</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="C97" t="s">
+        <v>11</v>
+      </c>
+      <c r="D97" t="s">
         <v>219</v>
       </c>
-      <c r="C97" t="s">
-[...3 lines deleted...]
-        <v>220</v>
+      <c r="G97" t="s">
+        <v>217</v>
       </c>
       <c r="H97" t="s">
-        <v>18</v>
+        <v>46</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="C98" t="s">
+        <v>11</v>
+      </c>
+      <c r="D98" t="s">
         <v>221</v>
       </c>
-      <c r="C98" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H98" t="s">
-        <v>31</v>
+        <v>128</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="C99" t="s">
+        <v>11</v>
+      </c>
+      <c r="D99" t="s">
         <v>223</v>
       </c>
-      <c r="C99" t="s">
-[...2 lines deleted...]
-      <c r="D99" t="s">
+      <c r="H99" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
         <v>225</v>
       </c>
       <c r="C100" t="s">
         <v>11</v>
       </c>
       <c r="D100" t="s">
         <v>226</v>
       </c>
       <c r="H100" t="s">
-        <v>31</v>
+        <v>224</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
         <v>227</v>
       </c>
       <c r="C101" t="s">
         <v>11</v>
       </c>
       <c r="D101" t="s">
         <v>228</v>
       </c>
       <c r="H101" t="s">
-        <v>31</v>
+        <v>229</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C102" t="s">
         <v>11</v>
       </c>
       <c r="D102" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="H102" t="s">
-        <v>13</v>
+        <v>128</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C103" t="s">
         <v>11</v>
       </c>
       <c r="D103" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="H103" t="s">
-        <v>13</v>
+        <v>234</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="C104" t="s">
         <v>11</v>
       </c>
       <c r="D104" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="H104" t="s">
-        <v>13</v>
+        <v>128</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="C105" t="s">
         <v>11</v>
       </c>
       <c r="D105" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="H105" t="s">
-        <v>13</v>
+        <v>117</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="C106" t="s">
         <v>11</v>
       </c>
       <c r="D106" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="H106" t="s">
-        <v>214</v>
+        <v>234</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="C107" t="s">
         <v>11</v>
       </c>
       <c r="D107" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="H107" t="s">
-        <v>214</v>
+        <v>117</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="12.75">
       <c r="A108" s="1" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="C108" t="s">
         <v>11</v>
       </c>
       <c r="D108" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="H108" t="s">
-        <v>18</v>
+        <v>128</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="12.75">
       <c r="A109" s="1" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="C109" t="s">
         <v>11</v>
       </c>
       <c r="D109" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="H109" t="s">
-        <v>18</v>
+        <v>234</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="12.75">
       <c r="A110" s="1" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="C110" t="s">
         <v>11</v>
       </c>
       <c r="D110" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="H110" t="s">
-        <v>18</v>
+        <v>224</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="12.75">
       <c r="A111" s="1" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="C111" t="s">
         <v>11</v>
       </c>
       <c r="D111" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="H111" t="s">
-        <v>18</v>
+        <v>224</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="12.75">
       <c r="A112" s="1" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="C112" t="s">
         <v>11</v>
       </c>
       <c r="D112" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="H112" t="s">
-        <v>18</v>
+        <v>224</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="12.75">
       <c r="A113" s="1" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="C113" t="s">
         <v>11</v>
       </c>
       <c r="D113" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="H113" t="s">
-        <v>18</v>
+        <v>224</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="12.75">
       <c r="A114" s="1" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="C114" t="s">
         <v>11</v>
       </c>
       <c r="D114" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="H114" t="s">
-        <v>13</v>
+        <v>224</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="12.75">
       <c r="A115" s="1" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="C115" t="s">
         <v>11</v>
       </c>
       <c r="D115" t="s">
-        <v>256</v>
+        <v>258</v>
       </c>
       <c r="H115" t="s">
-        <v>13</v>
+        <v>259</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="12.75">
       <c r="A116" s="1" t="s">
-        <v>257</v>
-[...2 lines deleted...]
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="C116" t="s">
         <v>11</v>
       </c>
       <c r="D116" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="H116" t="s">
-        <v>13</v>
+        <v>259</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="12.75">
       <c r="A117" s="1" t="s">
-        <v>259</v>
-[...2 lines deleted...]
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="C117" t="s">
         <v>11</v>
       </c>
       <c r="D117" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="H117" t="s">
-        <v>18</v>
+        <v>117</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="12.75">
       <c r="A118" s="1" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="C118" t="s">
         <v>11</v>
       </c>
       <c r="D118" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="H118" t="s">
-        <v>13</v>
+        <v>117</v>
       </c>
     </row>
     <row r="119" spans="1:8" ht="12.75">
       <c r="A119" s="1" t="s">
-        <v>263</v>
-[...2 lines deleted...]
-        <v>264</v>
+        <v>266</v>
       </c>
       <c r="C119" t="s">
         <v>11</v>
       </c>
       <c r="D119" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="H119" t="s">
-        <v>18</v>
+        <v>224</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-        <v>256</v>
+        <v>268</v>
       </c>
       <c r="C120" t="s">
         <v>11</v>
       </c>
       <c r="D120" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="H120" t="s">
-        <v>13</v>
+        <v>117</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="12.75">
       <c r="A121" s="1" t="s">
-        <v>267</v>
-[...2 lines deleted...]
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="C121" t="s">
         <v>11</v>
       </c>
       <c r="D121" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
       <c r="H121" t="s">
-        <v>73</v>
+        <v>272</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="12.75">
       <c r="A122" s="1" t="s">
-        <v>270</v>
-[...2 lines deleted...]
-        <v>258</v>
+        <v>273</v>
       </c>
       <c r="C122" t="s">
         <v>11</v>
       </c>
       <c r="D122" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="H122" t="s">
-        <v>13</v>
+        <v>224</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="12.75">
       <c r="A123" s="1" t="s">
-        <v>272</v>
-[...2 lines deleted...]
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="C123" t="s">
         <v>11</v>
       </c>
       <c r="D123" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="H123" t="s">
-        <v>18</v>
+        <v>224</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="12.75">
       <c r="A124" s="1" t="s">
-        <v>275</v>
-[...2 lines deleted...]
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C124" t="s">
         <v>11</v>
       </c>
       <c r="D124" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="H124" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:8" ht="12.75">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="125" spans="1:10" ht="12.75">
       <c r="A125" s="1" t="s">
-        <v>278</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>279</v>
       </c>
       <c r="C125" t="s">
         <v>11</v>
       </c>
       <c r="D125" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="H125" t="s">
-        <v>13</v>
+        <v>128</v>
+      </c>
+      <c r="J125" t="s">
+        <v>281</v>
       </c>
     </row>
     <row r="126" spans="1:8" ht="12.75">
       <c r="A126" s="1" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="B126" t="s">
-        <v>281</v>
+        <v>59</v>
       </c>
       <c r="C126" t="s">
         <v>11</v>
       </c>
       <c r="D126" t="s">
-        <v>282</v>
+        <v>59</v>
       </c>
       <c r="H126" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="12.75">
       <c r="A127" s="1" t="s">
         <v>283</v>
       </c>
       <c r="C127" t="s">
         <v>11</v>
       </c>
       <c r="D127" t="s">
         <v>284</v>
       </c>
       <c r="H127" t="s">
-        <v>13</v>
+        <v>229</v>
       </c>
     </row>
     <row r="128" spans="1:8" ht="12.75">
       <c r="A128" s="1" t="s">
         <v>285</v>
       </c>
       <c r="C128" t="s">
         <v>11</v>
       </c>
       <c r="D128" t="s">
         <v>286</v>
       </c>
       <c r="H128" t="s">
-        <v>18</v>
+        <v>234</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="12.75">
       <c r="A129" s="1" t="s">
         <v>287</v>
       </c>
       <c r="C129" t="s">
         <v>11</v>
       </c>
       <c r="D129" t="s">
         <v>288</v>
       </c>
       <c r="H129" t="s">
-        <v>46</v>
+        <v>128</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="12.75">
       <c r="A130" s="1" t="s">
         <v>289</v>
       </c>
       <c r="C130" t="s">
         <v>11</v>
       </c>
       <c r="D130" t="s">
         <v>290</v>
       </c>
       <c r="H130" t="s">
-        <v>46</v>
+        <v>128</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
         <v>291</v>
       </c>
       <c r="C131" t="s">
         <v>11</v>
       </c>
       <c r="D131" t="s">
         <v>292</v>
       </c>
       <c r="H131" t="s">
-        <v>46</v>
+        <v>224</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
         <v>293</v>
       </c>
       <c r="C132" t="s">
         <v>11</v>
       </c>
       <c r="D132" t="s">
         <v>294</v>
       </c>
       <c r="H132" t="s">
-        <v>295</v>
+        <v>224</v>
       </c>
     </row>
     <row r="133" spans="1:8" ht="12.75">
       <c r="A133" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="C133" t="s">
+        <v>11</v>
+      </c>
+      <c r="D133" t="s">
         <v>296</v>
       </c>
-      <c r="C133" t="s">
-[...2 lines deleted...]
-      <c r="D133" t="s">
+      <c r="H133" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="134" spans="1:10" ht="12.75">
+      <c r="A134" s="1" t="s">
         <v>297</v>
       </c>
-      <c r="H133" t="s">
-[...4 lines deleted...]
-      <c r="A134" s="1" t="s">
+      <c r="C134" t="s">
+        <v>11</v>
+      </c>
+      <c r="D134" t="s">
         <v>298</v>
       </c>
-      <c r="C134" t="s">
-[...2 lines deleted...]
-      <c r="D134" t="s">
+      <c r="H134" t="s">
+        <v>224</v>
+      </c>
+      <c r="J134" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="135" spans="1:10" ht="12.75">
+      <c r="A135" s="1" t="s">
         <v>299</v>
       </c>
-      <c r="H134" t="s">
-[...4 lines deleted...]
-      <c r="A135" s="1" t="s">
+      <c r="C135" t="s">
+        <v>11</v>
+      </c>
+      <c r="D135" t="s">
         <v>300</v>
       </c>
-      <c r="C135" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H135" t="s">
-        <v>46</v>
+        <v>224</v>
+      </c>
+      <c r="J135" t="s">
+        <v>281</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="12.75">
       <c r="A136" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="C136" t="s">
+        <v>11</v>
+      </c>
+      <c r="D136" t="s">
         <v>302</v>
       </c>
-      <c r="C136" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H136" t="s">
-        <v>57</v>
+        <v>224</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="12.75">
       <c r="A137" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="C137" t="s">
+        <v>11</v>
+      </c>
+      <c r="D137" t="s">
         <v>304</v>
       </c>
-      <c r="C137" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H137" t="s">
-        <v>73</v>
+        <v>224</v>
       </c>
     </row>
     <row r="138" spans="1:8" ht="12.75">
       <c r="A138" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="C138" t="s">
+        <v>11</v>
+      </c>
+      <c r="D138" t="s">
         <v>306</v>
       </c>
-      <c r="C138" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H138" t="s">
-        <v>73</v>
+        <v>224</v>
       </c>
     </row>
     <row r="139" spans="1:8" ht="12.75">
       <c r="A139" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="C139" t="s">
+        <v>11</v>
+      </c>
+      <c r="D139" t="s">
         <v>308</v>
       </c>
-      <c r="C139" t="s">
-[...2 lines deleted...]
-      <c r="D139" t="s">
+      <c r="H139" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
     </row>
     <row r="140" spans="1:8" ht="12.75">
       <c r="A140" s="1" t="s">
         <v>310</v>
       </c>
       <c r="C140" t="s">
         <v>11</v>
       </c>
       <c r="D140" t="s">
         <v>311</v>
       </c>
       <c r="H140" t="s">
-        <v>57</v>
+        <v>117</v>
       </c>
     </row>
     <row r="141" spans="1:8" ht="12.75">
       <c r="A141" s="1" t="s">
         <v>312</v>
       </c>
       <c r="C141" t="s">
         <v>11</v>
       </c>
       <c r="D141" t="s">
         <v>313</v>
       </c>
       <c r="H141" t="s">
-        <v>57</v>
+        <v>117</v>
       </c>
     </row>
     <row r="142" spans="1:8" ht="12.75">
       <c r="A142" s="1" t="s">
         <v>314</v>
       </c>
       <c r="C142" t="s">
         <v>11</v>
       </c>
       <c r="D142" t="s">
         <v>315</v>
       </c>
       <c r="H142" t="s">
-        <v>57</v>
+        <v>117</v>
       </c>
     </row>
     <row r="143" spans="1:8" ht="12.75">
       <c r="A143" s="1" t="s">
         <v>316</v>
       </c>
       <c r="C143" t="s">
         <v>11</v>
       </c>
       <c r="D143" t="s">
         <v>317</v>
       </c>
       <c r="H143" t="s">
-        <v>57</v>
+        <v>117</v>
       </c>
     </row>
     <row r="144" spans="1:8" ht="12.75">
       <c r="A144" s="1" t="s">
         <v>318</v>
       </c>
       <c r="C144" t="s">
         <v>11</v>
       </c>
       <c r="D144" t="s">
         <v>319</v>
       </c>
       <c r="H144" t="s">
-        <v>57</v>
+        <v>224</v>
       </c>
     </row>
     <row r="145" spans="1:8" ht="12.75">
       <c r="A145" s="1" t="s">
         <v>320</v>
       </c>
       <c r="C145" t="s">
         <v>11</v>
       </c>
       <c r="D145" t="s">
         <v>321</v>
       </c>
       <c r="H145" t="s">
-        <v>46</v>
+        <v>224</v>
       </c>
     </row>
     <row r="146" spans="1:8" ht="12.75">
       <c r="A146" s="1" t="s">
         <v>322</v>
       </c>
       <c r="C146" t="s">
         <v>11</v>
       </c>
       <c r="D146" t="s">
         <v>323</v>
       </c>
       <c r="H146" t="s">
-        <v>57</v>
+        <v>224</v>
       </c>
     </row>
     <row r="147" spans="1:8" ht="12.75">
       <c r="A147" s="1" t="s">
         <v>324</v>
       </c>
       <c r="C147" t="s">
         <v>11</v>
       </c>
       <c r="D147" t="s">
         <v>325</v>
       </c>
       <c r="H147" t="s">
-        <v>46</v>
+        <v>229</v>
       </c>
     </row>
     <row r="148" spans="1:8" ht="12.75">
       <c r="A148" s="1" t="s">
         <v>326</v>
       </c>
       <c r="C148" t="s">
         <v>11</v>
       </c>
       <c r="D148" t="s">
         <v>327</v>
       </c>
       <c r="H148" t="s">
-        <v>46</v>
+        <v>117</v>
       </c>
     </row>
     <row r="149" spans="1:8" ht="12.75">
       <c r="A149" s="1" t="s">
         <v>328</v>
       </c>
       <c r="C149" t="s">
         <v>11</v>
       </c>
       <c r="D149" t="s">
         <v>329</v>
       </c>
       <c r="H149" t="s">
-        <v>46</v>
+        <v>117</v>
       </c>
     </row>
     <row r="150" spans="1:8" ht="12.75">
       <c r="A150" s="1" t="s">
         <v>330</v>
       </c>
       <c r="C150" t="s">
         <v>11</v>
       </c>
       <c r="D150" t="s">
         <v>331</v>
       </c>
       <c r="H150" t="s">
-        <v>46</v>
+        <v>117</v>
       </c>
     </row>
     <row r="151" spans="1:8" ht="12.75">
       <c r="A151" s="1" t="s">
         <v>332</v>
       </c>
       <c r="C151" t="s">
         <v>11</v>
       </c>
       <c r="D151" t="s">
         <v>333</v>
       </c>
       <c r="H151" t="s">
-        <v>46</v>
+        <v>117</v>
       </c>
     </row>
     <row r="152" spans="1:8" ht="12.75">
       <c r="A152" s="1" t="s">
         <v>334</v>
       </c>
       <c r="C152" t="s">
         <v>11</v>
       </c>
       <c r="D152" t="s">
         <v>335</v>
       </c>
       <c r="H152" t="s">
-        <v>46</v>
+        <v>117</v>
       </c>
     </row>
     <row r="153" spans="1:8" ht="12.75">
       <c r="A153" s="1" t="s">
         <v>336</v>
       </c>
       <c r="C153" t="s">
         <v>11</v>
       </c>
       <c r="D153" t="s">
         <v>337</v>
       </c>
       <c r="H153" t="s">
-        <v>46</v>
+        <v>128</v>
       </c>
     </row>
     <row r="154" spans="1:8" ht="12.75">
       <c r="A154" s="1" t="s">
         <v>338</v>
       </c>
       <c r="C154" t="s">
         <v>11</v>
       </c>
       <c r="D154" t="s">
         <v>339</v>
       </c>
       <c r="H154" t="s">
-        <v>46</v>
+        <v>117</v>
       </c>
     </row>
     <row r="155" spans="1:8" ht="12.75">
       <c r="A155" s="1" t="s">
         <v>340</v>
       </c>
       <c r="C155" t="s">
         <v>11</v>
       </c>
       <c r="D155" t="s">
         <v>341</v>
       </c>
       <c r="H155" t="s">
-        <v>46</v>
+        <v>128</v>
       </c>
     </row>
     <row r="156" spans="1:8" ht="12.75">
       <c r="A156" s="1" t="s">
         <v>342</v>
       </c>
       <c r="C156" t="s">
         <v>11</v>
       </c>
       <c r="D156" t="s">
         <v>343</v>
       </c>
       <c r="H156" t="s">
-        <v>46</v>
+        <v>128</v>
       </c>
     </row>
     <row r="157" spans="1:8" ht="12.75">
       <c r="A157" s="1" t="s">
         <v>344</v>
       </c>
       <c r="C157" t="s">
         <v>11</v>
       </c>
       <c r="D157" t="s">
         <v>345</v>
       </c>
       <c r="H157" t="s">
-        <v>57</v>
+        <v>128</v>
       </c>
     </row>
     <row r="158" spans="1:8" ht="12.75">
       <c r="A158" s="1" t="s">
         <v>346</v>
       </c>
       <c r="C158" t="s">
         <v>11</v>
       </c>
       <c r="D158" t="s">
         <v>347</v>
       </c>
       <c r="H158" t="s">
-        <v>46</v>
+        <v>128</v>
       </c>
     </row>
     <row r="159" spans="1:8" ht="12.75">
       <c r="A159" s="1" t="s">
         <v>348</v>
       </c>
       <c r="C159" t="s">
         <v>11</v>
       </c>
       <c r="D159" t="s">
         <v>349</v>
       </c>
       <c r="H159" t="s">
-        <v>46</v>
+        <v>128</v>
       </c>
     </row>
     <row r="160" spans="1:8" ht="12.75">
       <c r="A160" s="1" t="s">
         <v>350</v>
       </c>
       <c r="C160" t="s">
         <v>11</v>
       </c>
       <c r="D160" t="s">
         <v>351</v>
       </c>
       <c r="H160" t="s">
-        <v>46</v>
+        <v>128</v>
       </c>
     </row>
     <row r="161" spans="1:8" ht="12.75">
       <c r="A161" s="1" t="s">
         <v>352</v>
       </c>
       <c r="C161" t="s">
         <v>11</v>
       </c>
       <c r="D161" t="s">
         <v>353</v>
       </c>
       <c r="H161" t="s">
-        <v>46</v>
+        <v>128</v>
       </c>
     </row>
     <row r="162" spans="1:8" ht="12.75">
       <c r="A162" s="1" t="s">
         <v>354</v>
       </c>
       <c r="C162" t="s">
         <v>11</v>
       </c>
       <c r="D162" t="s">
         <v>355</v>
       </c>
       <c r="H162" t="s">
-        <v>46</v>
+        <v>128</v>
       </c>
     </row>
     <row r="163" spans="1:8" ht="12.75">
       <c r="A163" s="1" t="s">
         <v>356</v>
       </c>
       <c r="C163" t="s">
         <v>11</v>
       </c>
       <c r="D163" t="s">
         <v>357</v>
       </c>
       <c r="H163" t="s">
-        <v>46</v>
+        <v>128</v>
       </c>
     </row>
     <row r="164" spans="1:8" ht="12.75">
       <c r="A164" s="1" t="s">
         <v>358</v>
       </c>
       <c r="C164" t="s">
         <v>11</v>
       </c>
       <c r="D164" t="s">
         <v>359</v>
       </c>
       <c r="H164" t="s">
-        <v>46</v>
+        <v>128</v>
       </c>
     </row>
     <row r="165" spans="1:8" ht="12.75">
       <c r="A165" s="1" t="s">
         <v>360</v>
       </c>
       <c r="C165" t="s">
         <v>11</v>
       </c>
       <c r="D165" t="s">
         <v>361</v>
       </c>
       <c r="H165" t="s">
-        <v>46</v>
+        <v>117</v>
       </c>
     </row>
     <row r="166" spans="1:8" ht="12.75">
       <c r="A166" s="1" t="s">
         <v>362</v>
       </c>
       <c r="C166" t="s">
         <v>11</v>
       </c>
       <c r="D166" t="s">
         <v>363</v>
       </c>
       <c r="H166" t="s">
-        <v>46</v>
+        <v>128</v>
       </c>
     </row>
     <row r="167" spans="1:8" ht="12.75">
       <c r="A167" s="1" t="s">
         <v>364</v>
       </c>
       <c r="C167" t="s">
         <v>11</v>
       </c>
       <c r="D167" t="s">
         <v>365</v>
       </c>
       <c r="H167" t="s">
-        <v>46</v>
+        <v>128</v>
       </c>
     </row>
     <row r="168" spans="1:8" ht="12.75">
       <c r="A168" s="1" t="s">
         <v>366</v>
       </c>
       <c r="C168" t="s">
         <v>11</v>
       </c>
       <c r="D168" t="s">
         <v>367</v>
       </c>
       <c r="H168" t="s">
-        <v>46</v>
+        <v>128</v>
       </c>
     </row>
     <row r="169" spans="1:8" ht="12.75">
       <c r="A169" s="1" t="s">
         <v>368</v>
       </c>
       <c r="C169" t="s">
         <v>11</v>
       </c>
       <c r="D169" t="s">
         <v>369</v>
       </c>
       <c r="H169" t="s">
-        <v>46</v>
+        <v>128</v>
       </c>
     </row>
     <row r="170" spans="1:8" ht="12.75">
       <c r="A170" s="1" t="s">
         <v>370</v>
       </c>
       <c r="C170" t="s">
         <v>11</v>
       </c>
       <c r="D170" t="s">
         <v>371</v>
       </c>
       <c r="H170" t="s">
-        <v>46</v>
+        <v>128</v>
       </c>
     </row>
     <row r="171" spans="1:8" ht="12.75">
       <c r="A171" s="1" t="s">
         <v>372</v>
       </c>
       <c r="C171" t="s">
         <v>11</v>
       </c>
       <c r="D171" t="s">
         <v>373</v>
       </c>
       <c r="H171" t="s">
-        <v>159</v>
+        <v>128</v>
       </c>
     </row>
     <row r="172" spans="1:8" ht="12.75">
       <c r="A172" s="1" t="s">
         <v>374</v>
       </c>
       <c r="C172" t="s">
         <v>11</v>
       </c>
       <c r="D172" t="s">
         <v>375</v>
       </c>
       <c r="H172" t="s">
-        <v>164</v>
+        <v>128</v>
       </c>
     </row>
     <row r="173" spans="1:8" ht="12.75">
       <c r="A173" s="1" t="s">
         <v>376</v>
       </c>
       <c r="C173" t="s">
         <v>11</v>
       </c>
       <c r="D173" t="s">
         <v>377</v>
       </c>
       <c r="H173" t="s">
-        <v>46</v>
+        <v>128</v>
       </c>
     </row>
     <row r="174" spans="1:8" ht="12.75">
       <c r="A174" s="1" t="s">
         <v>378</v>
       </c>
       <c r="C174" t="s">
         <v>11</v>
       </c>
       <c r="D174" t="s">
         <v>379</v>
       </c>
       <c r="H174" t="s">
-        <v>46</v>
+        <v>128</v>
       </c>
     </row>
     <row r="175" spans="1:8" ht="12.75">
       <c r="A175" s="1" t="s">
         <v>380</v>
       </c>
       <c r="C175" t="s">
         <v>11</v>
       </c>
       <c r="D175" t="s">
         <v>381</v>
       </c>
       <c r="H175" t="s">
-        <v>154</v>
+        <v>128</v>
       </c>
     </row>
     <row r="176" spans="1:8" ht="12.75">
       <c r="A176" s="1" t="s">
         <v>382</v>
       </c>
       <c r="C176" t="s">
         <v>11</v>
       </c>
       <c r="D176" t="s">
         <v>383</v>
       </c>
       <c r="H176" t="s">
-        <v>154</v>
+        <v>128</v>
       </c>
     </row>
     <row r="177" spans="1:8" ht="12.75">
       <c r="A177" s="1" t="s">
         <v>384</v>
       </c>
       <c r="C177" t="s">
         <v>11</v>
       </c>
       <c r="D177" t="s">
         <v>385</v>
       </c>
       <c r="H177" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:10" ht="12.75">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8" ht="12.75">
       <c r="A178" s="1" t="s">
         <v>386</v>
       </c>
       <c r="C178" t="s">
         <v>11</v>
       </c>
       <c r="D178" t="s">
         <v>387</v>
       </c>
       <c r="H178" t="s">
-        <v>154</v>
-[...5 lines deleted...]
-    <row r="179" spans="1:10" ht="12.75">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8" ht="12.75">
       <c r="A179" s="1" t="s">
         <v>388</v>
       </c>
       <c r="C179" t="s">
         <v>11</v>
       </c>
       <c r="D179" t="s">
         <v>389</v>
       </c>
       <c r="H179" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>211</v>
+        <v>128</v>
       </c>
     </row>
     <row r="180" spans="1:8" ht="12.75">
       <c r="A180" s="1" t="s">
         <v>390</v>
       </c>
       <c r="C180" t="s">
         <v>11</v>
       </c>
       <c r="D180" t="s">
         <v>391</v>
       </c>
       <c r="H180" t="s">
-        <v>154</v>
+        <v>128</v>
       </c>
     </row>
     <row r="181" spans="1:8" ht="12.75">
       <c r="A181" s="1" t="s">
         <v>392</v>
       </c>
       <c r="C181" t="s">
         <v>11</v>
       </c>
       <c r="D181" t="s">
         <v>393</v>
       </c>
       <c r="H181" t="s">
-        <v>154</v>
+        <v>128</v>
       </c>
     </row>
     <row r="182" spans="1:8" ht="12.75">
       <c r="A182" s="1" t="s">
         <v>394</v>
       </c>
       <c r="C182" t="s">
         <v>11</v>
       </c>
       <c r="D182" t="s">
         <v>395</v>
       </c>
       <c r="H182" t="s">
-        <v>18</v>
+        <v>396</v>
       </c>
     </row>
     <row r="183" spans="1:8" ht="12.75">
       <c r="A183" s="1" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="C183" t="s">
         <v>11</v>
       </c>
       <c r="D183" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="H183" t="s">
-        <v>18</v>
+        <v>128</v>
       </c>
     </row>
     <row r="184" spans="1:8" ht="12.75">
       <c r="A184" s="1" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="C184" t="s">
         <v>11</v>
       </c>
       <c r="D184" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="H184" t="s">
-        <v>18</v>
+        <v>128</v>
       </c>
     </row>
     <row r="185" spans="1:8" ht="12.75">
       <c r="A185" s="1" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="C185" t="s">
         <v>11</v>
       </c>
       <c r="D185" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="H185" t="s">
-        <v>18</v>
+        <v>128</v>
       </c>
     </row>
     <row r="186" spans="1:8" ht="12.75">
       <c r="A186" s="1" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="C186" t="s">
         <v>11</v>
       </c>
       <c r="D186" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="H186" t="s">
-        <v>18</v>
+        <v>117</v>
       </c>
     </row>
     <row r="187" spans="1:8" ht="12.75">
       <c r="A187" s="1" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="C187" t="s">
         <v>11</v>
       </c>
       <c r="D187" t="s">
-        <v>405</v>
+        <v>406</v>
+      </c>
+      <c r="G187" t="s">
+        <v>217</v>
       </c>
       <c r="H187" t="s">
-        <v>18</v>
+        <v>46</v>
       </c>
     </row>
     <row r="188" spans="1:8" ht="12.75">
       <c r="A188" s="1" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="C188" t="s">
         <v>11</v>
       </c>
       <c r="D188" t="s">
-        <v>407</v>
+        <v>408</v>
+      </c>
+      <c r="G188" t="s">
+        <v>217</v>
       </c>
       <c r="H188" t="s">
-        <v>18</v>
+        <v>46</v>
       </c>
     </row>
     <row r="189" spans="1:8" ht="12.75">
       <c r="A189" s="1" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="C189" t="s">
         <v>11</v>
       </c>
       <c r="D189" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="H189" t="s">
-        <v>13</v>
+        <v>84</v>
       </c>
     </row>
     <row r="190" spans="1:8" ht="12.75">
       <c r="A190" s="1" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="C190" t="s">
         <v>11</v>
       </c>
       <c r="D190" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="H190" t="s">
-        <v>13</v>
+        <v>84</v>
       </c>
     </row>
     <row r="191" spans="1:8" ht="12.75">
       <c r="A191" s="1" t="s">
-        <v>412</v>
-[...1 lines deleted...]
-      <c r="B191" t="s">
         <v>413</v>
       </c>
       <c r="C191" t="s">
         <v>11</v>
       </c>
       <c r="D191" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="H191" t="s">
-        <v>13</v>
+        <v>84</v>
       </c>
     </row>
     <row r="192" spans="1:8" ht="12.75">
       <c r="A192" s="1" t="s">
-        <v>414</v>
-[...1 lines deleted...]
-      <c r="B192" t="s">
         <v>415</v>
       </c>
       <c r="C192" t="s">
         <v>11</v>
       </c>
       <c r="D192" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="H192" t="s">
-        <v>18</v>
+        <v>84</v>
       </c>
     </row>
     <row r="193" spans="1:8" ht="12.75">
       <c r="A193" s="1" t="s">
-        <v>416</v>
-[...2 lines deleted...]
-        <v>260</v>
+        <v>417</v>
       </c>
       <c r="C193" t="s">
         <v>11</v>
       </c>
       <c r="D193" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="H193" t="s">
-        <v>18</v>
+        <v>84</v>
       </c>
     </row>
     <row r="194" spans="1:8" ht="12.75">
       <c r="A194" s="1" t="s">
-        <v>418</v>
-[...1 lines deleted...]
-      <c r="B194" t="s">
         <v>419</v>
       </c>
       <c r="C194" t="s">
         <v>11</v>
       </c>
       <c r="D194" t="s">
         <v>420</v>
       </c>
       <c r="H194" t="s">
-        <v>18</v>
+        <v>84</v>
       </c>
     </row>
     <row r="195" spans="1:8" ht="12.75">
       <c r="A195" s="1" t="s">
         <v>421</v>
       </c>
-      <c r="B195" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C195" t="s">
         <v>11</v>
       </c>
       <c r="D195" t="s">
         <v>422</v>
       </c>
       <c r="H195" t="s">
-        <v>13</v>
+        <v>69</v>
       </c>
     </row>
     <row r="196" spans="1:8" ht="12.75">
       <c r="A196" s="1" t="s">
         <v>423</v>
       </c>
-      <c r="B196" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C196" t="s">
         <v>11</v>
       </c>
       <c r="D196" t="s">
         <v>424</v>
       </c>
       <c r="H196" t="s">
-        <v>18</v>
+        <v>69</v>
       </c>
     </row>
     <row r="197" spans="1:8" ht="12.75">
       <c r="A197" s="1" t="s">
         <v>425</v>
       </c>
-      <c r="B197" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C197" t="s">
         <v>11</v>
       </c>
       <c r="D197" t="s">
-        <v>281</v>
+        <v>426</v>
       </c>
       <c r="H197" t="s">
-        <v>13</v>
+        <v>69</v>
       </c>
     </row>
     <row r="198" spans="1:8" ht="12.75">
       <c r="A198" s="1" t="s">
-        <v>426</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>427</v>
       </c>
       <c r="C198" t="s">
         <v>11</v>
       </c>
       <c r="D198" t="s">
-        <v>25</v>
+        <v>428</v>
       </c>
       <c r="H198" t="s">
-        <v>13</v>
+        <v>69</v>
       </c>
     </row>
     <row r="199" spans="1:8" ht="12.75">
       <c r="A199" s="1" t="s">
-        <v>427</v>
+        <v>429</v>
       </c>
       <c r="C199" t="s">
         <v>11</v>
       </c>
       <c r="D199" t="s">
-        <v>428</v>
+        <v>430</v>
       </c>
       <c r="H199" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="200" spans="1:8" ht="12.75">
       <c r="A200" s="1" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="C200" t="s">
         <v>11</v>
       </c>
       <c r="D200" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="H200" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="201" spans="1:8" ht="12.75">
       <c r="A201" s="1" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="C201" t="s">
         <v>11</v>
       </c>
       <c r="D201" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="H201" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="202" spans="1:8" ht="12.75">
       <c r="A202" s="1" t="s">
-        <v>433</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>435</v>
       </c>
       <c r="C202" t="s">
         <v>11</v>
       </c>
       <c r="D202" t="s">
-        <v>35</v>
+        <v>436</v>
       </c>
       <c r="H202" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
     </row>
     <row r="203" spans="1:8" ht="12.75">
       <c r="A203" s="1" t="s">
-        <v>434</v>
+        <v>437</v>
       </c>
       <c r="C203" t="s">
         <v>11</v>
       </c>
       <c r="D203" t="s">
-        <v>435</v>
+        <v>438</v>
       </c>
       <c r="H203" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="204" spans="1:8" ht="12.75">
       <c r="A204" s="1" t="s">
-        <v>436</v>
+        <v>439</v>
       </c>
       <c r="C204" t="s">
         <v>11</v>
       </c>
       <c r="D204" t="s">
-        <v>437</v>
+        <v>440</v>
       </c>
       <c r="H204" t="s">
-        <v>154</v>
+        <v>13</v>
       </c>
     </row>
     <row r="205" spans="1:8" ht="12.75">
       <c r="A205" s="1" t="s">
-        <v>438</v>
+        <v>441</v>
       </c>
       <c r="C205" t="s">
         <v>11</v>
       </c>
       <c r="D205" t="s">
-        <v>439</v>
+        <v>442</v>
       </c>
       <c r="H205" t="s">
-        <v>440</v>
+        <v>13</v>
       </c>
     </row>
     <row r="206" spans="1:8" ht="12.75">
       <c r="A206" s="1" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="C206" t="s">
         <v>11</v>
       </c>
       <c r="D206" t="s">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c r="H206" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
     </row>
     <row r="207" spans="1:8" ht="12.75">
       <c r="A207" s="1" t="s">
-        <v>443</v>
+        <v>445</v>
       </c>
       <c r="C207" t="s">
         <v>11</v>
       </c>
       <c r="D207" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="H207" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
     </row>
     <row r="208" spans="1:8" ht="12.75">
       <c r="A208" s="1" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="C208" t="s">
         <v>11</v>
       </c>
       <c r="D208" t="s">
-        <v>446</v>
+        <v>448</v>
       </c>
       <c r="H208" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
     </row>
     <row r="209" spans="1:8" ht="12.75">
       <c r="A209" s="1" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="C209" t="s">
         <v>11</v>
       </c>
       <c r="D209" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="H209" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
     </row>
     <row r="210" spans="1:8" ht="12.75">
       <c r="A210" s="1" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="C210" t="s">
         <v>11</v>
       </c>
       <c r="D210" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
       <c r="H210" t="s">
-        <v>154</v>
+        <v>13</v>
       </c>
     </row>
     <row r="211" spans="1:8" ht="12.75">
       <c r="A211" s="1" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="C211" t="s">
         <v>11</v>
       </c>
       <c r="D211" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="H211" t="s">
-        <v>154</v>
+        <v>30</v>
       </c>
     </row>
     <row r="212" spans="1:8" ht="12.75">
       <c r="A212" s="1" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="C212" t="s">
         <v>11</v>
       </c>
       <c r="D212" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="H212" t="s">
-        <v>154</v>
+        <v>30</v>
       </c>
     </row>
     <row r="213" spans="1:8" ht="12.75">
       <c r="A213" s="1" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="C213" t="s">
         <v>11</v>
       </c>
       <c r="D213" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="H213" t="s">
-        <v>214</v>
+        <v>30</v>
       </c>
     </row>
     <row r="214" spans="1:8" ht="12.75">
       <c r="A214" s="1" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="C214" t="s">
         <v>11</v>
       </c>
       <c r="D214" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="H214" t="s">
-        <v>214</v>
+        <v>30</v>
       </c>
     </row>
     <row r="215" spans="1:8" ht="12.75">
       <c r="A215" s="1" t="s">
-        <v>459</v>
+        <v>461</v>
+      </c>
+      <c r="B215" t="s">
+        <v>53</v>
       </c>
       <c r="C215" t="s">
         <v>11</v>
       </c>
       <c r="D215" t="s">
-        <v>460</v>
+        <v>53</v>
       </c>
       <c r="H215" t="s">
-        <v>214</v>
+        <v>30</v>
       </c>
     </row>
     <row r="216" spans="1:8" ht="12.75">
       <c r="A216" s="1" t="s">
-        <v>461</v>
+        <v>462</v>
+      </c>
+      <c r="B216" t="s">
+        <v>50</v>
       </c>
       <c r="C216" t="s">
         <v>11</v>
       </c>
       <c r="D216" t="s">
-        <v>462</v>
+        <v>50</v>
       </c>
       <c r="H216" t="s">
-        <v>214</v>
+        <v>13</v>
       </c>
     </row>
     <row r="217" spans="1:8" ht="12.75">
       <c r="A217" s="1" t="s">
         <v>463</v>
       </c>
+      <c r="B217" t="s">
+        <v>464</v>
+      </c>
       <c r="C217" t="s">
         <v>11</v>
       </c>
       <c r="D217" t="s">
         <v>464</v>
       </c>
       <c r="H217" t="s">
-        <v>214</v>
+        <v>30</v>
       </c>
     </row>
     <row r="218" spans="1:8" ht="12.75">
       <c r="A218" s="1" t="s">
         <v>465</v>
       </c>
+      <c r="B218" t="s">
+        <v>44</v>
+      </c>
       <c r="C218" t="s">
         <v>11</v>
       </c>
       <c r="D218" t="s">
-        <v>466</v>
+        <v>44</v>
       </c>
       <c r="H218" t="s">
-        <v>214</v>
+        <v>46</v>
       </c>
     </row>
     <row r="219" spans="1:8" ht="12.75">
       <c r="A219" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="B219" t="s">
         <v>467</v>
       </c>
       <c r="C219" t="s">
         <v>11</v>
       </c>
       <c r="D219" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="H219" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
     </row>
     <row r="220" spans="1:8" ht="12.75">
       <c r="A220" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="B220" t="s">
+        <v>36</v>
+      </c>
+      <c r="C220" t="s">
+        <v>11</v>
+      </c>
+      <c r="D220" t="s">
         <v>469</v>
       </c>
-      <c r="C220" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H220" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
     </row>
     <row r="221" spans="1:8" ht="12.75">
       <c r="A221" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="B221" t="s">
         <v>471</v>
       </c>
       <c r="C221" t="s">
         <v>11</v>
       </c>
       <c r="D221" t="s">
         <v>472</v>
       </c>
       <c r="H221" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
     </row>
     <row r="222" spans="1:8" ht="12.75">
       <c r="A222" s="1" t="s">
         <v>473</v>
       </c>
+      <c r="B222" t="s">
+        <v>38</v>
+      </c>
       <c r="C222" t="s">
         <v>11</v>
       </c>
       <c r="D222" t="s">
         <v>474</v>
       </c>
       <c r="H222" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
     </row>
     <row r="223" spans="1:8" ht="12.75">
       <c r="A223" s="1" t="s">
         <v>475</v>
       </c>
+      <c r="B223" t="s">
+        <v>40</v>
+      </c>
       <c r="C223" t="s">
         <v>11</v>
       </c>
       <c r="D223" t="s">
         <v>476</v>
       </c>
       <c r="H223" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="224" spans="1:8" ht="12.75">
       <c r="A224" s="1" t="s">
         <v>477</v>
       </c>
+      <c r="B224" t="s">
+        <v>62</v>
+      </c>
       <c r="C224" t="s">
         <v>11</v>
       </c>
       <c r="D224" t="s">
-        <v>478</v>
+        <v>62</v>
       </c>
       <c r="H224" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
     </row>
     <row r="225" spans="1:8" ht="12.75">
       <c r="A225" s="1" t="s">
-        <v>479</v>
+        <v>478</v>
+      </c>
+      <c r="B225" t="s">
+        <v>65</v>
       </c>
       <c r="C225" t="s">
         <v>11</v>
       </c>
       <c r="D225" t="s">
-        <v>480</v>
+        <v>65</v>
       </c>
       <c r="H225" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
     </row>
     <row r="226" spans="1:8" ht="12.75">
       <c r="A226" s="1" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
       <c r="C226" t="s">
         <v>11</v>
       </c>
       <c r="D226" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="H226" t="s">
-        <v>13</v>
+        <v>69</v>
       </c>
     </row>
     <row r="227" spans="1:8" ht="12.75">
       <c r="A227" s="1" t="s">
-        <v>483</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>481</v>
       </c>
       <c r="C227" t="s">
         <v>11</v>
       </c>
       <c r="D227" t="s">
-        <v>22</v>
+        <v>482</v>
       </c>
       <c r="H227" t="s">
-        <v>13</v>
+        <v>69</v>
       </c>
     </row>
     <row r="228" spans="1:8" ht="12.75">
       <c r="A228" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="C228" t="s">
+        <v>11</v>
+      </c>
+      <c r="D228" t="s">
         <v>484</v>
       </c>
-      <c r="B228" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H228" t="s">
-        <v>18</v>
+        <v>69</v>
       </c>
     </row>
     <row r="229" spans="1:8" ht="12.75">
       <c r="A229" s="1" t="s">
         <v>485</v>
       </c>
       <c r="B229" t="s">
-        <v>268</v>
+        <v>73</v>
       </c>
       <c r="C229" t="s">
         <v>11</v>
       </c>
       <c r="D229" t="s">
-        <v>268</v>
+        <v>73</v>
       </c>
       <c r="H229" t="s">
-        <v>73</v>
+        <v>13</v>
       </c>
     </row>
     <row r="230" spans="1:8" ht="12.75">
       <c r="A230" s="1" t="s">
         <v>486</v>
       </c>
       <c r="C230" t="s">
         <v>11</v>
       </c>
       <c r="D230" t="s">
         <v>487</v>
       </c>
       <c r="H230" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="XP-3030"/>
-[...227 lines deleted...]
-    <hyperlink ref="A230" r:id="rId229" display="PAM"/>
+    <hyperlink ref="A2" r:id="rId1" display="AD-P90-SCP"/>
+    <hyperlink ref="A3" r:id="rId2" display="BB-S10-10"/>
+    <hyperlink ref="A4" r:id="rId3" display="BC-35-14D"/>
+    <hyperlink ref="A5" r:id="rId4" display="BB-S20-14"/>
+    <hyperlink ref="A6" r:id="rId5" display="BC-40-16D"/>
+    <hyperlink ref="A7" r:id="rId6" display="BC-30-10"/>
+    <hyperlink ref="A8" r:id="rId7" display="BC-30-10D"/>
+    <hyperlink ref="A9" r:id="rId8" display="CC-100"/>
+    <hyperlink ref="A10" r:id="rId9" display="CO-78"/>
+    <hyperlink ref="A11" r:id="rId10" display="VZWSMART-MSK1"/>
+    <hyperlink ref="A12" r:id="rId11" display="VZWSMART-MSK2"/>
+    <hyperlink ref="A13" r:id="rId12" display="VZWSMART-MSK3"/>
+    <hyperlink ref="A14" r:id="rId13" display="VZWSMART-MSK6"/>
+    <hyperlink ref="A15" r:id="rId14" display="VZWSMART-MSK9"/>
+    <hyperlink ref="A16" r:id="rId15" display="MUK-MSK1"/>
+    <hyperlink ref="A17" r:id="rId16" display="MUK-MSK10"/>
+    <hyperlink ref="A18" r:id="rId17" display="MUK-MSK2"/>
+    <hyperlink ref="A19" r:id="rId18" display="MUK-MSK3D"/>
+    <hyperlink ref="A20" r:id="rId19" display="MUK-MSK5"/>
+    <hyperlink ref="A21" r:id="rId20" display="MUK-MSK7"/>
+    <hyperlink ref="A22" r:id="rId21" display="MUK-MSK14"/>
+    <hyperlink ref="A23" r:id="rId22" display="MUK-MSK12"/>
+    <hyperlink ref="A24" r:id="rId23" display="MUK-MSK13"/>
+    <hyperlink ref="A25" r:id="rId24" display="AP-25XA120"/>
+    <hyperlink ref="A26" r:id="rId25" display="XP-2020-2025"/>
+    <hyperlink ref="A27" r:id="rId26" display="MUK-MSK9L"/>
+    <hyperlink ref="A28" r:id="rId27" display="CO-200-LD"/>
+    <hyperlink ref="A29" r:id="rId28" display="PAM-HD"/>
+    <hyperlink ref="A30" r:id="rId29" display="QCC-DD-EE-DE"/>
+    <hyperlink ref="A31" r:id="rId30" display="LM-100-SSH"/>
+    <hyperlink ref="A32" r:id="rId31" display="LS-100"/>
+    <hyperlink ref="A33" r:id="rId32" display="LS-SB50"/>
+    <hyperlink ref="A34" r:id="rId33" display="MS-SB50"/>
+    <hyperlink ref="A35" r:id="rId34" display="XA-1920"/>
+    <hyperlink ref="A36" r:id="rId35" display="XA-2020"/>
+    <hyperlink ref="A37" r:id="rId36" display="XA-2030"/>
+    <hyperlink ref="A38" r:id="rId37" display="XA-2035"/>
+    <hyperlink ref="A39" r:id="rId38" display="XP-3030"/>
+    <hyperlink ref="A40" r:id="rId39" display="XP-3040"/>
+    <hyperlink ref="A41" r:id="rId40" display="XP-4040"/>
+    <hyperlink ref="A42" r:id="rId41" display="XP-2020"/>
+    <hyperlink ref="A43" r:id="rId42" display="XP-2025"/>
+    <hyperlink ref="A44" r:id="rId43" display="XP-2530"/>
+    <hyperlink ref="A45" r:id="rId44" display="AB-S50"/>
+    <hyperlink ref="A46" r:id="rId45" display="AB-S50-SSH"/>
+    <hyperlink ref="A47" r:id="rId46" display="MT-218"/>
+    <hyperlink ref="A48" r:id="rId47" display="MT-220"/>
+    <hyperlink ref="A49" r:id="rId48" display="MT-220-108"/>
+    <hyperlink ref="A50" r:id="rId49" display="MT-219-84"/>
+    <hyperlink ref="A51" r:id="rId50" display="MT-219-H"/>
+    <hyperlink ref="A52" r:id="rId51" display="MT-395"/>
+    <hyperlink ref="A53" r:id="rId52" display="MTC3055PM2"/>
+    <hyperlink ref="A54" r:id="rId53" display="MTC3055PM35"/>
+    <hyperlink ref="A55" r:id="rId54" display="PM-412T-63"/>
+    <hyperlink ref="A56" r:id="rId55" display="PM-238-96"/>
+    <hyperlink ref="A57" r:id="rId56" display="PM-SC4-96"/>
+    <hyperlink ref="A58" r:id="rId57" display="PM-238T-48"/>
+    <hyperlink ref="A59" r:id="rId58" display="PM-SU2-B"/>
+    <hyperlink ref="A60" r:id="rId59" display="PM-238T-84"/>
+    <hyperlink ref="A61" r:id="rId60" display="PML-SU2-72"/>
+    <hyperlink ref="A62" r:id="rId61" display="PM-SU2L-96"/>
+    <hyperlink ref="A63" r:id="rId62" display="PM-SL2-72"/>
+    <hyperlink ref="A64" r:id="rId63" display="PM-412-48"/>
+    <hyperlink ref="A65" r:id="rId64" display="PM-XT-24"/>
+    <hyperlink ref="A66" r:id="rId65" display="PML-SU2-96"/>
+    <hyperlink ref="A67" r:id="rId66" display="PM-SC2-72"/>
+    <hyperlink ref="A68" r:id="rId67" display="PML-SU4L-96"/>
+    <hyperlink ref="A69" r:id="rId68" display="PM-412-63"/>
+    <hyperlink ref="A70" r:id="rId69" display="PML-SU4L-B"/>
+    <hyperlink ref="A71" r:id="rId70" display="PM-XT-36"/>
+    <hyperlink ref="A72" r:id="rId71" display="PM-SU35-48"/>
+    <hyperlink ref="A73" r:id="rId72" display="PM-SL4"/>
+    <hyperlink ref="A74" r:id="rId73" display="PM-412-96"/>
+    <hyperlink ref="A75" r:id="rId74" display="PML-SU2L-72"/>
+    <hyperlink ref="A76" r:id="rId75" display="PM-SC2-B"/>
+    <hyperlink ref="A77" r:id="rId76" display="PML-SC2-96"/>
+    <hyperlink ref="A78" r:id="rId77" display="PM-SL4-63"/>
+    <hyperlink ref="A79" r:id="rId78" display="PML-SU2L-96"/>
+    <hyperlink ref="A80" r:id="rId79" display="PM-SU4-96"/>
+    <hyperlink ref="A81" r:id="rId80" display="PML-SC2-B"/>
+    <hyperlink ref="A82" r:id="rId81" display="PML-SC4-63"/>
+    <hyperlink ref="A83" r:id="rId82" display="PM-SU4-B"/>
+    <hyperlink ref="A84" r:id="rId83" display="PML-SC4-96"/>
+    <hyperlink ref="A85" r:id="rId84" display="PM-SU4L-63"/>
+    <hyperlink ref="A86" r:id="rId85" display="PM-SU2-96"/>
+    <hyperlink ref="A87" r:id="rId86" display="PML-SC4-B"/>
+    <hyperlink ref="A88" r:id="rId87" display="PML-SU4-B"/>
+    <hyperlink ref="A89" r:id="rId88" display="MT-219S-H"/>
+    <hyperlink ref="A90" r:id="rId89" display="PM-SC3-96"/>
+    <hyperlink ref="A91" r:id="rId90" display="PM-SL4L"/>
+    <hyperlink ref="A92" r:id="rId91" display="SF-PK-278-278"/>
+    <hyperlink ref="A93" r:id="rId92" display="SF-PK-238-238"/>
+    <hyperlink ref="A94" r:id="rId93" display="MC-PK-238-238"/>
+    <hyperlink ref="A95" r:id="rId94" display="SF-PK-238-278"/>
+    <hyperlink ref="A96" r:id="rId95" display="SFG-FP-12.5-4-48"/>
+    <hyperlink ref="A97" r:id="rId96" display="SFG-FP-10.5-3-60"/>
+    <hyperlink ref="A98" r:id="rId97" display="PM-SU35-96"/>
+    <hyperlink ref="A99" r:id="rId98" display="HS-400"/>
+    <hyperlink ref="A100" r:id="rId99" display="HS-600"/>
+    <hyperlink ref="A101" r:id="rId100" display="MT-197-12"/>
+    <hyperlink ref="A102" r:id="rId101" display="MT-216-NS"/>
+    <hyperlink ref="A103" r:id="rId102" display="MT-197-C"/>
+    <hyperlink ref="A104" r:id="rId103" display="MT-198"/>
+    <hyperlink ref="A105" r:id="rId104" display="MT-219L-H"/>
+    <hyperlink ref="A106" r:id="rId105" display="MT-197"/>
+    <hyperlink ref="A107" r:id="rId106" display="MT-219M-H"/>
+    <hyperlink ref="A108" r:id="rId107" display="MT-216-6NS"/>
+    <hyperlink ref="A109" r:id="rId108" display="MTC8260"/>
+    <hyperlink ref="A110" r:id="rId109" display="P-100"/>
+    <hyperlink ref="A111" r:id="rId110" display="PB-G3T-2"/>
+    <hyperlink ref="A112" r:id="rId111" display="S-300"/>
+    <hyperlink ref="A113" r:id="rId112" display="S-600"/>
+    <hyperlink ref="A114" r:id="rId113" display="S-500"/>
+    <hyperlink ref="A115" r:id="rId114" display="WP-197"/>
+    <hyperlink ref="A116" r:id="rId115" display="WP-198"/>
+    <hyperlink ref="A117" r:id="rId116" display="XP-197-US"/>
+    <hyperlink ref="A118" r:id="rId117" display="XP-197-35US"/>
+    <hyperlink ref="A119" r:id="rId118" display="DM-100"/>
+    <hyperlink ref="A120" r:id="rId119" display="MT-219N-H"/>
+    <hyperlink ref="A121" r:id="rId120" display="MTC3326DA2W"/>
+    <hyperlink ref="A122" r:id="rId121" display="P-100-HD"/>
+    <hyperlink ref="A123" r:id="rId122" display="P-300-HD"/>
+    <hyperlink ref="A124" r:id="rId123" display="P-400-HD"/>
+    <hyperlink ref="A125" r:id="rId124" display="MT-198-C"/>
+    <hyperlink ref="A126" r:id="rId125" display="VZWSMART-MSK14"/>
+    <hyperlink ref="A127" r:id="rId126" display="MT-197-24"/>
+    <hyperlink ref="A128" r:id="rId127" display="MT-197-48"/>
+    <hyperlink ref="A129" r:id="rId128" display="MT-216-10NS"/>
+    <hyperlink ref="A130" r:id="rId129" display="MT-216-14NS"/>
+    <hyperlink ref="A131" r:id="rId130" display="P-300"/>
+    <hyperlink ref="A132" r:id="rId131" display="P-400"/>
+    <hyperlink ref="A133" r:id="rId132" display="P-200"/>
+    <hyperlink ref="A134" r:id="rId133" display="PB-G3S-2"/>
+    <hyperlink ref="A135" r:id="rId134" display="PB-G3S-4"/>
+    <hyperlink ref="A136" r:id="rId135" display="PB-G3T-4"/>
+    <hyperlink ref="A137" r:id="rId136" display="S-200"/>
+    <hyperlink ref="A138" r:id="rId137" display="S-400"/>
+    <hyperlink ref="A139" r:id="rId138" display="WP-216"/>
+    <hyperlink ref="A140" r:id="rId139" display="XP-197-D"/>
+    <hyperlink ref="A141" r:id="rId140" display="XP-197-S"/>
+    <hyperlink ref="A142" r:id="rId141" display="XP-197-UD"/>
+    <hyperlink ref="A143" r:id="rId142" display="XP-197-35UD"/>
+    <hyperlink ref="A144" r:id="rId143" display="DA-C200"/>
+    <hyperlink ref="A145" r:id="rId144" display="P-200-HD"/>
+    <hyperlink ref="A146" r:id="rId145" display="MTC-PSA6"/>
+    <hyperlink ref="A147" r:id="rId146" display="MT-197-18"/>
+    <hyperlink ref="A148" r:id="rId147" display="MT-217"/>
+    <hyperlink ref="A149" r:id="rId148" display="MT-219"/>
+    <hyperlink ref="A150" r:id="rId149" display="MT-219-63"/>
+    <hyperlink ref="A151" r:id="rId150" display="MT-219-72"/>
+    <hyperlink ref="A152" r:id="rId151" display="MT-220-120"/>
+    <hyperlink ref="A153" r:id="rId152" display="MT-397"/>
+    <hyperlink ref="A154" r:id="rId153" display="MTC3055PM3"/>
+    <hyperlink ref="A155" r:id="rId154" display="PM-238-72"/>
+    <hyperlink ref="A156" r:id="rId155" display="PM-412T-48"/>
+    <hyperlink ref="A157" r:id="rId156" display="PM-238-84"/>
+    <hyperlink ref="A158" r:id="rId157" display="PM-412T-96"/>
+    <hyperlink ref="A159" r:id="rId158" display="PM-SC4-B"/>
+    <hyperlink ref="A160" r:id="rId159" display="PM-AT412-60"/>
+    <hyperlink ref="A161" r:id="rId160" display="PM-238T-72"/>
+    <hyperlink ref="A162" r:id="rId161" display="PM-SU4L-B"/>
+    <hyperlink ref="A163" r:id="rId162" display="PM-SU2L-72"/>
+    <hyperlink ref="A164" r:id="rId163" display="PM-SL2"/>
+    <hyperlink ref="A165" r:id="rId164" display="PM-TK"/>
+    <hyperlink ref="A166" r:id="rId165" display="PM-238T-96"/>
+    <hyperlink ref="A167" r:id="rId166" display="PM-SU2L-B"/>
+    <hyperlink ref="A168" r:id="rId167" display="PM-SL2-96"/>
+    <hyperlink ref="A169" r:id="rId168" display="PM-SC2-96"/>
+    <hyperlink ref="A170" r:id="rId169" display="PML-SU2-B"/>
+    <hyperlink ref="A171" r:id="rId170" display="PM-238-48"/>
+    <hyperlink ref="A172" r:id="rId171" display="PML-SC2-72"/>
+    <hyperlink ref="A173" r:id="rId172" display="PM-SU4-63"/>
+    <hyperlink ref="A174" r:id="rId173" display="PM-SC4-63"/>
+    <hyperlink ref="A175" r:id="rId174" display="PM-SL4-96"/>
+    <hyperlink ref="A176" r:id="rId175" display="PML-SU2L-B"/>
+    <hyperlink ref="A177" r:id="rId176" display="PML-SU4-63"/>
+    <hyperlink ref="A178" r:id="rId177" display="PM-SU2-72"/>
+    <hyperlink ref="A179" r:id="rId178" display="PML-SU4-96"/>
+    <hyperlink ref="A180" r:id="rId179" display="PM-SU4L-96"/>
+    <hyperlink ref="A181" r:id="rId180" display="PML-SU4L-63"/>
+    <hyperlink ref="A182" r:id="rId181" display="RR-DPM"/>
+    <hyperlink ref="A183" r:id="rId182" display="WP-CL"/>
+    <hyperlink ref="A184" r:id="rId183" display="PM-SC3-B"/>
+    <hyperlink ref="A185" r:id="rId184" display="PM-SL2L"/>
+    <hyperlink ref="A186" r:id="rId185" display="SF-PK-278-238"/>
+    <hyperlink ref="A187" r:id="rId186" display="SFG-FP-14.5-4-56"/>
+    <hyperlink ref="A188" r:id="rId187" display="SFG-FP-14.5-5-42"/>
+    <hyperlink ref="A189" r:id="rId188" display="JS-S100"/>
+    <hyperlink ref="A190" r:id="rId189" display="JS-S100-SSH"/>
+    <hyperlink ref="A191" r:id="rId190" display="LM-100"/>
+    <hyperlink ref="A192" r:id="rId191" display="LS-100-SSH"/>
+    <hyperlink ref="A193" r:id="rId192" display="MS-100"/>
+    <hyperlink ref="A194" r:id="rId193" display="MS-100-SSH"/>
+    <hyperlink ref="A195" r:id="rId194" display="PAM"/>
+    <hyperlink ref="A196" r:id="rId195" display="XA-1919"/>
+    <hyperlink ref="A197" r:id="rId196" display="XA-3030"/>
+    <hyperlink ref="A198" r:id="rId197" display="XA-U"/>
+    <hyperlink ref="A199" r:id="rId198" display="XP-R"/>
+    <hyperlink ref="A200" r:id="rId199" display="XP-2030"/>
+    <hyperlink ref="A201" r:id="rId200" display="XP-2040"/>
+    <hyperlink ref="A202" r:id="rId201" display="XP-2525"/>
+    <hyperlink ref="A203" r:id="rId202" display="AD-P60-SCP"/>
+    <hyperlink ref="A204" r:id="rId203" display="BC-35-14"/>
+    <hyperlink ref="A205" r:id="rId204" display="BC-40-16"/>
+    <hyperlink ref="A206" r:id="rId205" display="BC-20-10"/>
+    <hyperlink ref="A207" r:id="rId206" display="BC-20-10D"/>
+    <hyperlink ref="A208" r:id="rId207" display="CC-215-6"/>
+    <hyperlink ref="A209" r:id="rId208" display="CC-100-6"/>
+    <hyperlink ref="A210" r:id="rId209" display="CC-215"/>
+    <hyperlink ref="A211" r:id="rId210" display="CO-200"/>
+    <hyperlink ref="A212" r:id="rId211" display="CO-400"/>
+    <hyperlink ref="A213" r:id="rId212" display="CO-100"/>
+    <hyperlink ref="A214" r:id="rId213" display="XP-2540"/>
+    <hyperlink ref="A215" r:id="rId214" display="VZWSMART-MSK5"/>
+    <hyperlink ref="A216" r:id="rId215" display="VZWSMART-MSK3D"/>
+    <hyperlink ref="A217" r:id="rId216" display="VZWSMART-MSK7"/>
+    <hyperlink ref="A218" r:id="rId217" display="VZWSMART-MSK10"/>
+    <hyperlink ref="A219" r:id="rId218" display="VZWSMART-MSK4"/>
+    <hyperlink ref="A220" r:id="rId219" display="MUK-MSK3"/>
+    <hyperlink ref="A221" r:id="rId220" display="MUK-MSK4"/>
+    <hyperlink ref="A222" r:id="rId221" display="MUK-MSK6"/>
+    <hyperlink ref="A223" r:id="rId222" display="MUK-MSK9"/>
+    <hyperlink ref="A224" r:id="rId223" display="VZWSMART-MSK12"/>
+    <hyperlink ref="A225" r:id="rId224" display="VZWSMART-MSK13"/>
+    <hyperlink ref="A226" r:id="rId225" display="AP-20XA120"/>
+    <hyperlink ref="A227" r:id="rId226" display="AP-2525XP120"/>
+    <hyperlink ref="A228" r:id="rId227" display="AP-2525XP96"/>
+    <hyperlink ref="A229" r:id="rId228" display="VZWSMART-MSK9L"/>
+    <hyperlink ref="A230" r:id="rId229" display="XP-2525-OFF"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId230"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 