--- v1 (2026-07-14)
+++ v2 (2026-08-28)
@@ -11,899 +11,1088 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="488" count="961">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="504" count="993">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>MT-218</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Pipe Mount Kit, 2-3/8 in OD x 36 in</t>
+  </si>
+  <si>
+    <t>Pipe mount kit</t>
+  </si>
+  <si>
+    <t>MT-220</t>
+  </si>
+  <si>
+    <t>Pipe Mount Kit, 2-3/8 in OD x 96 in</t>
+  </si>
+  <si>
+    <t>MT-220-108</t>
+  </si>
+  <si>
+    <t>Pipe Mount Kit, 2-3/8 in OD x 108 in</t>
+  </si>
+  <si>
+    <t>PM-238T-48</t>
+  </si>
+  <si>
+    <t>Adjustable Tapered Pipe Mount, 2-3/8 in OD x 48 in</t>
+  </si>
+  <si>
+    <t>Pipe mount</t>
+  </si>
+  <si>
+    <t>PM-SU2-B</t>
+  </si>
+  <si>
+    <t>Universal Sliding Pipe Mount Base Kit for 2-3/8 in OD pipe</t>
+  </si>
+  <si>
+    <t>PM-238T-84</t>
+  </si>
+  <si>
+    <t>Adjustable Tapered Pipe Mount, 2-3/8 in OD x 84 in</t>
+  </si>
+  <si>
+    <t>PML-SU2-72</t>
+  </si>
+  <si>
+    <t>Large Leg Universal Sliding Pipe Mount Kit, 2-3/8 in OD x 72 in pipe</t>
+  </si>
+  <si>
+    <t>PM-SU2L-96</t>
+  </si>
+  <si>
+    <t>Universal Adjustable Sliding Pipe Mount Kit, 2-3/8 in OD x 96 in pipe, 6–14 in stand-off</t>
+  </si>
+  <si>
+    <t>PM-SL2-72</t>
+  </si>
+  <si>
+    <t>Universal Taper Pipe Mount Slider Bracket, 2-3/8 in OD x 72 in pipe</t>
+  </si>
+  <si>
+    <t>PM-412-48</t>
+  </si>
+  <si>
+    <t>Adjustable Pipe Mount, 4-1/2 in OD x 48 in</t>
+  </si>
+  <si>
+    <t>PM-XT-24</t>
+  </si>
+  <si>
+    <t>Stand-Off Pipe Mount, 24 in stand-off</t>
+  </si>
+  <si>
+    <t>PML-SU2-96</t>
+  </si>
+  <si>
+    <t>Large Leg Universal Sliding Pipe Mount Kit, 2-3/8 in OD x 96 in pipe</t>
+  </si>
+  <si>
+    <t>PM-SC2-72</t>
+  </si>
+  <si>
+    <t>Universal Open Face Pipe Mount Kit, includes 2-3/8 in OD x 72 in pipe</t>
+  </si>
+  <si>
+    <t>PML-SU4L-96</t>
+  </si>
+  <si>
+    <t>Large Leg Universal Adjustable Sliding Pipe Mount Kit, 4-1/2 in OD x 96 in pipe, 6–14 in stand-off</t>
+  </si>
+  <si>
+    <t>PM-412-63</t>
+  </si>
+  <si>
+    <t>Adjustable Pipe Mount, 4-1/2 in OD x 63 in</t>
+  </si>
+  <si>
+    <t>PML-SU4L-B</t>
+  </si>
+  <si>
+    <t>Large Leg Universal Adjustable Sliding Pipe Mount Kit for 4-1/2 in OD pipe, 6–14 in stand-off</t>
+  </si>
+  <si>
+    <t>PM-XT-36</t>
+  </si>
+  <si>
+    <t>Stand-Off Pipe Mount, 36 in stand-off</t>
+  </si>
+  <si>
+    <t>PM-SU35-48</t>
+  </si>
+  <si>
+    <t>Universal Pipe Mount Kit for 3-1/2 in OD x 48 in pipe</t>
+  </si>
+  <si>
+    <t>PM-SL4</t>
+  </si>
+  <si>
+    <t>Universal Taper Pipe Mount Slider Bracket for 4-1/2 in OD pipe</t>
+  </si>
+  <si>
+    <t>PM-412-96</t>
+  </si>
+  <si>
+    <t>Adjustable Pipe Mount, 4-1/2 in OD x 96 in</t>
+  </si>
+  <si>
+    <t>PML-SU2L-72</t>
+  </si>
+  <si>
+    <t>Large Leg Universal Adjustable Sliding Pipe Mount Kit, 2-3/8 in OD x 72 in pipe, 6–14 in stand-off</t>
+  </si>
+  <si>
+    <t>PM-SC2-B</t>
+  </si>
+  <si>
+    <t>Universal Open Face Pipe Mount Kit for 2-3/8 in OD pipe - Pipe Not Included.</t>
+  </si>
+  <si>
+    <t>PML-SC2-96</t>
+  </si>
+  <si>
+    <t>Large Leg Universal Open Face Pipe Mount Kit, 2-3/8 in OD x 96 in pipe</t>
+  </si>
+  <si>
+    <t>PM-SL4-63</t>
+  </si>
+  <si>
+    <t>Universal Taper Pipe Mount Slider Bracket, 4-1/2 in OD x 63 in pipe</t>
+  </si>
+  <si>
+    <t>PML-SU2L-96</t>
+  </si>
+  <si>
+    <t>Large Leg Universal Adjustable Sliding Pipe Mount Kit, 2-3/8 in OD x 96 in pipe, 6–14 in stand-off</t>
+  </si>
+  <si>
+    <t>PM-SU4-96</t>
+  </si>
+  <si>
+    <t>Universal Sliding Pipe Mount Kit for 4-1/2 in OD x 96 in pipe</t>
+  </si>
+  <si>
+    <t>PML-SC2-B</t>
+  </si>
+  <si>
+    <t>Large Leg Universal Open Face Pipe Mount Kit for 2-3/8 in OD pipe</t>
+  </si>
+  <si>
+    <t>PML-SC4-63</t>
+  </si>
+  <si>
+    <t>Large Leg Universal Open Face Pipe Mount Kit, 4-1/2 in OD x 63 in pipe</t>
+  </si>
+  <si>
+    <t>PM-SU4-B</t>
+  </si>
+  <si>
+    <t>Universal Sliding Pipe Mount Base Kit for 4-1/2 in OD pipe</t>
+  </si>
+  <si>
+    <t>PML-SC4-96</t>
+  </si>
+  <si>
+    <t>Large Leg Universal Open Face Pipe Mount Kit, 4-1/2 in OD x 96 in pipe</t>
+  </si>
+  <si>
+    <t>PM-SU4L-63</t>
+  </si>
+  <si>
+    <t>Universal Adjustable Sliding Pipe Mount Kit, 4-1/2 in OD x 63 in pipe, 6–14 in stand-off</t>
+  </si>
+  <si>
+    <t>PM-SU2-96</t>
+  </si>
+  <si>
+    <t>Universal Sliding Pipe Mount Kit for 2-3/8 in OD x 96 in pipe</t>
+  </si>
+  <si>
+    <t>PML-SC4-B</t>
+  </si>
+  <si>
+    <t>Large Leg Universal Open Face Pipe Mount Kit for 4-1/2 in OD pipe</t>
+  </si>
+  <si>
+    <t>PML-SU4-B</t>
+  </si>
+  <si>
+    <t>Large Leg Universal Sliding Pipe Mount Kit for 4-1/2 in OD pipe</t>
+  </si>
+  <si>
+    <t>MT-219S-H</t>
+  </si>
+  <si>
+    <t>Pipe Mount Kit - 2-3/8" TO 2-7/8" PIPE - pipe not included</t>
+  </si>
+  <si>
+    <t>PM-SC3-96</t>
+  </si>
+  <si>
+    <t>Universal Open Face Pipe Mount Kit, includes  2-7/8 in OD x 96 in pipe</t>
+  </si>
+  <si>
+    <t>PM-SL4L</t>
+  </si>
+  <si>
+    <t>Universal Taper Pipe Mount Slider Bracket for 4-1/2 in OD pipe with 14" Stand-off - Pipe not included</t>
+  </si>
+  <si>
+    <t>SF-PK-278-278</t>
+  </si>
+  <si>
+    <t>Sector Frame Pipe Mount Kit, with (2) 2-7/8 to 2-7/8 in Crossover plates and (1) 2-7/8" OD x 96" Pipe</t>
+  </si>
+  <si>
+    <t>SF-PK-238-238</t>
+  </si>
+  <si>
+    <t>Sector Frame Pipe Mount Kit, with (2) 2-3/8 to 2-3/8 in Crossover plates and (1) 2-3/8" OD x 96" Pipe</t>
+  </si>
+  <si>
+    <t>MC-PK-238-238</t>
+  </si>
+  <si>
+    <t>Monopole Platform Pipe Mount Kit, with (1) 2-3/8 to 2-3/8 in Crossover plates and (1) 2-3/8 to 3-1/2 in clamp plus (1) 2-3/8" OD x 96" Pipe</t>
+  </si>
+  <si>
+    <t>SF-PK-238-278</t>
+  </si>
+  <si>
+    <t>Sector Frame Pipe Mount Kit, with (2) 2-7/8 to 2-3/8 in Crossover plates and (1) 2-7/8" OD x 120" Pipe</t>
+  </si>
+  <si>
+    <t>SFG-FP-12.5-4-48</t>
+  </si>
+  <si>
+    <t>Custom Face Pipe for G2 Series Sector Frames to enable Fixed Distance Antenna Spacing - 12fit 6in x 2-7/8" OD Face for (4) Antennas with 48" Spacing. Antenna pipes sold separately.</t>
+  </si>
+  <si>
+    <t>G2</t>
+  </si>
+  <si>
+    <t>Accessory</t>
+  </si>
+  <si>
+    <t>SFG-FP-10.5-3-60</t>
+  </si>
+  <si>
+    <t>Custom Face Pipe for G2 Series Sector Frames to enable Fixed Distance Antenna Spacing - 10fit 6in x 2-7/8" OD Face for (3) Antennas with 60" Spacing. Antenna pipes sold separately.</t>
+  </si>
+  <si>
+    <t>PM-SU35-96</t>
+  </si>
+  <si>
+    <t>Universal Sliding Pipe Mount Kit for 3-1/2 in OD x 96 in pipe</t>
+  </si>
+  <si>
+    <t>MUK-MSK3D</t>
+  </si>
+  <si>
+    <t>PIPE TO PIPE CLAMP - HD</t>
+  </si>
+  <si>
+    <t>HD Pipe to Pipe Clamps, Wide, for 1-1/2” to 3-1/2” Pipes, with double threaded Rod</t>
+  </si>
+  <si>
+    <t>Clamp set</t>
+  </si>
+  <si>
+    <t>MUK-MSK5</t>
+  </si>
+  <si>
+    <t>LARGE CROSSOVER PLATE</t>
+  </si>
+  <si>
+    <t>Large Crossover Plate, connects 2-3/8”- 2-7/8” pipes to 4” - 4-1/2” pipes</t>
+  </si>
+  <si>
+    <t>Clamp plate</t>
+  </si>
+  <si>
+    <t>MUK-MSK7</t>
+  </si>
+  <si>
+    <t>PIPE TO ANGLE CROSSOVER KIT</t>
+  </si>
+  <si>
+    <t>Pipe to Angle Cross Over Plate, Mounts up to 4-1/2” Pipe to Angled member, Pipe/Angle not included</t>
+  </si>
+  <si>
+    <t>MUK-MSK14</t>
+  </si>
+  <si>
+    <t>UNIVERSAL ADJUSTABLE CROSSOVER</t>
+  </si>
+  <si>
+    <t>Universal Crossover Plate,Round - joins range of 2-3/8 up to to 3-1/2 in OD round members</t>
+  </si>
+  <si>
+    <t>MUK-MSK12</t>
+  </si>
+  <si>
+    <t>UNIVERSAL CROSSOVER PLATE</t>
+  </si>
+  <si>
+    <t>Universal  Crossover Plate, connects up to 4-1/2” OD x 4-1/2” OD Pipe (Pipe not included)</t>
+  </si>
+  <si>
+    <t>MUK-MSK13</t>
+  </si>
+  <si>
+    <t>UNIVERSAL CHANNEL CROSSOVER</t>
+  </si>
+  <si>
+    <t>Universal Channel Crossover Plate, connects up to 4-1/2” OD x 3-1/2” OD Pipe (Pipe not included)</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK14</t>
+  </si>
+  <si>
+    <t>AP-25XA120</t>
+  </si>
+  <si>
+    <t>Antenna Pipe and Crossover Angle Mount Kit, 2-3/8 in to 2-7/8 in OD, Includes 2-3/8" OD x 10ft Pipe</t>
+  </si>
+  <si>
+    <t>Mounting kit</t>
+  </si>
+  <si>
+    <t>XP-2020-2025</t>
+  </si>
+  <si>
+    <t>Crossover Plate, joins 2-3/8 in or 2-7/8 in to 2-3/8 in or 2-7/8 in OD round members</t>
+  </si>
+  <si>
+    <t>MUK-MSK9L</t>
+  </si>
+  <si>
+    <t>UNIVERSAL LEG CLAMP FOR LARGER LEG</t>
+  </si>
+  <si>
+    <t>Large Tower Leg Clamp, Mounts to 1/2” to 6-5/8” Round or Up to 6” Angle Tower legs</t>
+  </si>
+  <si>
+    <t>CO-200-LD</t>
+  </si>
+  <si>
+    <t>Crossover Plate, Light Duty -  joins 1.5 in to 5 in OD round members (Pipe not included)</t>
+  </si>
+  <si>
+    <t>PAM-HD</t>
+  </si>
+  <si>
+    <t>Heavy Duty Universal Pipe-to-Angle Mount Kit for mounting 2.88 in to 3.5in OD pipe to 90 degree angles from 2.5 in to 4in. HW incl for 2-7/8in pipe. (Pipe not incl)</t>
+  </si>
+  <si>
+    <t>QCC-DD-EE-DE</t>
+  </si>
+  <si>
+    <t>Quick-Clamp Cast Crossover, joins 2-3/8 in and  2-7/8 in OD round members</t>
+  </si>
+  <si>
+    <t>Clamp</t>
+  </si>
+  <si>
+    <t>LM-100-SSH</t>
+  </si>
+  <si>
+    <t>Tapered Pipe-to-Pipe Adapter, adapts 4 in to 9 in OD pipe to 8 in to 16 in OD pipe</t>
+  </si>
+  <si>
+    <t>Adapter</t>
+  </si>
+  <si>
+    <t>LS-100</t>
+  </si>
+  <si>
+    <t>Pipe-to-Pipe Adapter, adapts 1-1/2 in to 3-1/2 in OD pipe to 8 in to 16 in OD pipe</t>
+  </si>
+  <si>
+    <t>LS-SB50</t>
+  </si>
+  <si>
+    <t>Adapter Clamp Set, 8 in to 16 in OD</t>
+  </si>
+  <si>
+    <t>MS-SB50</t>
+  </si>
+  <si>
+    <t>Adapter Clamp Set, 4 in to 9 in OD</t>
+  </si>
+  <si>
+    <t>XA-1920</t>
+  </si>
+  <si>
+    <t>Crossover Angle, 1.9 in to 2.38 in OD</t>
+  </si>
+  <si>
+    <t>XP-2025</t>
+  </si>
+  <si>
+    <t>Crossover Plate, joins 2-3/8 in to 2-7/8 in OD round members</t>
+  </si>
+  <si>
+    <t>XP-2530</t>
+  </si>
+  <si>
+    <t>Crossover Plate, joins 2-7/8 in to 3-1/2 in OD round members</t>
+  </si>
+  <si>
+    <t>AB-S50</t>
+  </si>
+  <si>
+    <t>Pipe-to-Pipe Adapter, adapts 1-1/2 in to 3-1/2 in OD pipe to 2-3/8 in to 5 in OD pipe</t>
+  </si>
+  <si>
+    <t>AB-S50-SSH</t>
+  </si>
+  <si>
+    <t>Tapered Pipe-to-Pipe Adapter, adapts 1-1/2 in to 3-1/2 in OD pipe to 2-3/8 in to 5 in OD pipe</t>
+  </si>
+  <si>
     <t>AD-P90-SCP</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>Boom Gate Clamp Set, 5-1/2 in to 9-1/2 in, 90° angle legs</t>
   </si>
   <si>
-    <t>Clamp set</t>
-[...1 lines deleted...]
-  <si>
     <t>BB-S10-10</t>
   </si>
   <si>
     <t>Welded Pipe-to-Pipe Clamp, heavy duty, joins two 1-1/2 in to 3-1/2 in OD round members</t>
   </si>
   <si>
     <t>BC-35-14D</t>
   </si>
   <si>
     <t>Pipe-to-Pipe Clamp, joins two 2-3/8 in to 5 in OD round members</t>
   </si>
   <si>
     <t>BB-S20-14</t>
   </si>
   <si>
     <t>Welded Pipe-to-Pipe Clamp, heavy duty, joins two 2-3/8 in to 5 in OD round members</t>
   </si>
   <si>
     <t>BC-40-16D</t>
   </si>
   <si>
     <t>Pipe-to-Pipe Clamp, joins two 4 in to 9 in OD round members</t>
   </si>
   <si>
     <t>BC-30-10</t>
   </si>
   <si>
     <t>Pipe-to-Pipe Clamp, Light Duty, joins two 1-1/2 in to 3-1/2 in OD round members</t>
   </si>
   <si>
     <t>BC-30-10D</t>
   </si>
   <si>
     <t>Pipe-to-Pipe Clamp, Heavy Duty, joins two 1-1/2 in to 3-1/2 in OD round members</t>
   </si>
   <si>
     <t>CC-100</t>
   </si>
   <si>
     <t>Crossover Clamp, joins two 1-1/2 in to 2-1/2 in OD round members</t>
   </si>
   <si>
     <t>CO-78</t>
   </si>
   <si>
     <t>Crossover Plate, joins 1-1/4 in to 2-3/8 in OD round members</t>
   </si>
   <si>
-    <t>Clamp plate</t>
-[...1 lines deleted...]
-  <si>
     <t>VZWSMART-MSK1</t>
   </si>
   <si>
     <t>SMALL CROSSOVER PLATE</t>
   </si>
   <si>
     <t>VZWSMART-MSK2</t>
   </si>
   <si>
     <t>MEDIUM CROSSOVER PLATE</t>
   </si>
   <si>
     <t>VZWSMART-MSK3</t>
   </si>
   <si>
     <t>PIPE TO PIPE CLAMP</t>
   </si>
   <si>
     <t>VZWSMART-MSK6</t>
   </si>
   <si>
     <t>BACK TO BACK CROSSOVER</t>
   </si>
   <si>
     <t>VZWSMART-MSK9</t>
   </si>
   <si>
     <t>UNIVERSAL LEG CLAMP, SMALL</t>
   </si>
   <si>
     <t>MUK-MSK1</t>
   </si>
   <si>
     <t>Small Crossover Plate, connects 2-3/8" and 2-7/8" OD Pipes</t>
   </si>
   <si>
     <t>MUK-MSK10</t>
   </si>
   <si>
     <t>WIRE ROPE ROUTING BRACKET</t>
   </si>
   <si>
     <t>Wire Rope Routing Bracket Accessory for Collar/Ring Mount, Attaches to MUK-PLK7 or MUK-PLK7Q collar - not included</t>
   </si>
   <si>
-    <t>Accessory</t>
-[...1 lines deleted...]
-  <si>
     <t>MUK-MSK2</t>
   </si>
   <si>
     <t>Medium Crossover Plate, connects 2-3/8”- 2-7/8” pipes to 3-1/2” - 4” pipes</t>
   </si>
   <si>
-    <t>MUK-MSK3D</t>
-[...128 lines deleted...]
-    <t>Crossover Angle, 1.9 in to 2.38 in OD</t>
+    <t>PM-412T-63</t>
+  </si>
+  <si>
+    <t>Adjustable Tapered Pipe Mount, 4-1/2 in OD x 63 in</t>
+  </si>
+  <si>
+    <t>PM-238-96</t>
+  </si>
+  <si>
+    <t>Adjustable Pipe Mount, 2-3/8 in OD x 96 in</t>
+  </si>
+  <si>
+    <t>PM-SC4-96</t>
+  </si>
+  <si>
+    <t>Universal Open Face Pipe Mount Kit, includes 4-1/2 in OD x 96 in pipe</t>
+  </si>
+  <si>
+    <t>MT-219-84</t>
+  </si>
+  <si>
+    <t>Pipe Mount Kit, 2-3/8 in OD x 84 in</t>
+  </si>
+  <si>
+    <t>MT-219-H</t>
+  </si>
+  <si>
+    <t>Pipe Mount Kit - 2-3/8" TO 3-1/2" PIPE - pipe not included</t>
+  </si>
+  <si>
+    <t>MT-395</t>
+  </si>
+  <si>
+    <t>Standard Pipe Mount, 4-1/2 in OD x 63 in</t>
+  </si>
+  <si>
+    <t>MTC3055PM2</t>
+  </si>
+  <si>
+    <t>Pipe Mount for 4 in Square Tube Face, 2-3/8 in OD pipe</t>
+  </si>
+  <si>
+    <t>MTC3055PM35</t>
+  </si>
+  <si>
+    <t>Pipe Mount for 4 in Square Tube Face, 3-1/2 in OD pipe</t>
+  </si>
+  <si>
+    <t>HS-400</t>
+  </si>
+  <si>
+    <t>Stand-Off Bracket, heavy duty, 48 in</t>
+  </si>
+  <si>
+    <t>Stand-off mount</t>
+  </si>
+  <si>
+    <t>HS-600</t>
+  </si>
+  <si>
+    <t>Stand-Off Bracket, heavy duty, 72 in, includes pipe</t>
+  </si>
+  <si>
+    <t>MT-197-12</t>
+  </si>
+  <si>
+    <t>Single Support Arm, 12 in, includes pipe</t>
+  </si>
+  <si>
+    <t>Support arms for ring mount</t>
+  </si>
+  <si>
+    <t>MT-216-NS</t>
+  </si>
+  <si>
+    <t>Cellular Pipe Frame, 12 ft face</t>
+  </si>
+  <si>
+    <t>MT-197-C</t>
+  </si>
+  <si>
+    <t>Single Pipe Curved Support Arm, 63 in, includes pipe</t>
+  </si>
+  <si>
+    <t>Universal ring mount</t>
+  </si>
+  <si>
+    <t>MT-198</t>
+  </si>
+  <si>
+    <t>Double Pipe Support Arm with U-bolts, 63 in</t>
+  </si>
+  <si>
+    <t>MT-219L-H</t>
+  </si>
+  <si>
+    <t>Pipe Mount Hardware Kit for 3-1/2" to 3-1/2" OD Pipes</t>
+  </si>
+  <si>
+    <t>MT-197</t>
+  </si>
+  <si>
+    <t>Single Support Arm, 36 in, includes pipe</t>
+  </si>
+  <si>
+    <t>MT-219M-H</t>
+  </si>
+  <si>
+    <t>Pipe Mount Hardware Kit for 3-1/2" to 2-7/8" OD Pipes</t>
+  </si>
+  <si>
+    <t>MT-216-6NS</t>
+  </si>
+  <si>
+    <t>Cellular Pipe Frame, 6 ft face</t>
+  </si>
+  <si>
+    <t>MTC8260</t>
+  </si>
+  <si>
+    <t>Stand-off Arm with U-bolts, 16 in</t>
+  </si>
+  <si>
+    <t>P-100</t>
+  </si>
+  <si>
+    <t>Panel Antenna Stand-Off Bracket, 12 in</t>
+  </si>
+  <si>
+    <t>PB-G3T-2</t>
+  </si>
+  <si>
+    <t>Tapered Pipe Frame Stand-Off Bracket, 36 in, for 2 in to 5 in OD legs</t>
+  </si>
+  <si>
+    <t>S-300</t>
+  </si>
+  <si>
+    <t>Stand-Off Bracket, 36 in, includes pipe</t>
+  </si>
+  <si>
+    <t>S-600</t>
+  </si>
+  <si>
+    <t>Stand-Off Bracket, 72 in, includes pipe</t>
+  </si>
+  <si>
+    <t>S-500</t>
+  </si>
+  <si>
+    <t>Stand-Off Bracket, 60 in, includes pipe</t>
+  </si>
+  <si>
+    <t>WP-197</t>
+  </si>
+  <si>
+    <t>Work Platform for Single Pipe Support Arm</t>
+  </si>
+  <si>
+    <t>Work platforms for support arm</t>
+  </si>
+  <si>
+    <t>WP-198</t>
+  </si>
+  <si>
+    <t>Work Platform for Double Pipe Support Arm</t>
+  </si>
+  <si>
+    <t>XP-197-US</t>
+  </si>
+  <si>
+    <t>Single Crossover Plate kit for MT-197 Stand-off: Mounts one 2-3/8"-3-1/2" Pipe to 4-1/2" Round or 4" Square Members</t>
+  </si>
+  <si>
+    <t>XP-197-35US</t>
+  </si>
+  <si>
+    <t>Single Crossover Plate kit for MT-197 Stand-off: Mounts one 2-3/8"-3-1/2" Pipe to 3-1/2" Round or 4" Square Members</t>
+  </si>
+  <si>
+    <t>DM-100</t>
+  </si>
+  <si>
+    <t>Microwave Antenna Stand-Off Bracket, 24 in</t>
+  </si>
+  <si>
+    <t>MT-219N-H</t>
+  </si>
+  <si>
+    <t>Pipe Mount Hardware Kit for 2-7/8" to 2-7/8" OD Pipes</t>
+  </si>
+  <si>
+    <t>MTC3326DA2W</t>
+  </si>
+  <si>
+    <t>Dual Back-to-back RRU Side Pole Mount for up to 10" OD Pole</t>
+  </si>
+  <si>
+    <t>Wood pole mount</t>
+  </si>
+  <si>
+    <t>P-100-HD</t>
+  </si>
+  <si>
+    <t>Panel Antenna Stand-Off Bracket, 12 in  Heavy Duty 2-7/8" x 120" long</t>
+  </si>
+  <si>
+    <t>P-300-HD</t>
+  </si>
+  <si>
+    <t>Panel Antenna Stand-Off Bracket, 36 in  Heavy Duty 2-7/8" x 120" long</t>
+  </si>
+  <si>
+    <t>P-400-HD</t>
+  </si>
+  <si>
+    <t>Panel Antenna Stand-Off Bracket, 48 in Heavy Duty 2-7/8" OD x 120"</t>
+  </si>
+  <si>
+    <t>MT-198-C</t>
+  </si>
+  <si>
+    <t>Double Pipe Curved Support Arm with U-bolts, 63 in</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>860685850-24-63</t>
+  </si>
+  <si>
+    <t>24" STANDOFF BRACKET WITH DUAL 63" PIPES</t>
+  </si>
+  <si>
+    <t>860685850-48-63</t>
+  </si>
+  <si>
+    <t>48" STANDOFF BRACKET WITH DUAL 63" PIPES</t>
+  </si>
+  <si>
+    <t>860685850-48-108</t>
+  </si>
+  <si>
+    <t>48" STANDOFF BRACKET WITH DUAL 108" PIPES</t>
   </si>
   <si>
     <t>XA-2020</t>
   </si>
   <si>
     <t>Crossover Angle, 2-3/8 in to 2-3/8 in OD</t>
   </si>
   <si>
     <t>XA-2030</t>
   </si>
   <si>
     <t>Crossover Angle,  2.38 in to 2.88 in OD</t>
   </si>
   <si>
     <t>XA-2035</t>
   </si>
   <si>
     <t>Crossover Angle,  2.38 in to 3.5 in OD</t>
   </si>
   <si>
     <t>XP-3030</t>
   </si>
   <si>
     <t>Crossover Plate, joins 3-1/2 in to 3-1/2 in OD round members</t>
   </si>
   <si>
     <t>XP-3040</t>
   </si>
   <si>
     <t>Crossover Plate, joins 3-1/2 in to 4-1/2 in OD round members</t>
   </si>
   <si>
     <t>XP-4040</t>
   </si>
   <si>
     <t>Crossover Plate, joins 4-1/2 in to 4-1/2 in OD round members</t>
   </si>
   <si>
     <t>XP-2020</t>
   </si>
   <si>
     <t>Crossover Plate, joins 2-3/8 in to 2-3/8 in OD round members</t>
   </si>
   <si>
-    <t>XP-2025</t>
-[...524 lines deleted...]
-    <t>VZWSMART-MSK14</t>
+    <t>PM-412T-48</t>
+  </si>
+  <si>
+    <t>Adjustable Tapered Pipe Mount, 4-1/2 in OD x 48 in</t>
+  </si>
+  <si>
+    <t>PM-238-84</t>
+  </si>
+  <si>
+    <t>Adjustable Pipe Mount, 2-3/8 in OD x 84 in</t>
+  </si>
+  <si>
+    <t>PM-412T-96</t>
+  </si>
+  <si>
+    <t>Adjustable  Tapered Pipe Mount, 4-1/2 in OD x  96 in</t>
+  </si>
+  <si>
+    <t>PM-SC4-B</t>
+  </si>
+  <si>
+    <t>Universal Open Face Pipe Mount Kit for 4-1/2 in OD pipe - Pipe Not Included.</t>
+  </si>
+  <si>
+    <t>PM-AT412-60</t>
+  </si>
+  <si>
+    <t>Universal Adjustable Tapered Pipe Mount, 4-1/2 in OD x 60 in</t>
+  </si>
+  <si>
+    <t>PM-238T-72</t>
+  </si>
+  <si>
+    <t>Adjustable Tapered Pipe Mount, 2-3/8 in OD x 72 in</t>
+  </si>
+  <si>
+    <t>PM-TK</t>
+  </si>
+  <si>
+    <t>Pipe Mount Taper Kit</t>
+  </si>
+  <si>
+    <t>MT-197-18</t>
+  </si>
+  <si>
+    <t>Single Support Arm, 18 in, includes pipe</t>
+  </si>
+  <si>
+    <t>MT-217</t>
+  </si>
+  <si>
+    <t>Pipe Mount Kit, 2-3/8 in OD x 24 in</t>
+  </si>
+  <si>
+    <t>MT-219</t>
+  </si>
+  <si>
+    <t>Pipe Mount Kit, 2-3/8 in OD x 48 in</t>
+  </si>
+  <si>
+    <t>MT-219-63</t>
+  </si>
+  <si>
+    <t>Pipe Mount Kit, 2-3/8 in OD x 63 in</t>
+  </si>
+  <si>
+    <t>MT-219-72</t>
+  </si>
+  <si>
+    <t>Pipe Mount Kit, 2-3/8 in OD x 72 in</t>
+  </si>
+  <si>
+    <t>MT-220-120</t>
+  </si>
+  <si>
+    <t>Pipe Mount Kit, 2-3/8 in OD x 126 in</t>
+  </si>
+  <si>
+    <t>MT-397</t>
+  </si>
+  <si>
+    <t>Tapered Pipe Mount, 4-1/2 in OD x 63 in</t>
+  </si>
+  <si>
+    <t>MTC3055PM3</t>
+  </si>
+  <si>
+    <t>Pipe Mount for 4 in Square Tube Face, 2-7/8 in OD pipe</t>
+  </si>
+  <si>
+    <t>PML-SU2L-B</t>
+  </si>
+  <si>
+    <t>Large Leg Universal Adjustable Sliding Pipe Mount Kit, for 2-3/8 in OD pipe, 6–14 in stand-off</t>
+  </si>
+  <si>
+    <t>PML-SU4-63</t>
+  </si>
+  <si>
+    <t>Large Leg Universal Sliding Pipe Mount Kit, 4-1/2 in OD x 63 in pipe</t>
+  </si>
+  <si>
+    <t>PM-SU2-72</t>
+  </si>
+  <si>
+    <t>Universal Sliding Pipe Mount Kit for 2-3/8 in OD x 72 in pipe</t>
+  </si>
+  <si>
+    <t>PML-SU4-96</t>
+  </si>
+  <si>
+    <t>Large Leg Universal Sliding Pipe Mount Kit, 4-1/2 in OD x 96 in pipe</t>
+  </si>
+  <si>
+    <t>PM-SU4L-96</t>
+  </si>
+  <si>
+    <t>Universal Adjustable Sliding Pipe Mount Kit, 4-1/2 in OD x 96 in pipe, 6–14 in stand-off</t>
+  </si>
+  <si>
+    <t>PML-SU4L-63</t>
+  </si>
+  <si>
+    <t>Large Leg Universal Adjustable Sliding Pipe Mount Kit, 4-1/2 in OD x 63 in pipe, 6–14 in stand-off</t>
+  </si>
+  <si>
+    <t>RR-DPM</t>
+  </si>
+  <si>
+    <t>Universal Open Pipe Mount Kit for straight or tapered legs</t>
+  </si>
+  <si>
+    <t>Pipe mount | Remote radio head unit mount</t>
+  </si>
+  <si>
+    <t>WP-CL</t>
+  </si>
+  <si>
+    <t>Wood Pole Pipe Clamp</t>
+  </si>
+  <si>
+    <t>PM-SC3-B</t>
+  </si>
+  <si>
+    <t>Universal Open Face Pipe Mount Kit for 2-7/8 in OD pipe - Pipe Not Included.</t>
+  </si>
+  <si>
+    <t>PM-SL2L</t>
+  </si>
+  <si>
+    <t>Universal Taper Pipe Mount Slider Bracket for 2-3/8 in OD pipe with 14" Stand-off - Pipe not included</t>
+  </si>
+  <si>
+    <t>SF-PK-278-238</t>
+  </si>
+  <si>
+    <t>Sector Frame Pipe Mount Kit, with (2) 2-7/8 to 2-3/8 in Crossover plates and (1) 2-3/8" OD x 96" Pipe</t>
+  </si>
+  <si>
+    <t>SFG-FP-14.5-4-56</t>
+  </si>
+  <si>
+    <t>Custom Face Pipe for G2 Series Sector Frames to enable Fixed Distance Antenna Spacing - 14fit 6in x 2-7/8" OD Face for (4) Antennas with 56" Spacing. Antenna pipes sold separately.</t>
+  </si>
+  <si>
+    <t>SFG-FP-14.5-5-42</t>
+  </si>
+  <si>
+    <t>Custom Face Pipe for G2 Series Sector Frames to enable Fixed Distance Antenna Spacing - 14fit 6in x 2-7/8" OD Face for (5) Antennas with 42" Spacing. Antenna pipes sold separately.</t>
   </si>
   <si>
     <t>MT-197-24</t>
   </si>
   <si>
     <t>Single Support Arm, 24 in, includes pipe</t>
   </si>
   <si>
     <t>MT-197-48</t>
   </si>
   <si>
     <t>Single Support Arm, 48 in, includes pipe</t>
   </si>
   <si>
     <t>MT-216-10NS</t>
   </si>
   <si>
     <t>Cellular Pipe Frame, 10 ft face</t>
   </si>
   <si>
     <t>MT-216-14NS</t>
   </si>
   <si>
     <t>Cellular Pipe Frame, 14 ft face</t>
   </si>
@@ -985,540 +1174,399 @@
   <si>
     <t>XP-197-35UD</t>
   </si>
   <si>
     <t>Double Crossover Plate kit for MT-197 Stand-off: Mounts two 2-3/8"-3-1/2" Pipes to 3-1/2" Round or 4" Square Members</t>
   </si>
   <si>
     <t>DA-C200</t>
   </si>
   <si>
     <t>Double Antenna Clamp</t>
   </si>
   <si>
     <t>P-200-HD</t>
   </si>
   <si>
     <t>Panel Antenna Stand-Off Bracket, 24 in Heavy Duty 2-7/8" x 120" long</t>
   </si>
   <si>
     <t>MTC-PSA6</t>
   </si>
   <si>
     <t>Stand-Off Bracket 72 in, Heavy Duty with Reinforcement Arm</t>
   </si>
   <si>
-    <t>MT-197-18</t>
-[...44 lines deleted...]
-    <t>Pipe Mount for 4 in Square Tube Face, 2-7/8 in OD pipe</t>
+    <t>860685850-12-63</t>
+  </si>
+  <si>
+    <t>12" STANDOFF BRACKET WITH DUAL 63" PIPES</t>
+  </si>
+  <si>
+    <t>860685850-36-63</t>
+  </si>
+  <si>
+    <t>36" STANDOFF BRACKET WITH DUAL 63" PIPES</t>
+  </si>
+  <si>
+    <t>860685850-12-108</t>
+  </si>
+  <si>
+    <t>12" STANDOFF BRACKET WITH DUAL 108" PIPES</t>
+  </si>
+  <si>
+    <t>860685850-24-108</t>
+  </si>
+  <si>
+    <t>24" STANDOFF BRACKET WITH DUAL 108" PIPES</t>
+  </si>
+  <si>
+    <t>860685850-36-108</t>
+  </si>
+  <si>
+    <t>36" STANDOFF BRACKET WITH DUAL 108" PIPES</t>
+  </si>
+  <si>
+    <t>PM-SU4L-B</t>
+  </si>
+  <si>
+    <t>Universal Adjustable Sliding Pipe Mount Kit for 4-1/2 in OD pipe, 6–14 in stand-off</t>
+  </si>
+  <si>
+    <t>PM-SU2L-72</t>
+  </si>
+  <si>
+    <t>Universal Adjustable Sliding Pipe Mount Kit, 2-3/8 in OD x 72 in pipe, 6–14 in stand-off</t>
+  </si>
+  <si>
+    <t>PM-SL2</t>
+  </si>
+  <si>
+    <t>Universal Taper Pipe Mount Slider Bracket for 2-3/8 in OD pipe</t>
+  </si>
+  <si>
+    <t>PM-238T-96</t>
+  </si>
+  <si>
+    <t>Adjustable Tapered Pipe Mount, 2-3/8 in OD x 96 in</t>
+  </si>
+  <si>
+    <t>PM-SU2L-B</t>
+  </si>
+  <si>
+    <t>Universal Adjustable Sliding Pipe Mount Kit for 2-3/8 in OD pipe, 6–14 in stand-off</t>
+  </si>
+  <si>
+    <t>PM-SL2-96</t>
+  </si>
+  <si>
+    <t>Universal Taper Pipe Mount Slider Bracket, 2-3/8 in OD x 96 in pipe</t>
+  </si>
+  <si>
+    <t>PM-SC2-96</t>
+  </si>
+  <si>
+    <t>Universal Open Face Pipe Mount Kit, includes  2-3/8 in OD x 96 in pipe</t>
+  </si>
+  <si>
+    <t>PML-SU2-B</t>
+  </si>
+  <si>
+    <t>Large Leg Universal Sliding Pipe Mount Kit for 2-3/8 in OD pipe</t>
+  </si>
+  <si>
+    <t>PM-238-48</t>
+  </si>
+  <si>
+    <t>Adjustable Pipe Mount, 2-3/8 in OD x 48 in</t>
+  </si>
+  <si>
+    <t>PML-SC2-72</t>
+  </si>
+  <si>
+    <t>Large Leg Universal Open Face Pipe Mount Kit, 2-3/8 in OD x 72 in pipe</t>
+  </si>
+  <si>
+    <t>PM-SU4-63</t>
+  </si>
+  <si>
+    <t>Universal Sliding Pipe Mount Kit for 4-1/2 in OD x 63 in pipe</t>
+  </si>
+  <si>
+    <t>PM-SC4-63</t>
+  </si>
+  <si>
+    <t>Universal Open Face Pipe Mount Kit, includes 4-1/2 in OD x 63 in pipe</t>
+  </si>
+  <si>
+    <t>PM-SL4-96</t>
+  </si>
+  <si>
+    <t>Universal Taper Pipe Mount Slider Bracket, 4-1/2 in OD x 96 in pipe</t>
   </si>
   <si>
     <t>PM-238-72</t>
   </si>
   <si>
     <t>Adjustable Pipe Mount, 2-3/8 in OD x 72 in</t>
   </si>
   <si>
-    <t>PM-412T-48</t>
-[...199 lines deleted...]
-  <si>
     <t>JS-S100</t>
   </si>
   <si>
     <t>Pipe-to-Pipe Adapter, adapts 2-3/8 in to 4 in OD pipe to 4 in to 9 in OD pipe</t>
   </si>
   <si>
     <t>JS-S100-SSH</t>
   </si>
   <si>
     <t>Tapered Pipe-to-Pipe Adapter, adapts 2-3/8 in to 4 in OD pipe to 4 in to 9 in  OD pipe</t>
   </si>
   <si>
     <t>LM-100</t>
   </si>
   <si>
     <t>Pipe-to-Pipe Adapter, adapts 4 in to 9 in OD pipe to 8 in to 16 in OD pipe</t>
   </si>
   <si>
     <t>LS-100-SSH</t>
   </si>
   <si>
     <t>Tapered Pipe-to-Pipe Adapter, adapts 1-1/2 into 3-1/2 in OD pipe to 8 in to 16 in</t>
   </si>
   <si>
     <t>MS-100</t>
   </si>
   <si>
     <t>Pipe-to-Pipe Adapter, adapts 1-1/2 in to 3-1/2 in OD pipe to 4 in to 9 in OD pipe</t>
   </si>
   <si>
     <t>MS-100-SSH</t>
   </si>
   <si>
     <t>Tapered Pipe-to-Pipe Adapter, adapts 1-1/2 in to 3-1/2 in OD pipe to 4 in to 9 in OD pipe</t>
   </si>
   <si>
     <t>PAM</t>
   </si>
   <si>
     <t>Universal Pipe-to-Angle Mount Kit for mounting 2.5in to 3.5in OD pipe to 90 degree angles 2.5in to 4in. HW incl for 2-3/8in pipe. (Pipe not incl)</t>
   </si>
   <si>
+    <t>XP-R</t>
+  </si>
+  <si>
+    <t>Crossover Plate,Universal Round,  joins range of 2-3/8 up to to 3-1/2 in OD round members</t>
+  </si>
+  <si>
+    <t>XP-2030</t>
+  </si>
+  <si>
+    <t>Crossover Plate, joins 2-3/8 in to 3-1/2 in OD round members</t>
+  </si>
+  <si>
+    <t>XP-2040</t>
+  </si>
+  <si>
+    <t>Crossover Plate, joins 2-3/8 in to 4-1/2 in OD round members</t>
+  </si>
+  <si>
+    <t>XP-2525</t>
+  </si>
+  <si>
+    <t>Crossover Plate, joins 2-7/8 in to 2-7/8 in OD round members</t>
+  </si>
+  <si>
+    <t>AD-P60-SCP</t>
+  </si>
+  <si>
+    <t>Boom Gate Clamp Set, 4-1/2 in to 12 in, 60° angle legs</t>
+  </si>
+  <si>
+    <t>BC-35-14</t>
+  </si>
+  <si>
+    <t>Pipe-to-Pipe Clamp, heavy duty, joins two 2-3/8 in to 5 in OD</t>
+  </si>
+  <si>
+    <t>BC-40-16</t>
+  </si>
+  <si>
+    <t>Pipe-to-Pipe Clamp, heavy duty, joins two 4 in to 9 in OD round members</t>
+  </si>
+  <si>
+    <t>BC-20-10</t>
+  </si>
+  <si>
+    <t>Pipe-to-Pipe Clamp Light Duty, joins two 1-1/2 in to 3-1/2 in OD round members</t>
+  </si>
+  <si>
+    <t>BC-20-10D</t>
+  </si>
+  <si>
+    <t>Pipe-to-Pipe Clamp Medium Duty, joins two 1-1/2 in to 3-1/2 in OD round members</t>
+  </si>
+  <si>
+    <t>CC-215-6</t>
+  </si>
+  <si>
+    <t>Crossover Clamp, joins 2-1/2 in to 3-1/2 in OD pipe to 2-3/8 in to 5 in OD pipe</t>
+  </si>
+  <si>
+    <t>CC-100-6</t>
+  </si>
+  <si>
+    <t>Crossover Clamp, joins two 2-1/2 in to 3-1/2 in OD round members</t>
+  </si>
+  <si>
+    <t>CC-215</t>
+  </si>
+  <si>
+    <t>Crossover Clamp, joins 1-1/2 in to 2-1/2 in OD pipe to 2-3/8 in to 5 in OD pipe</t>
+  </si>
+  <si>
+    <t>CO-200</t>
+  </si>
+  <si>
+    <t>Crossover Plate, joins 1.5 in to 5 in OD round members (Pipe not included)</t>
+  </si>
+  <si>
+    <t>CO-400</t>
+  </si>
+  <si>
+    <t>Crossover Plate, joins 2 in to 5 in OD to 4 in to 9 in OD round member</t>
+  </si>
+  <si>
+    <t>CO-100</t>
+  </si>
+  <si>
+    <t>Crossover Plate, joins 1-1/2 in to 3-1/2 in OD round members</t>
+  </si>
+  <si>
+    <t>XP-2540</t>
+  </si>
+  <si>
+    <t>Crossover Plate, joins 2-7/8 in to 4-1/2 in OD round members</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK5</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK3D</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK7</t>
+  </si>
+  <si>
+    <t>ANGLE TO ANGLE CROSSOVER KIT</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK10</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK4</t>
+  </si>
+  <si>
+    <t>LEVELING PIPE KIT</t>
+  </si>
+  <si>
+    <t>MUK-MSK3</t>
+  </si>
+  <si>
+    <t>Pipe to Pipe Clamps for 1-1/2” to 4-1/2” Pipes</t>
+  </si>
+  <si>
+    <t>MUK-MSK4</t>
+  </si>
+  <si>
+    <t>PIPE LEVELING KIT</t>
+  </si>
+  <si>
+    <t>Tapered Pipe Mount Leveling Kit, attaches up to 8” OD or 60 degree angle Tower Legs, For Pipes 2-3/8” to 4-1/2” OD, U-Bolts sold separately</t>
+  </si>
+  <si>
+    <t>MUK-MSK6</t>
+  </si>
+  <si>
+    <t>Dual Cross Over Plate, Mounts (2) 3-1/2” to 4-1/2” Pipes to 4” or 6” Square Tube</t>
+  </si>
+  <si>
+    <t>MUK-MSK9</t>
+  </si>
+  <si>
+    <t>Small Tower Leg Clamp, Mounts to 1/2” to 3-1/2” Round or Up to 3” Angle Tower legs</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK12</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK13</t>
+  </si>
+  <si>
+    <t>AP-20XA120</t>
+  </si>
+  <si>
+    <t>Antenna Pipe and Crossover Angle Mount Kit, 2-3/8 in to 2-3/8 in OD, Includes 2-3/8" OD x 10ft Pipe</t>
+  </si>
+  <si>
+    <t>AP-2525XP120</t>
+  </si>
+  <si>
+    <t>Antenna Pipe and Crossover Plate Mount Kit, 2-7/8 in to 2-7/8 in OD, Includes 2-7/8" OD x 10ft Pipe</t>
+  </si>
+  <si>
+    <t>AP-2525XP96</t>
+  </si>
+  <si>
+    <t>Antenna Pipe and Crossover Plate Mount Kit, 2-7/8 in to 2-7/8 in OD, Includes 2-7/8" OD x 8ft Pipe</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK9L</t>
+  </si>
+  <si>
+    <t>XP-2525-OFF</t>
+  </si>
+  <si>
+    <t>Offset Crossover Plate, joins 2-7/8 in to 2-7/8 in OD round members</t>
+  </si>
+  <si>
     <t>XA-1919</t>
   </si>
   <si>
     <t>Crossover Angle, 1.9 in to 1.9 in OD</t>
   </si>
   <si>
     <t>XA-3030</t>
   </si>
   <si>
     <t>Crossover Angle,  2.88 in to 2.88 in OD</t>
   </si>
   <si>
     <t>XA-U</t>
   </si>
   <si>
     <t>Universal Crossover Angle, 2 in to 3-1/2 in</t>
-  </si>
-[...175 lines deleted...]
-    <t>Offset Crossover Plate, joins 2-7/8 in to 2-7/8 in OD round members</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -1619,83 +1667,83 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J230" totalsRowShown="0">
-  <autoFilter ref="A1:J230"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J238" totalsRowShown="0">
+  <autoFilter ref="A1:J238"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemad-p90-scp" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itembb-s10-10" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itembc-35-14d" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itembb-s20-14" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itembc-40-16d" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itembc-30-10" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itembc-30-10d" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemcc-100" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemco-78" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk1" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk2" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk3" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk6" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk9" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk1" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk10" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk2" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk3d" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk5" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk7" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk14" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk12" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk13" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemap-25xa120" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-2020-2025" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk9l" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemco-200-ld" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempam-hd" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemqcc-dd-ee-de" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemlm-100-ssh" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemls-100" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemls-sb50" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemms-sb50" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxa-1920" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxa-2020" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxa-2030" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxa-2035" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-3030" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-3040" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-4040" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-2020" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-2025" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-2530" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemab-s50" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemab-s50-ssh" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-218" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-220" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-220-108" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-219-84" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-219-h" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-395" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmtc3055pm2" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmtc3055pm35" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-412t-63" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-238-96" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sc4-96" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-238t-48" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su2-b" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-238t-84" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su2-72" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su2l-96" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sl2-72" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-412-48" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-xt-24" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su2-96" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sc2-72" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su4l-96" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-412-63" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su4l-b" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-xt-36" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su35-48" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sl4" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-412-96" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su2l-72" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sc2-b" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-sc2-96" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sl4-63" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su2l-96" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su4-96" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-sc2-b" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-sc4-63" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su4-b" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-sc4-96" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su4l-63" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su2-96" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-sc4-b" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su4-b" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-219s-h" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sc3-96" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sl4l" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemsf-pk-278-278" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemsf-pk-238-238" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmc-pk-238-238" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemsf-pk-238-278" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemsfg-fp-12-5-4-48" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemsfg-fp-10-5-3-60" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su35-96" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemhs-400" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemhs-600" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-197-12" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-216-ns" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-197-c" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-198" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-219l-h" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-197" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-219m-h" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-216-6ns" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmtc8260" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemp-100" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempb-g3t-2" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/items-300" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/items-600" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/items-500" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemwp-197" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemwp-198" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-197-us" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-197-35us" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemdm-100" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-219n-h" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmtc3326da2w" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemp-100-hd" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemp-300-hd" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemp-400-hd" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-198-c" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk14" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-197-24" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-197-48" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-216-10ns" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-216-14ns" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemp-300" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemp-400" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemp-200" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempb-g3s-2" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempb-g3s-4" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempb-g3t-4" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/items-200" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/items-400" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemwp-216" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-197-d" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-197-s" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-197-ud" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-197-35ud" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemda-c200" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemp-200-hd" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmtc-psa6" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-197-18" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-217" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-219" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-219-63" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-219-72" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-220-120" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-397" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmtc3055pm3" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-238-72" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-412t-48" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-238-84" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-412t-96" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sc4-b" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-at412-60" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-238t-72" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su4l-b" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su2l-72" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sl2" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-tk" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-238t-96" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su2l-b" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sl2-96" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sc2-96" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su2-b" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-238-48" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-sc2-72" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su4-63" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sc4-63" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sl4-96" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su2l-b" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su4-63" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su2-72" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su4-96" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su4l-96" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su4l-63" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemrr-dpm" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemwp-cl" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sc3-b" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sl2l" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemsf-pk-278-238" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemsfg-fp-14-5-4-56" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemsfg-fp-14-5-5-42" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemjs-s100" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemjs-s100-ssh" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemlm-100" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemls-100-ssh" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemms-100" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemms-100-ssh" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempam" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxa-1919" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxa-3030" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxa-u" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-r" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-2030" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-2040" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-2525" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemad-p60-scp" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itembc-35-14" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itembc-40-16" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itembc-20-10" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itembc-20-10d" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemcc-215-6" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemcc-100-6" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemcc-215" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemco-200" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemco-400" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemco-100" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-2540" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk5" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk3d" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk7" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk10" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk4" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk3" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk4" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk6" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk9" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk12" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk13" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemap-20xa120" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemap-2525xp120" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemap-2525xp96" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk9l" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-2525-off" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-218" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-220" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-220-108" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-238t-48" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su2-b" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-238t-84" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su2-72" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su2l-96" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sl2-72" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-412-48" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-xt-24" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su2-96" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sc2-72" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su4l-96" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-412-63" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su4l-b" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-xt-36" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su35-48" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sl4" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-412-96" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su2l-72" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sc2-b" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-sc2-96" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sl4-63" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su2l-96" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su4-96" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-sc2-b" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-sc4-63" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su4-b" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-sc4-96" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su4l-63" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su2-96" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-sc4-b" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su4-b" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-219s-h" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sc3-96" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sl4l" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemsf-pk-278-278" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemsf-pk-238-238" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmc-pk-238-238" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemsf-pk-238-278" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemsfg-fp-12-5-4-48" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemsfg-fp-10-5-3-60" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su35-96" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk3d" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk5" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk7" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk14" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk12" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk13" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk14" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemap-25xa120" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-2020-2025" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk9l" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemco-200-ld" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempam-hd" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemqcc-dd-ee-de" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemlm-100-ssh" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemls-100" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemls-sb50" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemms-sb50" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxa-1920" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-2025" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-2530" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemab-s50" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemab-s50-ssh" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemad-p90-scp" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itembb-s10-10" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itembc-35-14d" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itembb-s20-14" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itembc-40-16d" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itembc-30-10" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itembc-30-10d" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemcc-100" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemco-78" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk1" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk2" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk3" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk6" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk9" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk1" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk10" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk2" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-412t-63" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-238-96" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sc4-96" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-219-84" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-219-h" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-395" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmtc3055pm2" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmtc3055pm35" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemhs-400" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemhs-600" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-197-12" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-216-ns" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-197-c" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-198" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-219l-h" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-197" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-219m-h" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-216-6ns" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmtc8260" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemp-100" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempb-g3t-2" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/items-300" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/items-600" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/items-500" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemwp-197" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemwp-198" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-197-us" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-197-35us" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemdm-100" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-219n-h" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmtc3326da2w" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemp-100-hd" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemp-300-hd" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemp-400-hd" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-198-c" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/item860685850-24-63" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/item860685850-48-63" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/item860685850-48-108" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxa-2020" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxa-2030" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxa-2035" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-3030" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-3040" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-4040" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-2020" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-412t-48" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-238-84" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-412t-96" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sc4-b" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-at412-60" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-238t-72" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-tk" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-197-18" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-217" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-219" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-219-63" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-219-72" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-220-120" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-397" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmtc3055pm3" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su2l-b" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su4-63" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su2-72" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su4-96" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su4l-96" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su4l-63" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemrr-dpm" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemwp-cl" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sc3-b" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sl2l" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemsf-pk-278-238" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemsfg-fp-14-5-4-56" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemsfg-fp-14-5-5-42" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-197-24" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-197-48" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-216-10ns" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-216-14ns" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemp-300" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemp-400" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemp-200" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempb-g3s-2" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempb-g3s-4" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempb-g3t-4" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/items-200" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/items-400" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemwp-216" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-197-d" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-197-s" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-197-ud" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-197-35ud" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemda-c200" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemp-200-hd" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmtc-psa6" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/item860685850-12-63" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/item860685850-36-63" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/item860685850-12-108" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/item860685850-24-108" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/item860685850-36-108" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su4l-b" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su2l-72" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sl2" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-238t-96" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su2l-b" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sl2-96" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sc2-96" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su2-b" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-238-48" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-sc2-72" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su4-63" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sc4-63" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sl4-96" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-238-72" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemjs-s100" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemjs-s100-ssh" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemlm-100" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemls-100-ssh" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemms-100" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemms-100-ssh" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempam" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-r" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-2030" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-2040" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-2525" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemad-p60-scp" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itembc-35-14" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itembc-40-16" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itembc-20-10" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itembc-20-10d" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemcc-215-6" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemcc-100-6" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemcc-215" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemco-200" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemco-400" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemco-100" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-2540" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk5" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk3d" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk7" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk10" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk4" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk3" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk4" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk6" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk9" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk12" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk13" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemap-20xa120" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemap-2525xp120" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemap-2525xp96" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk9l" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-2525-off" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxa-1919" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxa-3030" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxa-u" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J230"/>
+  <dimension ref="A1:J238"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="20" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="18.27734375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="41.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="158.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="39" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -1748,3542 +1796,3662 @@
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="H4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5" t="s">
         <v>19</v>
       </c>
       <c r="H5" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C6" t="s">
         <v>11</v>
       </c>
       <c r="D6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H6" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C7" t="s">
         <v>11</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H7" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C8" t="s">
         <v>11</v>
       </c>
       <c r="D8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="H8" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C9" t="s">
         <v>11</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="H9" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C10" t="s">
         <v>11</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H10" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="B11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C11" t="s">
         <v>11</v>
       </c>
       <c r="D11" t="s">
         <v>32</v>
       </c>
       <c r="H11" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="B12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C12" t="s">
         <v>11</v>
       </c>
       <c r="D12" t="s">
         <v>34</v>
       </c>
       <c r="H12" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="B13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C13" t="s">
         <v>11</v>
       </c>
       <c r="D13" t="s">
         <v>36</v>
       </c>
       <c r="H13" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="B14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
       <c r="D14" t="s">
         <v>38</v>
       </c>
       <c r="H14" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="B15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C15" t="s">
         <v>11</v>
       </c>
       <c r="D15" t="s">
         <v>40</v>
       </c>
       <c r="H15" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="B16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C16" t="s">
         <v>11</v>
       </c>
       <c r="D16" t="s">
         <v>42</v>
       </c>
       <c r="H16" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
+        <v>11</v>
+      </c>
+      <c r="D17" t="s">
         <v>44</v>
       </c>
-      <c r="C17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H17" t="s">
-        <v>46</v>
+        <v>20</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="C18" t="s">
         <v>11</v>
       </c>
       <c r="D18" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="H18" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="C19" t="s">
         <v>11</v>
       </c>
       <c r="D19" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="H19" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="C20" t="s">
         <v>11</v>
       </c>
       <c r="D20" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="H20" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="C21" t="s">
         <v>11</v>
       </c>
       <c r="D21" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="H21" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="C22" t="s">
         <v>11</v>
       </c>
       <c r="D22" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="H22" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="C23" t="s">
         <v>11</v>
       </c>
       <c r="D23" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="H23" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="C24" t="s">
         <v>11</v>
       </c>
       <c r="D24" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="H24" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>67</v>
+        <v>59</v>
       </c>
       <c r="C25" t="s">
         <v>11</v>
       </c>
       <c r="D25" t="s">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="H25" t="s">
-        <v>69</v>
+        <v>20</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>70</v>
+        <v>61</v>
       </c>
       <c r="C26" t="s">
         <v>11</v>
       </c>
       <c r="D26" t="s">
-        <v>71</v>
+        <v>62</v>
       </c>
       <c r="H26" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="C27" t="s">
         <v>11</v>
       </c>
       <c r="D27" t="s">
-        <v>74</v>
+        <v>64</v>
       </c>
       <c r="H27" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="C28" t="s">
         <v>11</v>
       </c>
       <c r="D28" t="s">
-        <v>76</v>
+        <v>66</v>
       </c>
       <c r="H28" t="s">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="C29" t="s">
         <v>11</v>
       </c>
       <c r="D29" t="s">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="H29" t="s">
-        <v>69</v>
+        <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>79</v>
+        <v>69</v>
       </c>
       <c r="C30" t="s">
         <v>11</v>
       </c>
       <c r="D30" t="s">
-        <v>80</v>
+        <v>70</v>
       </c>
       <c r="H30" t="s">
-        <v>81</v>
+        <v>20</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>82</v>
+        <v>71</v>
       </c>
       <c r="C31" t="s">
         <v>11</v>
       </c>
       <c r="D31" t="s">
-        <v>83</v>
+        <v>72</v>
       </c>
       <c r="H31" t="s">
-        <v>84</v>
+        <v>20</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>85</v>
+        <v>73</v>
       </c>
       <c r="C32" t="s">
         <v>11</v>
       </c>
       <c r="D32" t="s">
-        <v>86</v>
+        <v>74</v>
       </c>
       <c r="H32" t="s">
-        <v>84</v>
+        <v>20</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>87</v>
+        <v>75</v>
       </c>
       <c r="C33" t="s">
         <v>11</v>
       </c>
       <c r="D33" t="s">
-        <v>88</v>
+        <v>76</v>
       </c>
       <c r="H33" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
       <c r="C34" t="s">
         <v>11</v>
       </c>
       <c r="D34" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="H34" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>91</v>
+        <v>79</v>
       </c>
       <c r="C35" t="s">
         <v>11</v>
       </c>
       <c r="D35" t="s">
-        <v>92</v>
+        <v>80</v>
       </c>
       <c r="H35" t="s">
-        <v>69</v>
+        <v>20</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>93</v>
+        <v>81</v>
       </c>
       <c r="C36" t="s">
         <v>11</v>
       </c>
       <c r="D36" t="s">
-        <v>94</v>
+        <v>82</v>
       </c>
       <c r="H36" t="s">
-        <v>69</v>
+        <v>13</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>95</v>
+        <v>83</v>
       </c>
       <c r="C37" t="s">
         <v>11</v>
       </c>
       <c r="D37" t="s">
-        <v>96</v>
+        <v>84</v>
       </c>
       <c r="H37" t="s">
-        <v>69</v>
+        <v>20</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>97</v>
+        <v>85</v>
       </c>
       <c r="C38" t="s">
         <v>11</v>
       </c>
       <c r="D38" t="s">
-        <v>98</v>
+        <v>86</v>
       </c>
       <c r="H38" t="s">
-        <v>69</v>
+        <v>20</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>99</v>
+        <v>87</v>
       </c>
       <c r="C39" t="s">
         <v>11</v>
       </c>
       <c r="D39" t="s">
-        <v>100</v>
+        <v>88</v>
       </c>
       <c r="H39" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>101</v>
+        <v>89</v>
       </c>
       <c r="C40" t="s">
         <v>11</v>
       </c>
       <c r="D40" t="s">
-        <v>102</v>
+        <v>90</v>
       </c>
       <c r="H40" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>103</v>
+        <v>91</v>
       </c>
       <c r="C41" t="s">
         <v>11</v>
       </c>
       <c r="D41" t="s">
-        <v>104</v>
+        <v>92</v>
       </c>
       <c r="H41" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>105</v>
+        <v>93</v>
       </c>
       <c r="C42" t="s">
         <v>11</v>
       </c>
       <c r="D42" t="s">
-        <v>106</v>
+        <v>94</v>
       </c>
       <c r="H42" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>107</v>
+        <v>95</v>
       </c>
       <c r="C43" t="s">
         <v>11</v>
       </c>
       <c r="D43" t="s">
-        <v>108</v>
+        <v>96</v>
+      </c>
+      <c r="G43" t="s">
+        <v>97</v>
       </c>
       <c r="H43" t="s">
-        <v>30</v>
+        <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>109</v>
+        <v>99</v>
       </c>
       <c r="C44" t="s">
         <v>11</v>
       </c>
       <c r="D44" t="s">
-        <v>110</v>
+        <v>100</v>
+      </c>
+      <c r="G44" t="s">
+        <v>97</v>
       </c>
       <c r="H44" t="s">
-        <v>30</v>
+        <v>98</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>111</v>
+        <v>101</v>
       </c>
       <c r="C45" t="s">
         <v>11</v>
       </c>
       <c r="D45" t="s">
-        <v>112</v>
+        <v>102</v>
       </c>
       <c r="H45" t="s">
-        <v>84</v>
+        <v>20</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>113</v>
+        <v>103</v>
+      </c>
+      <c r="B46" t="s">
+        <v>104</v>
       </c>
       <c r="C46" t="s">
         <v>11</v>
       </c>
       <c r="D46" t="s">
-        <v>114</v>
+        <v>105</v>
       </c>
       <c r="H46" t="s">
-        <v>84</v>
+        <v>106</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>115</v>
+        <v>107</v>
+      </c>
+      <c r="B47" t="s">
+        <v>108</v>
       </c>
       <c r="C47" t="s">
         <v>11</v>
       </c>
       <c r="D47" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="H47" t="s">
-        <v>117</v>
+        <v>110</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>118</v>
+        <v>111</v>
+      </c>
+      <c r="B48" t="s">
+        <v>112</v>
       </c>
       <c r="C48" t="s">
         <v>11</v>
       </c>
       <c r="D48" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="H48" t="s">
-        <v>117</v>
+        <v>110</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>120</v>
+        <v>114</v>
+      </c>
+      <c r="B49" t="s">
+        <v>115</v>
       </c>
       <c r="C49" t="s">
         <v>11</v>
       </c>
       <c r="D49" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="H49" t="s">
-        <v>117</v>
+        <v>110</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>122</v>
+        <v>117</v>
+      </c>
+      <c r="B50" t="s">
+        <v>118</v>
       </c>
       <c r="C50" t="s">
         <v>11</v>
       </c>
       <c r="D50" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="H50" t="s">
-        <v>117</v>
+        <v>110</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>124</v>
+        <v>120</v>
+      </c>
+      <c r="B51" t="s">
+        <v>121</v>
       </c>
       <c r="C51" t="s">
         <v>11</v>
       </c>
       <c r="D51" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="H51" t="s">
-        <v>117</v>
+        <v>110</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>126</v>
+        <v>123</v>
+      </c>
+      <c r="B52" t="s">
+        <v>115</v>
       </c>
       <c r="C52" t="s">
         <v>11</v>
       </c>
       <c r="D52" t="s">
-        <v>127</v>
+        <v>115</v>
       </c>
       <c r="H52" t="s">
-        <v>128</v>
+        <v>110</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="C53" t="s">
         <v>11</v>
       </c>
       <c r="D53" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="H53" t="s">
-        <v>117</v>
+        <v>126</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="C54" t="s">
         <v>11</v>
       </c>
       <c r="D54" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="H54" t="s">
-        <v>117</v>
+        <v>110</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>133</v>
+        <v>129</v>
+      </c>
+      <c r="B55" t="s">
+        <v>130</v>
       </c>
       <c r="C55" t="s">
         <v>11</v>
       </c>
       <c r="D55" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="H55" t="s">
-        <v>128</v>
+        <v>106</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="C56" t="s">
         <v>11</v>
       </c>
       <c r="D56" t="s">
-        <v>136</v>
+        <v>133</v>
       </c>
       <c r="H56" t="s">
-        <v>128</v>
+        <v>110</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="C57" t="s">
         <v>11</v>
       </c>
       <c r="D57" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="H57" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="C58" t="s">
         <v>11</v>
       </c>
       <c r="D58" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="H58" t="s">
-        <v>128</v>
+        <v>138</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="C59" t="s">
+        <v>11</v>
+      </c>
+      <c r="D59" t="s">
+        <v>140</v>
+      </c>
+      <c r="H59" t="s">
         <v>141</v>
-      </c>
-[...7 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="C60" t="s">
+        <v>11</v>
+      </c>
+      <c r="D60" t="s">
         <v>143</v>
       </c>
-      <c r="C60" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H60" t="s">
-        <v>128</v>
+        <v>141</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="C61" t="s">
+        <v>11</v>
+      </c>
+      <c r="D61" t="s">
         <v>145</v>
       </c>
-      <c r="C61" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H61" t="s">
-        <v>128</v>
+        <v>106</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="C62" t="s">
+        <v>11</v>
+      </c>
+      <c r="D62" t="s">
         <v>147</v>
       </c>
-      <c r="C62" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H62" t="s">
-        <v>128</v>
+        <v>106</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="C63" t="s">
+        <v>11</v>
+      </c>
+      <c r="D63" t="s">
         <v>149</v>
       </c>
-      <c r="C63" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H63" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C64" t="s">
+        <v>11</v>
+      </c>
+      <c r="D64" t="s">
         <v>151</v>
       </c>
-      <c r="C64" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H64" t="s">
-        <v>128</v>
+        <v>110</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="C65" t="s">
+        <v>11</v>
+      </c>
+      <c r="D65" t="s">
         <v>153</v>
       </c>
-      <c r="C65" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H65" t="s">
-        <v>128</v>
+        <v>110</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="C66" t="s">
+        <v>11</v>
+      </c>
+      <c r="D66" t="s">
         <v>155</v>
       </c>
-      <c r="C66" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H66" t="s">
-        <v>128</v>
+        <v>141</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="C67" t="s">
+        <v>11</v>
+      </c>
+      <c r="D67" t="s">
         <v>157</v>
       </c>
-      <c r="C67" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H67" t="s">
-        <v>128</v>
+        <v>141</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="C68" t="s">
+        <v>11</v>
+      </c>
+      <c r="D68" t="s">
         <v>159</v>
       </c>
-      <c r="C68" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H68" t="s">
-        <v>128</v>
+        <v>106</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C69" t="s">
+        <v>11</v>
+      </c>
+      <c r="D69" t="s">
         <v>161</v>
       </c>
-      <c r="C69" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H69" t="s">
-        <v>128</v>
+        <v>106</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="C70" t="s">
+        <v>11</v>
+      </c>
+      <c r="D70" t="s">
         <v>163</v>
       </c>
-      <c r="C70" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H70" t="s">
-        <v>128</v>
+        <v>106</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="C71" t="s">
+        <v>11</v>
+      </c>
+      <c r="D71" t="s">
         <v>165</v>
       </c>
-      <c r="C71" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H71" t="s">
-        <v>128</v>
+        <v>106</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="C72" t="s">
+        <v>11</v>
+      </c>
+      <c r="D72" t="s">
         <v>167</v>
       </c>
-      <c r="C72" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H72" t="s">
-        <v>128</v>
+        <v>106</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C73" t="s">
+        <v>11</v>
+      </c>
+      <c r="D73" t="s">
         <v>169</v>
       </c>
-      <c r="C73" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H73" t="s">
-        <v>128</v>
+        <v>106</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="C74" t="s">
+        <v>11</v>
+      </c>
+      <c r="D74" t="s">
         <v>171</v>
       </c>
-      <c r="C74" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H74" t="s">
-        <v>128</v>
+        <v>106</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="C75" t="s">
+        <v>11</v>
+      </c>
+      <c r="D75" t="s">
         <v>173</v>
       </c>
-      <c r="C75" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H75" t="s">
-        <v>128</v>
+        <v>106</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="C76" t="s">
+        <v>11</v>
+      </c>
+      <c r="D76" t="s">
         <v>175</v>
       </c>
-      <c r="C76" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H76" t="s">
-        <v>128</v>
+        <v>110</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="B77" t="s">
         <v>177</v>
       </c>
       <c r="C77" t="s">
         <v>11</v>
       </c>
       <c r="D77" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="H77" t="s">
-        <v>128</v>
+        <v>110</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="B78" t="s">
         <v>179</v>
       </c>
       <c r="C78" t="s">
         <v>11</v>
       </c>
       <c r="D78" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="H78" t="s">
-        <v>128</v>
+        <v>110</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="B79" t="s">
         <v>181</v>
       </c>
       <c r="C79" t="s">
         <v>11</v>
       </c>
       <c r="D79" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="H79" t="s">
-        <v>128</v>
+        <v>106</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="B80" t="s">
         <v>183</v>
       </c>
       <c r="C80" t="s">
         <v>11</v>
       </c>
       <c r="D80" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="H80" t="s">
-        <v>128</v>
+        <v>110</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
+        <v>184</v>
+      </c>
+      <c r="B81" t="s">
         <v>185</v>
       </c>
       <c r="C81" t="s">
         <v>11</v>
       </c>
       <c r="D81" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="H81" t="s">
-        <v>128</v>
+        <v>106</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="B82" t="s">
+        <v>177</v>
+      </c>
+      <c r="C82" t="s">
+        <v>11</v>
+      </c>
+      <c r="D82" t="s">
         <v>187</v>
       </c>
-      <c r="C82" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H82" t="s">
-        <v>128</v>
+        <v>110</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="B83" t="s">
         <v>189</v>
       </c>
       <c r="C83" t="s">
         <v>11</v>
       </c>
       <c r="D83" t="s">
         <v>190</v>
       </c>
       <c r="H83" t="s">
-        <v>128</v>
+        <v>98</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
         <v>191</v>
       </c>
+      <c r="B84" t="s">
+        <v>179</v>
+      </c>
       <c r="C84" t="s">
         <v>11</v>
       </c>
       <c r="D84" t="s">
         <v>192</v>
       </c>
       <c r="H84" t="s">
-        <v>128</v>
+        <v>110</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
         <v>193</v>
       </c>
       <c r="C85" t="s">
         <v>11</v>
       </c>
       <c r="D85" t="s">
         <v>194</v>
       </c>
       <c r="H85" t="s">
-        <v>128</v>
+        <v>20</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
         <v>195</v>
       </c>
       <c r="C86" t="s">
         <v>11</v>
       </c>
       <c r="D86" t="s">
         <v>196</v>
       </c>
       <c r="H86" t="s">
-        <v>128</v>
+        <v>20</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
         <v>197</v>
       </c>
       <c r="C87" t="s">
         <v>11</v>
       </c>
       <c r="D87" t="s">
         <v>198</v>
       </c>
       <c r="H87" t="s">
-        <v>128</v>
+        <v>20</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
         <v>199</v>
       </c>
       <c r="C88" t="s">
         <v>11</v>
       </c>
       <c r="D88" t="s">
         <v>200</v>
       </c>
       <c r="H88" t="s">
-        <v>128</v>
+        <v>13</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
         <v>201</v>
       </c>
       <c r="C89" t="s">
         <v>11</v>
       </c>
       <c r="D89" t="s">
         <v>202</v>
       </c>
       <c r="H89" t="s">
-        <v>117</v>
+        <v>13</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
         <v>203</v>
       </c>
       <c r="C90" t="s">
         <v>11</v>
       </c>
       <c r="D90" t="s">
         <v>204</v>
       </c>
       <c r="H90" t="s">
-        <v>128</v>
+        <v>20</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
         <v>205</v>
       </c>
       <c r="C91" t="s">
         <v>11</v>
       </c>
       <c r="D91" t="s">
         <v>206</v>
       </c>
       <c r="H91" t="s">
-        <v>128</v>
+        <v>13</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
         <v>207</v>
       </c>
       <c r="C92" t="s">
         <v>11</v>
       </c>
       <c r="D92" t="s">
         <v>208</v>
       </c>
       <c r="H92" t="s">
-        <v>117</v>
+        <v>13</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
         <v>209</v>
       </c>
       <c r="C93" t="s">
         <v>11</v>
       </c>
       <c r="D93" t="s">
         <v>210</v>
       </c>
       <c r="H93" t="s">
-        <v>117</v>
+        <v>211</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="C94" t="s">
+        <v>11</v>
+      </c>
+      <c r="D94" t="s">
+        <v>213</v>
+      </c>
+      <c r="H94" t="s">
         <v>211</v>
-      </c>
-[...7 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="C95" t="s">
         <v>11</v>
       </c>
       <c r="D95" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="H95" t="s">
-        <v>117</v>
+        <v>216</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="C96" t="s">
         <v>11</v>
       </c>
       <c r="D96" t="s">
-        <v>216</v>
-[...2 lines deleted...]
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="H96" t="s">
-        <v>46</v>
+        <v>20</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C97" t="s">
         <v>11</v>
       </c>
       <c r="D97" t="s">
-        <v>219</v>
-[...2 lines deleted...]
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="H97" t="s">
-        <v>46</v>
+        <v>221</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="C98" t="s">
         <v>11</v>
       </c>
       <c r="D98" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="H98" t="s">
-        <v>128</v>
+        <v>20</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="C99" t="s">
         <v>11</v>
       </c>
       <c r="D99" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="H99" t="s">
-        <v>224</v>
+        <v>13</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C100" t="s">
         <v>11</v>
       </c>
       <c r="D100" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="H100" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C101" t="s">
         <v>11</v>
       </c>
       <c r="D101" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="H101" t="s">
-        <v>229</v>
+        <v>13</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
         <v>230</v>
       </c>
       <c r="C102" t="s">
         <v>11</v>
       </c>
       <c r="D102" t="s">
         <v>231</v>
       </c>
       <c r="H102" t="s">
-        <v>128</v>
+        <v>20</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
         <v>232</v>
       </c>
       <c r="C103" t="s">
         <v>11</v>
       </c>
       <c r="D103" t="s">
         <v>233</v>
       </c>
       <c r="H103" t="s">
-        <v>234</v>
+        <v>221</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="C104" t="s">
+        <v>11</v>
+      </c>
+      <c r="D104" t="s">
         <v>235</v>
       </c>
-      <c r="C104" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H104" t="s">
-        <v>128</v>
+        <v>211</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C105" t="s">
+        <v>11</v>
+      </c>
+      <c r="D105" t="s">
         <v>237</v>
       </c>
-      <c r="C105" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H105" t="s">
-        <v>117</v>
+        <v>211</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="C106" t="s">
+        <v>11</v>
+      </c>
+      <c r="D106" t="s">
         <v>239</v>
       </c>
-      <c r="C106" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H106" t="s">
-        <v>234</v>
+        <v>211</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="C107" t="s">
+        <v>11</v>
+      </c>
+      <c r="D107" t="s">
         <v>241</v>
       </c>
-      <c r="C107" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H107" t="s">
-        <v>117</v>
+        <v>211</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="12.75">
       <c r="A108" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="C108" t="s">
+        <v>11</v>
+      </c>
+      <c r="D108" t="s">
         <v>243</v>
       </c>
-      <c r="C108" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H108" t="s">
-        <v>128</v>
+        <v>211</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="12.75">
       <c r="A109" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="C109" t="s">
+        <v>11</v>
+      </c>
+      <c r="D109" t="s">
         <v>245</v>
       </c>
-      <c r="C109" t="s">
-[...2 lines deleted...]
-      <c r="D109" t="s">
+      <c r="H109" t="s">
         <v>246</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="12.75">
       <c r="A110" s="1" t="s">
         <v>247</v>
       </c>
       <c r="C110" t="s">
         <v>11</v>
       </c>
       <c r="D110" t="s">
         <v>248</v>
       </c>
       <c r="H110" t="s">
-        <v>224</v>
+        <v>246</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="12.75">
       <c r="A111" s="1" t="s">
         <v>249</v>
       </c>
       <c r="C111" t="s">
         <v>11</v>
       </c>
       <c r="D111" t="s">
         <v>250</v>
       </c>
       <c r="H111" t="s">
-        <v>224</v>
+        <v>13</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="12.75">
       <c r="A112" s="1" t="s">
         <v>251</v>
       </c>
       <c r="C112" t="s">
         <v>11</v>
       </c>
       <c r="D112" t="s">
         <v>252</v>
       </c>
       <c r="H112" t="s">
-        <v>224</v>
+        <v>13</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="12.75">
       <c r="A113" s="1" t="s">
         <v>253</v>
       </c>
       <c r="C113" t="s">
         <v>11</v>
       </c>
       <c r="D113" t="s">
         <v>254</v>
       </c>
       <c r="H113" t="s">
-        <v>224</v>
+        <v>211</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="12.75">
       <c r="A114" s="1" t="s">
         <v>255</v>
       </c>
       <c r="C114" t="s">
         <v>11</v>
       </c>
       <c r="D114" t="s">
         <v>256</v>
       </c>
       <c r="H114" t="s">
-        <v>224</v>
+        <v>13</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="12.75">
       <c r="A115" s="1" t="s">
         <v>257</v>
       </c>
       <c r="C115" t="s">
         <v>11</v>
       </c>
       <c r="D115" t="s">
         <v>258</v>
       </c>
       <c r="H115" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="12.75">
       <c r="A116" s="1" t="s">
         <v>260</v>
       </c>
       <c r="C116" t="s">
         <v>11</v>
       </c>
       <c r="D116" t="s">
         <v>261</v>
       </c>
       <c r="H116" t="s">
-        <v>259</v>
+        <v>211</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="12.75">
       <c r="A117" s="1" t="s">
         <v>262</v>
       </c>
       <c r="C117" t="s">
         <v>11</v>
       </c>
       <c r="D117" t="s">
         <v>263</v>
       </c>
       <c r="H117" t="s">
-        <v>117</v>
+        <v>211</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="12.75">
       <c r="A118" s="1" t="s">
         <v>264</v>
       </c>
       <c r="C118" t="s">
         <v>11</v>
       </c>
       <c r="D118" t="s">
         <v>265</v>
       </c>
       <c r="H118" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:8" ht="12.75">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="119" spans="1:10" ht="12.75">
       <c r="A119" s="1" t="s">
         <v>266</v>
       </c>
       <c r="C119" t="s">
         <v>11</v>
       </c>
       <c r="D119" t="s">
         <v>267</v>
       </c>
       <c r="H119" t="s">
-        <v>224</v>
+        <v>20</v>
+      </c>
+      <c r="J119" t="s">
+        <v>268</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C120" t="s">
         <v>11</v>
       </c>
       <c r="D120" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="H120" t="s">
-        <v>117</v>
+        <v>211</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="12.75">
       <c r="A121" s="1" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C121" t="s">
         <v>11</v>
       </c>
       <c r="D121" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="H121" t="s">
-        <v>272</v>
+        <v>211</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="12.75">
       <c r="A122" s="1" t="s">
         <v>273</v>
       </c>
       <c r="C122" t="s">
         <v>11</v>
       </c>
       <c r="D122" t="s">
         <v>274</v>
       </c>
       <c r="H122" t="s">
-        <v>224</v>
+        <v>211</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="12.75">
       <c r="A123" s="1" t="s">
         <v>275</v>
       </c>
       <c r="C123" t="s">
         <v>11</v>
       </c>
       <c r="D123" t="s">
         <v>276</v>
       </c>
       <c r="H123" t="s">
-        <v>224</v>
+        <v>126</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="12.75">
       <c r="A124" s="1" t="s">
         <v>277</v>
       </c>
       <c r="C124" t="s">
         <v>11</v>
       </c>
       <c r="D124" t="s">
         <v>278</v>
       </c>
       <c r="H124" t="s">
-        <v>224</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:10" ht="12.75">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8" ht="12.75">
       <c r="A125" s="1" t="s">
         <v>279</v>
       </c>
       <c r="C125" t="s">
         <v>11</v>
       </c>
       <c r="D125" t="s">
         <v>280</v>
       </c>
       <c r="H125" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>126</v>
       </c>
     </row>
     <row r="126" spans="1:8" ht="12.75">
       <c r="A126" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="C126" t="s">
+        <v>11</v>
+      </c>
+      <c r="D126" t="s">
         <v>282</v>
       </c>
-      <c r="B126" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H126" t="s">
-        <v>30</v>
+        <v>110</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="12.75">
       <c r="A127" s="1" t="s">
         <v>283</v>
       </c>
       <c r="C127" t="s">
         <v>11</v>
       </c>
       <c r="D127" t="s">
         <v>284</v>
       </c>
       <c r="H127" t="s">
-        <v>229</v>
+        <v>110</v>
       </c>
     </row>
     <row r="128" spans="1:8" ht="12.75">
       <c r="A128" s="1" t="s">
         <v>285</v>
       </c>
       <c r="C128" t="s">
         <v>11</v>
       </c>
       <c r="D128" t="s">
         <v>286</v>
       </c>
       <c r="H128" t="s">
-        <v>234</v>
+        <v>110</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="12.75">
       <c r="A129" s="1" t="s">
         <v>287</v>
       </c>
       <c r="C129" t="s">
         <v>11</v>
       </c>
       <c r="D129" t="s">
         <v>288</v>
       </c>
       <c r="H129" t="s">
-        <v>128</v>
+        <v>110</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="12.75">
       <c r="A130" s="1" t="s">
         <v>289</v>
       </c>
       <c r="C130" t="s">
         <v>11</v>
       </c>
       <c r="D130" t="s">
         <v>290</v>
       </c>
       <c r="H130" t="s">
-        <v>128</v>
+        <v>20</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
         <v>291</v>
       </c>
       <c r="C131" t="s">
         <v>11</v>
       </c>
       <c r="D131" t="s">
         <v>292</v>
       </c>
       <c r="H131" t="s">
-        <v>224</v>
+        <v>20</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
         <v>293</v>
       </c>
       <c r="C132" t="s">
         <v>11</v>
       </c>
       <c r="D132" t="s">
         <v>294</v>
       </c>
       <c r="H132" t="s">
-        <v>224</v>
+        <v>20</v>
       </c>
     </row>
     <row r="133" spans="1:8" ht="12.75">
       <c r="A133" s="1" t="s">
         <v>295</v>
       </c>
       <c r="C133" t="s">
         <v>11</v>
       </c>
       <c r="D133" t="s">
         <v>296</v>
       </c>
       <c r="H133" t="s">
-        <v>224</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:10" ht="12.75">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8" ht="12.75">
       <c r="A134" s="1" t="s">
         <v>297</v>
       </c>
       <c r="C134" t="s">
         <v>11</v>
       </c>
       <c r="D134" t="s">
         <v>298</v>
       </c>
       <c r="H134" t="s">
-        <v>224</v>
-[...5 lines deleted...]
-    <row r="135" spans="1:10" ht="12.75">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8" ht="12.75">
       <c r="A135" s="1" t="s">
         <v>299</v>
       </c>
       <c r="C135" t="s">
         <v>11</v>
       </c>
       <c r="D135" t="s">
         <v>300</v>
       </c>
       <c r="H135" t="s">
-        <v>224</v>
-[...2 lines deleted...]
-        <v>281</v>
+        <v>20</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="12.75">
       <c r="A136" s="1" t="s">
         <v>301</v>
       </c>
       <c r="C136" t="s">
         <v>11</v>
       </c>
       <c r="D136" t="s">
         <v>302</v>
       </c>
       <c r="H136" t="s">
-        <v>224</v>
+        <v>13</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="12.75">
       <c r="A137" s="1" t="s">
         <v>303</v>
       </c>
       <c r="C137" t="s">
         <v>11</v>
       </c>
       <c r="D137" t="s">
         <v>304</v>
       </c>
       <c r="H137" t="s">
-        <v>224</v>
+        <v>216</v>
       </c>
     </row>
     <row r="138" spans="1:8" ht="12.75">
       <c r="A138" s="1" t="s">
         <v>305</v>
       </c>
       <c r="C138" t="s">
         <v>11</v>
       </c>
       <c r="D138" t="s">
         <v>306</v>
       </c>
       <c r="H138" t="s">
-        <v>224</v>
+        <v>13</v>
       </c>
     </row>
     <row r="139" spans="1:8" ht="12.75">
       <c r="A139" s="1" t="s">
         <v>307</v>
       </c>
       <c r="C139" t="s">
         <v>11</v>
       </c>
       <c r="D139" t="s">
         <v>308</v>
       </c>
       <c r="H139" t="s">
-        <v>309</v>
+        <v>13</v>
       </c>
     </row>
     <row r="140" spans="1:8" ht="12.75">
       <c r="A140" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="C140" t="s">
+        <v>11</v>
+      </c>
+      <c r="D140" t="s">
         <v>310</v>
       </c>
-      <c r="C140" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H140" t="s">
-        <v>117</v>
+        <v>13</v>
       </c>
     </row>
     <row r="141" spans="1:8" ht="12.75">
       <c r="A141" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="C141" t="s">
+        <v>11</v>
+      </c>
+      <c r="D141" t="s">
         <v>312</v>
       </c>
-      <c r="C141" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H141" t="s">
-        <v>117</v>
+        <v>13</v>
       </c>
     </row>
     <row r="142" spans="1:8" ht="12.75">
       <c r="A142" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="C142" t="s">
+        <v>11</v>
+      </c>
+      <c r="D142" t="s">
         <v>314</v>
       </c>
-      <c r="C142" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H142" t="s">
-        <v>117</v>
+        <v>13</v>
       </c>
     </row>
     <row r="143" spans="1:8" ht="12.75">
       <c r="A143" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="C143" t="s">
+        <v>11</v>
+      </c>
+      <c r="D143" t="s">
         <v>316</v>
       </c>
-      <c r="C143" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H143" t="s">
-        <v>117</v>
+        <v>20</v>
       </c>
     </row>
     <row r="144" spans="1:8" ht="12.75">
       <c r="A144" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="C144" t="s">
+        <v>11</v>
+      </c>
+      <c r="D144" t="s">
         <v>318</v>
       </c>
-      <c r="C144" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H144" t="s">
-        <v>224</v>
+        <v>13</v>
       </c>
     </row>
     <row r="145" spans="1:8" ht="12.75">
       <c r="A145" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="C145" t="s">
+        <v>11</v>
+      </c>
+      <c r="D145" t="s">
         <v>320</v>
       </c>
-      <c r="C145" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H145" t="s">
-        <v>224</v>
+        <v>20</v>
       </c>
     </row>
     <row r="146" spans="1:8" ht="12.75">
       <c r="A146" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="C146" t="s">
+        <v>11</v>
+      </c>
+      <c r="D146" t="s">
         <v>322</v>
       </c>
-      <c r="C146" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H146" t="s">
-        <v>224</v>
+        <v>20</v>
       </c>
     </row>
     <row r="147" spans="1:8" ht="12.75">
       <c r="A147" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="C147" t="s">
+        <v>11</v>
+      </c>
+      <c r="D147" t="s">
         <v>324</v>
       </c>
-      <c r="C147" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H147" t="s">
-        <v>229</v>
+        <v>20</v>
       </c>
     </row>
     <row r="148" spans="1:8" ht="12.75">
       <c r="A148" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="C148" t="s">
+        <v>11</v>
+      </c>
+      <c r="D148" t="s">
         <v>326</v>
       </c>
-      <c r="C148" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H148" t="s">
-        <v>117</v>
+        <v>20</v>
       </c>
     </row>
     <row r="149" spans="1:8" ht="12.75">
       <c r="A149" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="C149" t="s">
+        <v>11</v>
+      </c>
+      <c r="D149" t="s">
         <v>328</v>
       </c>
-      <c r="C149" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H149" t="s">
-        <v>117</v>
+        <v>20</v>
       </c>
     </row>
     <row r="150" spans="1:8" ht="12.75">
       <c r="A150" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="C150" t="s">
+        <v>11</v>
+      </c>
+      <c r="D150" t="s">
         <v>330</v>
       </c>
-      <c r="C150" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H150" t="s">
-        <v>117</v>
+        <v>20</v>
       </c>
     </row>
     <row r="151" spans="1:8" ht="12.75">
       <c r="A151" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="C151" t="s">
+        <v>11</v>
+      </c>
+      <c r="D151" t="s">
         <v>332</v>
       </c>
-      <c r="C151" t="s">
-[...2 lines deleted...]
-      <c r="D151" t="s">
+      <c r="H151" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
     </row>
     <row r="152" spans="1:8" ht="12.75">
       <c r="A152" s="1" t="s">
         <v>334</v>
       </c>
       <c r="C152" t="s">
         <v>11</v>
       </c>
       <c r="D152" t="s">
         <v>335</v>
       </c>
       <c r="H152" t="s">
-        <v>117</v>
+        <v>20</v>
       </c>
     </row>
     <row r="153" spans="1:8" ht="12.75">
       <c r="A153" s="1" t="s">
         <v>336</v>
       </c>
       <c r="C153" t="s">
         <v>11</v>
       </c>
       <c r="D153" t="s">
         <v>337</v>
       </c>
       <c r="H153" t="s">
-        <v>128</v>
+        <v>20</v>
       </c>
     </row>
     <row r="154" spans="1:8" ht="12.75">
       <c r="A154" s="1" t="s">
         <v>338</v>
       </c>
       <c r="C154" t="s">
         <v>11</v>
       </c>
       <c r="D154" t="s">
         <v>339</v>
       </c>
       <c r="H154" t="s">
-        <v>117</v>
+        <v>20</v>
       </c>
     </row>
     <row r="155" spans="1:8" ht="12.75">
       <c r="A155" s="1" t="s">
         <v>340</v>
       </c>
       <c r="C155" t="s">
         <v>11</v>
       </c>
       <c r="D155" t="s">
         <v>341</v>
       </c>
       <c r="H155" t="s">
-        <v>128</v>
+        <v>13</v>
       </c>
     </row>
     <row r="156" spans="1:8" ht="12.75">
       <c r="A156" s="1" t="s">
         <v>342</v>
       </c>
       <c r="C156" t="s">
         <v>11</v>
       </c>
       <c r="D156" t="s">
         <v>343</v>
       </c>
+      <c r="G156" t="s">
+        <v>97</v>
+      </c>
       <c r="H156" t="s">
-        <v>128</v>
+        <v>98</v>
       </c>
     </row>
     <row r="157" spans="1:8" ht="12.75">
       <c r="A157" s="1" t="s">
         <v>344</v>
       </c>
       <c r="C157" t="s">
         <v>11</v>
       </c>
       <c r="D157" t="s">
         <v>345</v>
       </c>
+      <c r="G157" t="s">
+        <v>97</v>
+      </c>
       <c r="H157" t="s">
-        <v>128</v>
+        <v>98</v>
       </c>
     </row>
     <row r="158" spans="1:8" ht="12.75">
       <c r="A158" s="1" t="s">
         <v>346</v>
       </c>
       <c r="C158" t="s">
         <v>11</v>
       </c>
       <c r="D158" t="s">
         <v>347</v>
       </c>
       <c r="H158" t="s">
-        <v>128</v>
+        <v>216</v>
       </c>
     </row>
     <row r="159" spans="1:8" ht="12.75">
       <c r="A159" s="1" t="s">
         <v>348</v>
       </c>
       <c r="C159" t="s">
         <v>11</v>
       </c>
       <c r="D159" t="s">
         <v>349</v>
       </c>
       <c r="H159" t="s">
-        <v>128</v>
+        <v>221</v>
       </c>
     </row>
     <row r="160" spans="1:8" ht="12.75">
       <c r="A160" s="1" t="s">
         <v>350</v>
       </c>
       <c r="C160" t="s">
         <v>11</v>
       </c>
       <c r="D160" t="s">
         <v>351</v>
       </c>
       <c r="H160" t="s">
-        <v>128</v>
+        <v>20</v>
       </c>
     </row>
     <row r="161" spans="1:8" ht="12.75">
       <c r="A161" s="1" t="s">
         <v>352</v>
       </c>
       <c r="C161" t="s">
         <v>11</v>
       </c>
       <c r="D161" t="s">
         <v>353</v>
       </c>
       <c r="H161" t="s">
-        <v>128</v>
+        <v>20</v>
       </c>
     </row>
     <row r="162" spans="1:8" ht="12.75">
       <c r="A162" s="1" t="s">
         <v>354</v>
       </c>
       <c r="C162" t="s">
         <v>11</v>
       </c>
       <c r="D162" t="s">
         <v>355</v>
       </c>
       <c r="H162" t="s">
-        <v>128</v>
+        <v>211</v>
       </c>
     </row>
     <row r="163" spans="1:8" ht="12.75">
       <c r="A163" s="1" t="s">
         <v>356</v>
       </c>
       <c r="C163" t="s">
         <v>11</v>
       </c>
       <c r="D163" t="s">
         <v>357</v>
       </c>
       <c r="H163" t="s">
-        <v>128</v>
+        <v>211</v>
       </c>
     </row>
     <row r="164" spans="1:8" ht="12.75">
       <c r="A164" s="1" t="s">
         <v>358</v>
       </c>
       <c r="C164" t="s">
         <v>11</v>
       </c>
       <c r="D164" t="s">
         <v>359</v>
       </c>
       <c r="H164" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:8" ht="12.75">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="165" spans="1:10" ht="12.75">
       <c r="A165" s="1" t="s">
         <v>360</v>
       </c>
       <c r="C165" t="s">
         <v>11</v>
       </c>
       <c r="D165" t="s">
         <v>361</v>
       </c>
       <c r="H165" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:8" ht="12.75">
+        <v>211</v>
+      </c>
+      <c r="J165" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="166" spans="1:10" ht="12.75">
       <c r="A166" s="1" t="s">
         <v>362</v>
       </c>
       <c r="C166" t="s">
         <v>11</v>
       </c>
       <c r="D166" t="s">
         <v>363</v>
       </c>
       <c r="H166" t="s">
-        <v>128</v>
+        <v>211</v>
+      </c>
+      <c r="J166" t="s">
+        <v>268</v>
       </c>
     </row>
     <row r="167" spans="1:8" ht="12.75">
       <c r="A167" s="1" t="s">
         <v>364</v>
       </c>
       <c r="C167" t="s">
         <v>11</v>
       </c>
       <c r="D167" t="s">
         <v>365</v>
       </c>
       <c r="H167" t="s">
-        <v>128</v>
+        <v>211</v>
       </c>
     </row>
     <row r="168" spans="1:8" ht="12.75">
       <c r="A168" s="1" t="s">
         <v>366</v>
       </c>
       <c r="C168" t="s">
         <v>11</v>
       </c>
       <c r="D168" t="s">
         <v>367</v>
       </c>
       <c r="H168" t="s">
-        <v>128</v>
+        <v>211</v>
       </c>
     </row>
     <row r="169" spans="1:8" ht="12.75">
       <c r="A169" s="1" t="s">
         <v>368</v>
       </c>
       <c r="C169" t="s">
         <v>11</v>
       </c>
       <c r="D169" t="s">
         <v>369</v>
       </c>
       <c r="H169" t="s">
-        <v>128</v>
+        <v>211</v>
       </c>
     </row>
     <row r="170" spans="1:8" ht="12.75">
       <c r="A170" s="1" t="s">
         <v>370</v>
       </c>
       <c r="C170" t="s">
         <v>11</v>
       </c>
       <c r="D170" t="s">
         <v>371</v>
       </c>
       <c r="H170" t="s">
-        <v>128</v>
+        <v>372</v>
       </c>
     </row>
     <row r="171" spans="1:8" ht="12.75">
       <c r="A171" s="1" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="C171" t="s">
         <v>11</v>
       </c>
       <c r="D171" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="H171" t="s">
-        <v>128</v>
+        <v>13</v>
       </c>
     </row>
     <row r="172" spans="1:8" ht="12.75">
       <c r="A172" s="1" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="C172" t="s">
         <v>11</v>
       </c>
       <c r="D172" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="H172" t="s">
-        <v>128</v>
+        <v>13</v>
       </c>
     </row>
     <row r="173" spans="1:8" ht="12.75">
       <c r="A173" s="1" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="C173" t="s">
         <v>11</v>
       </c>
       <c r="D173" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="H173" t="s">
-        <v>128</v>
+        <v>13</v>
       </c>
     </row>
     <row r="174" spans="1:8" ht="12.75">
       <c r="A174" s="1" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="C174" t="s">
         <v>11</v>
       </c>
       <c r="D174" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="H174" t="s">
-        <v>128</v>
+        <v>13</v>
       </c>
     </row>
     <row r="175" spans="1:8" ht="12.75">
       <c r="A175" s="1" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="C175" t="s">
         <v>11</v>
       </c>
       <c r="D175" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="H175" t="s">
-        <v>128</v>
+        <v>211</v>
       </c>
     </row>
     <row r="176" spans="1:8" ht="12.75">
       <c r="A176" s="1" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="C176" t="s">
         <v>11</v>
       </c>
       <c r="D176" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="H176" t="s">
-        <v>128</v>
+        <v>211</v>
       </c>
     </row>
     <row r="177" spans="1:8" ht="12.75">
       <c r="A177" s="1" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="C177" t="s">
         <v>11</v>
       </c>
       <c r="D177" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="H177" t="s">
-        <v>128</v>
+        <v>211</v>
       </c>
     </row>
     <row r="178" spans="1:8" ht="12.75">
       <c r="A178" s="1" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="C178" t="s">
         <v>11</v>
       </c>
       <c r="D178" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="H178" t="s">
-        <v>128</v>
+        <v>211</v>
       </c>
     </row>
     <row r="179" spans="1:8" ht="12.75">
       <c r="A179" s="1" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="C179" t="s">
         <v>11</v>
       </c>
       <c r="D179" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="H179" t="s">
-        <v>128</v>
+        <v>211</v>
       </c>
     </row>
     <row r="180" spans="1:8" ht="12.75">
       <c r="A180" s="1" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="C180" t="s">
         <v>11</v>
       </c>
       <c r="D180" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="H180" t="s">
-        <v>128</v>
+        <v>211</v>
       </c>
     </row>
     <row r="181" spans="1:8" ht="12.75">
       <c r="A181" s="1" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="C181" t="s">
         <v>11</v>
       </c>
       <c r="D181" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="H181" t="s">
-        <v>128</v>
+        <v>211</v>
       </c>
     </row>
     <row r="182" spans="1:8" ht="12.75">
       <c r="A182" s="1" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="C182" t="s">
         <v>11</v>
       </c>
       <c r="D182" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="H182" t="s">
-        <v>396</v>
+        <v>211</v>
       </c>
     </row>
     <row r="183" spans="1:8" ht="12.75">
       <c r="A183" s="1" t="s">
         <v>397</v>
       </c>
       <c r="C183" t="s">
         <v>11</v>
       </c>
       <c r="D183" t="s">
         <v>398</v>
       </c>
       <c r="H183" t="s">
-        <v>128</v>
+        <v>20</v>
       </c>
     </row>
     <row r="184" spans="1:8" ht="12.75">
       <c r="A184" s="1" t="s">
         <v>399</v>
       </c>
       <c r="C184" t="s">
         <v>11</v>
       </c>
       <c r="D184" t="s">
         <v>400</v>
       </c>
       <c r="H184" t="s">
-        <v>128</v>
+        <v>20</v>
       </c>
     </row>
     <row r="185" spans="1:8" ht="12.75">
       <c r="A185" s="1" t="s">
         <v>401</v>
       </c>
       <c r="C185" t="s">
         <v>11</v>
       </c>
       <c r="D185" t="s">
         <v>402</v>
       </c>
       <c r="H185" t="s">
-        <v>128</v>
+        <v>20</v>
       </c>
     </row>
     <row r="186" spans="1:8" ht="12.75">
       <c r="A186" s="1" t="s">
         <v>403</v>
       </c>
       <c r="C186" t="s">
         <v>11</v>
       </c>
       <c r="D186" t="s">
         <v>404</v>
       </c>
       <c r="H186" t="s">
-        <v>117</v>
+        <v>20</v>
       </c>
     </row>
     <row r="187" spans="1:8" ht="12.75">
       <c r="A187" s="1" t="s">
         <v>405</v>
       </c>
       <c r="C187" t="s">
         <v>11</v>
       </c>
       <c r="D187" t="s">
         <v>406</v>
       </c>
-      <c r="G187" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H187" t="s">
-        <v>46</v>
+        <v>20</v>
       </c>
     </row>
     <row r="188" spans="1:8" ht="12.75">
       <c r="A188" s="1" t="s">
         <v>407</v>
       </c>
       <c r="C188" t="s">
         <v>11</v>
       </c>
       <c r="D188" t="s">
         <v>408</v>
       </c>
-      <c r="G188" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H188" t="s">
-        <v>46</v>
+        <v>20</v>
       </c>
     </row>
     <row r="189" spans="1:8" ht="12.75">
       <c r="A189" s="1" t="s">
         <v>409</v>
       </c>
       <c r="C189" t="s">
         <v>11</v>
       </c>
       <c r="D189" t="s">
         <v>410</v>
       </c>
       <c r="H189" t="s">
-        <v>84</v>
+        <v>20</v>
       </c>
     </row>
     <row r="190" spans="1:8" ht="12.75">
       <c r="A190" s="1" t="s">
         <v>411</v>
       </c>
       <c r="C190" t="s">
         <v>11</v>
       </c>
       <c r="D190" t="s">
         <v>412</v>
       </c>
       <c r="H190" t="s">
-        <v>84</v>
+        <v>20</v>
       </c>
     </row>
     <row r="191" spans="1:8" ht="12.75">
       <c r="A191" s="1" t="s">
         <v>413</v>
       </c>
       <c r="C191" t="s">
         <v>11</v>
       </c>
       <c r="D191" t="s">
         <v>414</v>
       </c>
       <c r="H191" t="s">
-        <v>84</v>
+        <v>20</v>
       </c>
     </row>
     <row r="192" spans="1:8" ht="12.75">
       <c r="A192" s="1" t="s">
         <v>415</v>
       </c>
       <c r="C192" t="s">
         <v>11</v>
       </c>
       <c r="D192" t="s">
         <v>416</v>
       </c>
       <c r="H192" t="s">
-        <v>84</v>
+        <v>20</v>
       </c>
     </row>
     <row r="193" spans="1:8" ht="12.75">
       <c r="A193" s="1" t="s">
         <v>417</v>
       </c>
       <c r="C193" t="s">
         <v>11</v>
       </c>
       <c r="D193" t="s">
         <v>418</v>
       </c>
       <c r="H193" t="s">
-        <v>84</v>
+        <v>20</v>
       </c>
     </row>
     <row r="194" spans="1:8" ht="12.75">
       <c r="A194" s="1" t="s">
         <v>419</v>
       </c>
       <c r="C194" t="s">
         <v>11</v>
       </c>
       <c r="D194" t="s">
         <v>420</v>
       </c>
       <c r="H194" t="s">
-        <v>84</v>
+        <v>20</v>
       </c>
     </row>
     <row r="195" spans="1:8" ht="12.75">
       <c r="A195" s="1" t="s">
         <v>421</v>
       </c>
       <c r="C195" t="s">
         <v>11</v>
       </c>
       <c r="D195" t="s">
         <v>422</v>
       </c>
       <c r="H195" t="s">
-        <v>69</v>
+        <v>20</v>
       </c>
     </row>
     <row r="196" spans="1:8" ht="12.75">
       <c r="A196" s="1" t="s">
         <v>423</v>
       </c>
       <c r="C196" t="s">
         <v>11</v>
       </c>
       <c r="D196" t="s">
         <v>424</v>
       </c>
       <c r="H196" t="s">
-        <v>69</v>
+        <v>20</v>
       </c>
     </row>
     <row r="197" spans="1:8" ht="12.75">
       <c r="A197" s="1" t="s">
         <v>425</v>
       </c>
       <c r="C197" t="s">
         <v>11</v>
       </c>
       <c r="D197" t="s">
         <v>426</v>
       </c>
       <c r="H197" t="s">
-        <v>69</v>
+        <v>141</v>
       </c>
     </row>
     <row r="198" spans="1:8" ht="12.75">
       <c r="A198" s="1" t="s">
         <v>427</v>
       </c>
       <c r="C198" t="s">
         <v>11</v>
       </c>
       <c r="D198" t="s">
         <v>428</v>
       </c>
       <c r="H198" t="s">
-        <v>69</v>
+        <v>141</v>
       </c>
     </row>
     <row r="199" spans="1:8" ht="12.75">
       <c r="A199" s="1" t="s">
         <v>429</v>
       </c>
       <c r="C199" t="s">
         <v>11</v>
       </c>
       <c r="D199" t="s">
         <v>430</v>
       </c>
       <c r="H199" t="s">
-        <v>30</v>
+        <v>141</v>
       </c>
     </row>
     <row r="200" spans="1:8" ht="12.75">
       <c r="A200" s="1" t="s">
         <v>431</v>
       </c>
       <c r="C200" t="s">
         <v>11</v>
       </c>
       <c r="D200" t="s">
         <v>432</v>
       </c>
       <c r="H200" t="s">
-        <v>30</v>
+        <v>141</v>
       </c>
     </row>
     <row r="201" spans="1:8" ht="12.75">
       <c r="A201" s="1" t="s">
         <v>433</v>
       </c>
       <c r="C201" t="s">
         <v>11</v>
       </c>
       <c r="D201" t="s">
         <v>434</v>
       </c>
       <c r="H201" t="s">
-        <v>30</v>
+        <v>141</v>
       </c>
     </row>
     <row r="202" spans="1:8" ht="12.75">
       <c r="A202" s="1" t="s">
         <v>435</v>
       </c>
       <c r="C202" t="s">
         <v>11</v>
       </c>
       <c r="D202" t="s">
         <v>436</v>
       </c>
       <c r="H202" t="s">
-        <v>30</v>
+        <v>141</v>
       </c>
     </row>
     <row r="203" spans="1:8" ht="12.75">
       <c r="A203" s="1" t="s">
         <v>437</v>
       </c>
       <c r="C203" t="s">
         <v>11</v>
       </c>
       <c r="D203" t="s">
         <v>438</v>
       </c>
       <c r="H203" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
     </row>
     <row r="204" spans="1:8" ht="12.75">
       <c r="A204" s="1" t="s">
         <v>439</v>
       </c>
       <c r="C204" t="s">
         <v>11</v>
       </c>
       <c r="D204" t="s">
         <v>440</v>
       </c>
       <c r="H204" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
     </row>
     <row r="205" spans="1:8" ht="12.75">
       <c r="A205" s="1" t="s">
         <v>441</v>
       </c>
       <c r="C205" t="s">
         <v>11</v>
       </c>
       <c r="D205" t="s">
         <v>442</v>
       </c>
       <c r="H205" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
     </row>
     <row r="206" spans="1:8" ht="12.75">
       <c r="A206" s="1" t="s">
         <v>443</v>
       </c>
       <c r="C206" t="s">
         <v>11</v>
       </c>
       <c r="D206" t="s">
         <v>444</v>
       </c>
       <c r="H206" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
     </row>
     <row r="207" spans="1:8" ht="12.75">
       <c r="A207" s="1" t="s">
         <v>445</v>
       </c>
       <c r="C207" t="s">
         <v>11</v>
       </c>
       <c r="D207" t="s">
         <v>446</v>
       </c>
       <c r="H207" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
     </row>
     <row r="208" spans="1:8" ht="12.75">
       <c r="A208" s="1" t="s">
         <v>447</v>
       </c>
       <c r="C208" t="s">
         <v>11</v>
       </c>
       <c r="D208" t="s">
         <v>448</v>
       </c>
       <c r="H208" t="s">
-        <v>13</v>
+        <v>106</v>
       </c>
     </row>
     <row r="209" spans="1:8" ht="12.75">
       <c r="A209" s="1" t="s">
         <v>449</v>
       </c>
       <c r="C209" t="s">
         <v>11</v>
       </c>
       <c r="D209" t="s">
         <v>450</v>
       </c>
       <c r="H209" t="s">
-        <v>13</v>
+        <v>106</v>
       </c>
     </row>
     <row r="210" spans="1:8" ht="12.75">
       <c r="A210" s="1" t="s">
         <v>451</v>
       </c>
       <c r="C210" t="s">
         <v>11</v>
       </c>
       <c r="D210" t="s">
         <v>452</v>
       </c>
       <c r="H210" t="s">
-        <v>13</v>
+        <v>106</v>
       </c>
     </row>
     <row r="211" spans="1:8" ht="12.75">
       <c r="A211" s="1" t="s">
         <v>453</v>
       </c>
       <c r="C211" t="s">
         <v>11</v>
       </c>
       <c r="D211" t="s">
         <v>454</v>
       </c>
       <c r="H211" t="s">
-        <v>30</v>
+        <v>106</v>
       </c>
     </row>
     <row r="212" spans="1:8" ht="12.75">
       <c r="A212" s="1" t="s">
         <v>455</v>
       </c>
       <c r="C212" t="s">
         <v>11</v>
       </c>
       <c r="D212" t="s">
         <v>456</v>
       </c>
       <c r="H212" t="s">
-        <v>30</v>
+        <v>106</v>
       </c>
     </row>
     <row r="213" spans="1:8" ht="12.75">
       <c r="A213" s="1" t="s">
         <v>457</v>
       </c>
       <c r="C213" t="s">
         <v>11</v>
       </c>
       <c r="D213" t="s">
         <v>458</v>
       </c>
       <c r="H213" t="s">
-        <v>30</v>
+        <v>106</v>
       </c>
     </row>
     <row r="214" spans="1:8" ht="12.75">
       <c r="A214" s="1" t="s">
         <v>459</v>
       </c>
       <c r="C214" t="s">
         <v>11</v>
       </c>
       <c r="D214" t="s">
         <v>460</v>
       </c>
       <c r="H214" t="s">
-        <v>30</v>
+        <v>106</v>
       </c>
     </row>
     <row r="215" spans="1:8" ht="12.75">
       <c r="A215" s="1" t="s">
         <v>461</v>
       </c>
-      <c r="B215" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C215" t="s">
         <v>11</v>
       </c>
       <c r="D215" t="s">
-        <v>53</v>
+        <v>462</v>
       </c>
       <c r="H215" t="s">
-        <v>30</v>
+        <v>106</v>
       </c>
     </row>
     <row r="216" spans="1:8" ht="12.75">
       <c r="A216" s="1" t="s">
-        <v>462</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>463</v>
       </c>
       <c r="C216" t="s">
         <v>11</v>
       </c>
       <c r="D216" t="s">
-        <v>50</v>
+        <v>464</v>
       </c>
       <c r="H216" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
     </row>
     <row r="217" spans="1:8" ht="12.75">
       <c r="A217" s="1" t="s">
-        <v>463</v>
-[...2 lines deleted...]
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="C217" t="s">
         <v>11</v>
       </c>
       <c r="D217" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="H217" t="s">
-        <v>30</v>
+        <v>110</v>
       </c>
     </row>
     <row r="218" spans="1:8" ht="12.75">
       <c r="A218" s="1" t="s">
-        <v>465</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>467</v>
       </c>
       <c r="C218" t="s">
         <v>11</v>
       </c>
       <c r="D218" t="s">
-        <v>44</v>
+        <v>468</v>
       </c>
       <c r="H218" t="s">
-        <v>46</v>
+        <v>110</v>
       </c>
     </row>
     <row r="219" spans="1:8" ht="12.75">
       <c r="A219" s="1" t="s">
-        <v>466</v>
-[...2 lines deleted...]
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="C219" t="s">
         <v>11</v>
       </c>
       <c r="D219" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="H219" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
     </row>
     <row r="220" spans="1:8" ht="12.75">
       <c r="A220" s="1" t="s">
-        <v>468</v>
+        <v>471</v>
       </c>
       <c r="B220" t="s">
-        <v>36</v>
+        <v>108</v>
       </c>
       <c r="C220" t="s">
         <v>11</v>
       </c>
       <c r="D220" t="s">
-        <v>469</v>
+        <v>108</v>
       </c>
       <c r="H220" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
     </row>
     <row r="221" spans="1:8" ht="12.75">
       <c r="A221" s="1" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="B221" t="s">
-        <v>471</v>
+        <v>104</v>
       </c>
       <c r="C221" t="s">
         <v>11</v>
       </c>
       <c r="D221" t="s">
-        <v>472</v>
+        <v>104</v>
       </c>
       <c r="H221" t="s">
-        <v>13</v>
+        <v>106</v>
       </c>
     </row>
     <row r="222" spans="1:8" ht="12.75">
       <c r="A222" s="1" t="s">
         <v>473</v>
       </c>
       <c r="B222" t="s">
-        <v>38</v>
+        <v>474</v>
       </c>
       <c r="C222" t="s">
         <v>11</v>
       </c>
       <c r="D222" t="s">
         <v>474</v>
       </c>
       <c r="H222" t="s">
-        <v>30</v>
+        <v>110</v>
       </c>
     </row>
     <row r="223" spans="1:8" ht="12.75">
       <c r="A223" s="1" t="s">
         <v>475</v>
       </c>
       <c r="B223" t="s">
-        <v>40</v>
+        <v>189</v>
       </c>
       <c r="C223" t="s">
         <v>11</v>
       </c>
       <c r="D223" t="s">
-        <v>476</v>
+        <v>189</v>
       </c>
       <c r="H223" t="s">
-        <v>13</v>
+        <v>98</v>
       </c>
     </row>
     <row r="224" spans="1:8" ht="12.75">
       <c r="A224" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="B224" t="s">
         <v>477</v>
       </c>
-      <c r="B224" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C224" t="s">
         <v>11</v>
       </c>
       <c r="D224" t="s">
-        <v>62</v>
+        <v>477</v>
       </c>
       <c r="H224" t="s">
-        <v>30</v>
+        <v>106</v>
       </c>
     </row>
     <row r="225" spans="1:8" ht="12.75">
       <c r="A225" s="1" t="s">
         <v>478</v>
       </c>
       <c r="B225" t="s">
-        <v>65</v>
+        <v>181</v>
       </c>
       <c r="C225" t="s">
         <v>11</v>
       </c>
       <c r="D225" t="s">
-        <v>65</v>
+        <v>479</v>
       </c>
       <c r="H225" t="s">
-        <v>30</v>
+        <v>106</v>
       </c>
     </row>
     <row r="226" spans="1:8" ht="12.75">
       <c r="A226" s="1" t="s">
-        <v>479</v>
+        <v>480</v>
+      </c>
+      <c r="B226" t="s">
+        <v>481</v>
       </c>
       <c r="C226" t="s">
         <v>11</v>
       </c>
       <c r="D226" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
       <c r="H226" t="s">
-        <v>69</v>
+        <v>106</v>
       </c>
     </row>
     <row r="227" spans="1:8" ht="12.75">
       <c r="A227" s="1" t="s">
-        <v>481</v>
+        <v>483</v>
+      </c>
+      <c r="B227" t="s">
+        <v>183</v>
       </c>
       <c r="C227" t="s">
         <v>11</v>
       </c>
       <c r="D227" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="H227" t="s">
-        <v>69</v>
+        <v>110</v>
       </c>
     </row>
     <row r="228" spans="1:8" ht="12.75">
       <c r="A228" s="1" t="s">
-        <v>483</v>
+        <v>485</v>
+      </c>
+      <c r="B228" t="s">
+        <v>185</v>
       </c>
       <c r="C228" t="s">
         <v>11</v>
       </c>
       <c r="D228" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
       <c r="H228" t="s">
-        <v>69</v>
+        <v>106</v>
       </c>
     </row>
     <row r="229" spans="1:8" ht="12.75">
       <c r="A229" s="1" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="B229" t="s">
-        <v>73</v>
+        <v>118</v>
       </c>
       <c r="C229" t="s">
         <v>11</v>
       </c>
       <c r="D229" t="s">
-        <v>73</v>
+        <v>118</v>
       </c>
       <c r="H229" t="s">
-        <v>13</v>
+        <v>110</v>
       </c>
     </row>
     <row r="230" spans="1:8" ht="12.75">
       <c r="A230" s="1" t="s">
-        <v>486</v>
+        <v>488</v>
+      </c>
+      <c r="B230" t="s">
+        <v>121</v>
       </c>
       <c r="C230" t="s">
         <v>11</v>
       </c>
       <c r="D230" t="s">
-        <v>487</v>
+        <v>121</v>
       </c>
       <c r="H230" t="s">
-        <v>30</v>
+        <v>110</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8" ht="12.75">
+      <c r="A231" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="C231" t="s">
+        <v>11</v>
+      </c>
+      <c r="D231" t="s">
+        <v>490</v>
+      </c>
+      <c r="H231" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8" ht="12.75">
+      <c r="A232" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="C232" t="s">
+        <v>11</v>
+      </c>
+      <c r="D232" t="s">
+        <v>492</v>
+      </c>
+      <c r="H232" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8" ht="12.75">
+      <c r="A233" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="C233" t="s">
+        <v>11</v>
+      </c>
+      <c r="D233" t="s">
+        <v>494</v>
+      </c>
+      <c r="H233" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8" ht="12.75">
+      <c r="A234" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="B234" t="s">
+        <v>130</v>
+      </c>
+      <c r="C234" t="s">
+        <v>11</v>
+      </c>
+      <c r="D234" t="s">
+        <v>130</v>
+      </c>
+      <c r="H234" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8" ht="12.75">
+      <c r="A235" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="C235" t="s">
+        <v>11</v>
+      </c>
+      <c r="D235" t="s">
+        <v>497</v>
+      </c>
+      <c r="H235" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8" ht="12.75">
+      <c r="A236" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="C236" t="s">
+        <v>11</v>
+      </c>
+      <c r="D236" t="s">
+        <v>499</v>
+      </c>
+      <c r="H236" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8" ht="12.75">
+      <c r="A237" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="C237" t="s">
+        <v>11</v>
+      </c>
+      <c r="D237" t="s">
+        <v>501</v>
+      </c>
+      <c r="H237" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8" ht="12.75">
+      <c r="A238" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="C238" t="s">
+        <v>11</v>
+      </c>
+      <c r="D238" t="s">
+        <v>503</v>
+      </c>
+      <c r="H238" t="s">
+        <v>126</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="AD-P90-SCP"/>
-[...227 lines deleted...]
-    <hyperlink ref="A230" r:id="rId229" display="XP-2525-OFF"/>
+    <hyperlink ref="A2" r:id="rId1" display="MT-218"/>
+    <hyperlink ref="A3" r:id="rId2" display="MT-220"/>
+    <hyperlink ref="A4" r:id="rId3" display="MT-220-108"/>
+    <hyperlink ref="A5" r:id="rId4" display="PM-238T-48"/>
+    <hyperlink ref="A6" r:id="rId5" display="PM-SU2-B"/>
+    <hyperlink ref="A7" r:id="rId6" display="PM-238T-84"/>
+    <hyperlink ref="A8" r:id="rId7" display="PML-SU2-72"/>
+    <hyperlink ref="A9" r:id="rId8" display="PM-SU2L-96"/>
+    <hyperlink ref="A10" r:id="rId9" display="PM-SL2-72"/>
+    <hyperlink ref="A11" r:id="rId10" display="PM-412-48"/>
+    <hyperlink ref="A12" r:id="rId11" display="PM-XT-24"/>
+    <hyperlink ref="A13" r:id="rId12" display="PML-SU2-96"/>
+    <hyperlink ref="A14" r:id="rId13" display="PM-SC2-72"/>
+    <hyperlink ref="A15" r:id="rId14" display="PML-SU4L-96"/>
+    <hyperlink ref="A16" r:id="rId15" display="PM-412-63"/>
+    <hyperlink ref="A17" r:id="rId16" display="PML-SU4L-B"/>
+    <hyperlink ref="A18" r:id="rId17" display="PM-XT-36"/>
+    <hyperlink ref="A19" r:id="rId18" display="PM-SU35-48"/>
+    <hyperlink ref="A20" r:id="rId19" display="PM-SL4"/>
+    <hyperlink ref="A21" r:id="rId20" display="PM-412-96"/>
+    <hyperlink ref="A22" r:id="rId21" display="PML-SU2L-72"/>
+    <hyperlink ref="A23" r:id="rId22" display="PM-SC2-B"/>
+    <hyperlink ref="A24" r:id="rId23" display="PML-SC2-96"/>
+    <hyperlink ref="A25" r:id="rId24" display="PM-SL4-63"/>
+    <hyperlink ref="A26" r:id="rId25" display="PML-SU2L-96"/>
+    <hyperlink ref="A27" r:id="rId26" display="PM-SU4-96"/>
+    <hyperlink ref="A28" r:id="rId27" display="PML-SC2-B"/>
+    <hyperlink ref="A29" r:id="rId28" display="PML-SC4-63"/>
+    <hyperlink ref="A30" r:id="rId29" display="PM-SU4-B"/>
+    <hyperlink ref="A31" r:id="rId30" display="PML-SC4-96"/>
+    <hyperlink ref="A32" r:id="rId31" display="PM-SU4L-63"/>
+    <hyperlink ref="A33" r:id="rId32" display="PM-SU2-96"/>
+    <hyperlink ref="A34" r:id="rId33" display="PML-SC4-B"/>
+    <hyperlink ref="A35" r:id="rId34" display="PML-SU4-B"/>
+    <hyperlink ref="A36" r:id="rId35" display="MT-219S-H"/>
+    <hyperlink ref="A37" r:id="rId36" display="PM-SC3-96"/>
+    <hyperlink ref="A38" r:id="rId37" display="PM-SL4L"/>
+    <hyperlink ref="A39" r:id="rId38" display="SF-PK-278-278"/>
+    <hyperlink ref="A40" r:id="rId39" display="SF-PK-238-238"/>
+    <hyperlink ref="A41" r:id="rId40" display="MC-PK-238-238"/>
+    <hyperlink ref="A42" r:id="rId41" display="SF-PK-238-278"/>
+    <hyperlink ref="A43" r:id="rId42" display="SFG-FP-12.5-4-48"/>
+    <hyperlink ref="A44" r:id="rId43" display="SFG-FP-10.5-3-60"/>
+    <hyperlink ref="A45" r:id="rId44" display="PM-SU35-96"/>
+    <hyperlink ref="A46" r:id="rId45" display="MUK-MSK3D"/>
+    <hyperlink ref="A47" r:id="rId46" display="MUK-MSK5"/>
+    <hyperlink ref="A48" r:id="rId47" display="MUK-MSK7"/>
+    <hyperlink ref="A49" r:id="rId48" display="MUK-MSK14"/>
+    <hyperlink ref="A50" r:id="rId49" display="MUK-MSK12"/>
+    <hyperlink ref="A51" r:id="rId50" display="MUK-MSK13"/>
+    <hyperlink ref="A52" r:id="rId51" display="VZWSMART-MSK14"/>
+    <hyperlink ref="A53" r:id="rId52" display="AP-25XA120"/>
+    <hyperlink ref="A54" r:id="rId53" display="XP-2020-2025"/>
+    <hyperlink ref="A55" r:id="rId54" display="MUK-MSK9L"/>
+    <hyperlink ref="A56" r:id="rId55" display="CO-200-LD"/>
+    <hyperlink ref="A57" r:id="rId56" display="PAM-HD"/>
+    <hyperlink ref="A58" r:id="rId57" display="QCC-DD-EE-DE"/>
+    <hyperlink ref="A59" r:id="rId58" display="LM-100-SSH"/>
+    <hyperlink ref="A60" r:id="rId59" display="LS-100"/>
+    <hyperlink ref="A61" r:id="rId60" display="LS-SB50"/>
+    <hyperlink ref="A62" r:id="rId61" display="MS-SB50"/>
+    <hyperlink ref="A63" r:id="rId62" display="XA-1920"/>
+    <hyperlink ref="A64" r:id="rId63" display="XP-2025"/>
+    <hyperlink ref="A65" r:id="rId64" display="XP-2530"/>
+    <hyperlink ref="A66" r:id="rId65" display="AB-S50"/>
+    <hyperlink ref="A67" r:id="rId66" display="AB-S50-SSH"/>
+    <hyperlink ref="A68" r:id="rId67" display="AD-P90-SCP"/>
+    <hyperlink ref="A69" r:id="rId68" display="BB-S10-10"/>
+    <hyperlink ref="A70" r:id="rId69" display="BC-35-14D"/>
+    <hyperlink ref="A71" r:id="rId70" display="BB-S20-14"/>
+    <hyperlink ref="A72" r:id="rId71" display="BC-40-16D"/>
+    <hyperlink ref="A73" r:id="rId72" display="BC-30-10"/>
+    <hyperlink ref="A74" r:id="rId73" display="BC-30-10D"/>
+    <hyperlink ref="A75" r:id="rId74" display="CC-100"/>
+    <hyperlink ref="A76" r:id="rId75" display="CO-78"/>
+    <hyperlink ref="A77" r:id="rId76" display="VZWSMART-MSK1"/>
+    <hyperlink ref="A78" r:id="rId77" display="VZWSMART-MSK2"/>
+    <hyperlink ref="A79" r:id="rId78" display="VZWSMART-MSK3"/>
+    <hyperlink ref="A80" r:id="rId79" display="VZWSMART-MSK6"/>
+    <hyperlink ref="A81" r:id="rId80" display="VZWSMART-MSK9"/>
+    <hyperlink ref="A82" r:id="rId81" display="MUK-MSK1"/>
+    <hyperlink ref="A83" r:id="rId82" display="MUK-MSK10"/>
+    <hyperlink ref="A84" r:id="rId83" display="MUK-MSK2"/>
+    <hyperlink ref="A85" r:id="rId84" display="PM-412T-63"/>
+    <hyperlink ref="A86" r:id="rId85" display="PM-238-96"/>
+    <hyperlink ref="A87" r:id="rId86" display="PM-SC4-96"/>
+    <hyperlink ref="A88" r:id="rId87" display="MT-219-84"/>
+    <hyperlink ref="A89" r:id="rId88" display="MT-219-H"/>
+    <hyperlink ref="A90" r:id="rId89" display="MT-395"/>
+    <hyperlink ref="A91" r:id="rId90" display="MTC3055PM2"/>
+    <hyperlink ref="A92" r:id="rId91" display="MTC3055PM35"/>
+    <hyperlink ref="A93" r:id="rId92" display="HS-400"/>
+    <hyperlink ref="A94" r:id="rId93" display="HS-600"/>
+    <hyperlink ref="A95" r:id="rId94" display="MT-197-12"/>
+    <hyperlink ref="A96" r:id="rId95" display="MT-216-NS"/>
+    <hyperlink ref="A97" r:id="rId96" display="MT-197-C"/>
+    <hyperlink ref="A98" r:id="rId97" display="MT-198"/>
+    <hyperlink ref="A99" r:id="rId98" display="MT-219L-H"/>
+    <hyperlink ref="A100" r:id="rId99" display="MT-197"/>
+    <hyperlink ref="A101" r:id="rId100" display="MT-219M-H"/>
+    <hyperlink ref="A102" r:id="rId101" display="MT-216-6NS"/>
+    <hyperlink ref="A103" r:id="rId102" display="MTC8260"/>
+    <hyperlink ref="A104" r:id="rId103" display="P-100"/>
+    <hyperlink ref="A105" r:id="rId104" display="PB-G3T-2"/>
+    <hyperlink ref="A106" r:id="rId105" display="S-300"/>
+    <hyperlink ref="A107" r:id="rId106" display="S-600"/>
+    <hyperlink ref="A108" r:id="rId107" display="S-500"/>
+    <hyperlink ref="A109" r:id="rId108" display="WP-197"/>
+    <hyperlink ref="A110" r:id="rId109" display="WP-198"/>
+    <hyperlink ref="A111" r:id="rId110" display="XP-197-US"/>
+    <hyperlink ref="A112" r:id="rId111" display="XP-197-35US"/>
+    <hyperlink ref="A113" r:id="rId112" display="DM-100"/>
+    <hyperlink ref="A114" r:id="rId113" display="MT-219N-H"/>
+    <hyperlink ref="A115" r:id="rId114" display="MTC3326DA2W"/>
+    <hyperlink ref="A116" r:id="rId115" display="P-100-HD"/>
+    <hyperlink ref="A117" r:id="rId116" display="P-300-HD"/>
+    <hyperlink ref="A118" r:id="rId117" display="P-400-HD"/>
+    <hyperlink ref="A119" r:id="rId118" display="MT-198-C"/>
+    <hyperlink ref="A120" r:id="rId119" display="860685850-24-63"/>
+    <hyperlink ref="A121" r:id="rId120" display="860685850-48-63"/>
+    <hyperlink ref="A122" r:id="rId121" display="860685850-48-108"/>
+    <hyperlink ref="A123" r:id="rId122" display="XA-2020"/>
+    <hyperlink ref="A124" r:id="rId123" display="XA-2030"/>
+    <hyperlink ref="A125" r:id="rId124" display="XA-2035"/>
+    <hyperlink ref="A126" r:id="rId125" display="XP-3030"/>
+    <hyperlink ref="A127" r:id="rId126" display="XP-3040"/>
+    <hyperlink ref="A128" r:id="rId127" display="XP-4040"/>
+    <hyperlink ref="A129" r:id="rId128" display="XP-2020"/>
+    <hyperlink ref="A130" r:id="rId129" display="PM-412T-48"/>
+    <hyperlink ref="A131" r:id="rId130" display="PM-238-84"/>
+    <hyperlink ref="A132" r:id="rId131" display="PM-412T-96"/>
+    <hyperlink ref="A133" r:id="rId132" display="PM-SC4-B"/>
+    <hyperlink ref="A134" r:id="rId133" display="PM-AT412-60"/>
+    <hyperlink ref="A135" r:id="rId134" display="PM-238T-72"/>
+    <hyperlink ref="A136" r:id="rId135" display="PM-TK"/>
+    <hyperlink ref="A137" r:id="rId136" display="MT-197-18"/>
+    <hyperlink ref="A138" r:id="rId137" display="MT-217"/>
+    <hyperlink ref="A139" r:id="rId138" display="MT-219"/>
+    <hyperlink ref="A140" r:id="rId139" display="MT-219-63"/>
+    <hyperlink ref="A141" r:id="rId140" display="MT-219-72"/>
+    <hyperlink ref="A142" r:id="rId141" display="MT-220-120"/>
+    <hyperlink ref="A143" r:id="rId142" display="MT-397"/>
+    <hyperlink ref="A144" r:id="rId143" display="MTC3055PM3"/>
+    <hyperlink ref="A145" r:id="rId144" display="PML-SU2L-B"/>
+    <hyperlink ref="A146" r:id="rId145" display="PML-SU4-63"/>
+    <hyperlink ref="A147" r:id="rId146" display="PM-SU2-72"/>
+    <hyperlink ref="A148" r:id="rId147" display="PML-SU4-96"/>
+    <hyperlink ref="A149" r:id="rId148" display="PM-SU4L-96"/>
+    <hyperlink ref="A150" r:id="rId149" display="PML-SU4L-63"/>
+    <hyperlink ref="A151" r:id="rId150" display="RR-DPM"/>
+    <hyperlink ref="A152" r:id="rId151" display="WP-CL"/>
+    <hyperlink ref="A153" r:id="rId152" display="PM-SC3-B"/>
+    <hyperlink ref="A154" r:id="rId153" display="PM-SL2L"/>
+    <hyperlink ref="A155" r:id="rId154" display="SF-PK-278-238"/>
+    <hyperlink ref="A156" r:id="rId155" display="SFG-FP-14.5-4-56"/>
+    <hyperlink ref="A157" r:id="rId156" display="SFG-FP-14.5-5-42"/>
+    <hyperlink ref="A158" r:id="rId157" display="MT-197-24"/>
+    <hyperlink ref="A159" r:id="rId158" display="MT-197-48"/>
+    <hyperlink ref="A160" r:id="rId159" display="MT-216-10NS"/>
+    <hyperlink ref="A161" r:id="rId160" display="MT-216-14NS"/>
+    <hyperlink ref="A162" r:id="rId161" display="P-300"/>
+    <hyperlink ref="A163" r:id="rId162" display="P-400"/>
+    <hyperlink ref="A164" r:id="rId163" display="P-200"/>
+    <hyperlink ref="A165" r:id="rId164" display="PB-G3S-2"/>
+    <hyperlink ref="A166" r:id="rId165" display="PB-G3S-4"/>
+    <hyperlink ref="A167" r:id="rId166" display="PB-G3T-4"/>
+    <hyperlink ref="A168" r:id="rId167" display="S-200"/>
+    <hyperlink ref="A169" r:id="rId168" display="S-400"/>
+    <hyperlink ref="A170" r:id="rId169" display="WP-216"/>
+    <hyperlink ref="A171" r:id="rId170" display="XP-197-D"/>
+    <hyperlink ref="A172" r:id="rId171" display="XP-197-S"/>
+    <hyperlink ref="A173" r:id="rId172" display="XP-197-UD"/>
+    <hyperlink ref="A174" r:id="rId173" display="XP-197-35UD"/>
+    <hyperlink ref="A175" r:id="rId174" display="DA-C200"/>
+    <hyperlink ref="A176" r:id="rId175" display="P-200-HD"/>
+    <hyperlink ref="A177" r:id="rId176" display="MTC-PSA6"/>
+    <hyperlink ref="A178" r:id="rId177" display="860685850-12-63"/>
+    <hyperlink ref="A179" r:id="rId178" display="860685850-36-63"/>
+    <hyperlink ref="A180" r:id="rId179" display="860685850-12-108"/>
+    <hyperlink ref="A181" r:id="rId180" display="860685850-24-108"/>
+    <hyperlink ref="A182" r:id="rId181" display="860685850-36-108"/>
+    <hyperlink ref="A183" r:id="rId182" display="PM-SU4L-B"/>
+    <hyperlink ref="A184" r:id="rId183" display="PM-SU2L-72"/>
+    <hyperlink ref="A185" r:id="rId184" display="PM-SL2"/>
+    <hyperlink ref="A186" r:id="rId185" display="PM-238T-96"/>
+    <hyperlink ref="A187" r:id="rId186" display="PM-SU2L-B"/>
+    <hyperlink ref="A188" r:id="rId187" display="PM-SL2-96"/>
+    <hyperlink ref="A189" r:id="rId188" display="PM-SC2-96"/>
+    <hyperlink ref="A190" r:id="rId189" display="PML-SU2-B"/>
+    <hyperlink ref="A191" r:id="rId190" display="PM-238-48"/>
+    <hyperlink ref="A192" r:id="rId191" display="PML-SC2-72"/>
+    <hyperlink ref="A193" r:id="rId192" display="PM-SU4-63"/>
+    <hyperlink ref="A194" r:id="rId193" display="PM-SC4-63"/>
+    <hyperlink ref="A195" r:id="rId194" display="PM-SL4-96"/>
+    <hyperlink ref="A196" r:id="rId195" display="PM-238-72"/>
+    <hyperlink ref="A197" r:id="rId196" display="JS-S100"/>
+    <hyperlink ref="A198" r:id="rId197" display="JS-S100-SSH"/>
+    <hyperlink ref="A199" r:id="rId198" display="LM-100"/>
+    <hyperlink ref="A200" r:id="rId199" display="LS-100-SSH"/>
+    <hyperlink ref="A201" r:id="rId200" display="MS-100"/>
+    <hyperlink ref="A202" r:id="rId201" display="MS-100-SSH"/>
+    <hyperlink ref="A203" r:id="rId202" display="PAM"/>
+    <hyperlink ref="A204" r:id="rId203" display="XP-R"/>
+    <hyperlink ref="A205" r:id="rId204" display="XP-2030"/>
+    <hyperlink ref="A206" r:id="rId205" display="XP-2040"/>
+    <hyperlink ref="A207" r:id="rId206" display="XP-2525"/>
+    <hyperlink ref="A208" r:id="rId207" display="AD-P60-SCP"/>
+    <hyperlink ref="A209" r:id="rId208" display="BC-35-14"/>
+    <hyperlink ref="A210" r:id="rId209" display="BC-40-16"/>
+    <hyperlink ref="A211" r:id="rId210" display="BC-20-10"/>
+    <hyperlink ref="A212" r:id="rId211" display="BC-20-10D"/>
+    <hyperlink ref="A213" r:id="rId212" display="CC-215-6"/>
+    <hyperlink ref="A214" r:id="rId213" display="CC-100-6"/>
+    <hyperlink ref="A215" r:id="rId214" display="CC-215"/>
+    <hyperlink ref="A216" r:id="rId215" display="CO-200"/>
+    <hyperlink ref="A217" r:id="rId216" display="CO-400"/>
+    <hyperlink ref="A218" r:id="rId217" display="CO-100"/>
+    <hyperlink ref="A219" r:id="rId218" display="XP-2540"/>
+    <hyperlink ref="A220" r:id="rId219" display="VZWSMART-MSK5"/>
+    <hyperlink ref="A221" r:id="rId220" display="VZWSMART-MSK3D"/>
+    <hyperlink ref="A222" r:id="rId221" display="VZWSMART-MSK7"/>
+    <hyperlink ref="A223" r:id="rId222" display="VZWSMART-MSK10"/>
+    <hyperlink ref="A224" r:id="rId223" display="VZWSMART-MSK4"/>
+    <hyperlink ref="A225" r:id="rId224" display="MUK-MSK3"/>
+    <hyperlink ref="A226" r:id="rId225" display="MUK-MSK4"/>
+    <hyperlink ref="A227" r:id="rId226" display="MUK-MSK6"/>
+    <hyperlink ref="A228" r:id="rId227" display="MUK-MSK9"/>
+    <hyperlink ref="A229" r:id="rId228" display="VZWSMART-MSK12"/>
+    <hyperlink ref="A230" r:id="rId229" display="VZWSMART-MSK13"/>
+    <hyperlink ref="A231" r:id="rId230" display="AP-20XA120"/>
+    <hyperlink ref="A232" r:id="rId231" display="AP-2525XP120"/>
+    <hyperlink ref="A233" r:id="rId232" display="AP-2525XP96"/>
+    <hyperlink ref="A234" r:id="rId233" display="VZWSMART-MSK9L"/>
+    <hyperlink ref="A235" r:id="rId234" display="XP-2525-OFF"/>
+    <hyperlink ref="A236" r:id="rId235" display="XA-1919"/>
+    <hyperlink ref="A237" r:id="rId236" display="XA-3030"/>
+    <hyperlink ref="A238" r:id="rId237" display="XA-U"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId230"/>
+    <tablePart r:id="rId238"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>