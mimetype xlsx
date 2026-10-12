--- v2 (2026-08-28)
+++ v3 (2026-10-12)
@@ -67,59 +67,107 @@
   <si>
     <t>MT-218</t>
   </si>
   <si>
     <t>Variant</t>
   </si>
   <si>
     <t>Pipe Mount Kit, 2-3/8 in OD x 36 in</t>
   </si>
   <si>
     <t>Pipe mount kit</t>
   </si>
   <si>
     <t>MT-220</t>
   </si>
   <si>
     <t>Pipe Mount Kit, 2-3/8 in OD x 96 in</t>
   </si>
   <si>
     <t>MT-220-108</t>
   </si>
   <si>
     <t>Pipe Mount Kit, 2-3/8 in OD x 108 in</t>
   </si>
   <si>
+    <t>MT-219-84</t>
+  </si>
+  <si>
+    <t>Pipe Mount Kit, 2-3/8 in OD x 84 in</t>
+  </si>
+  <si>
+    <t>MT-219-H</t>
+  </si>
+  <si>
+    <t>Pipe Mount Kit - 2-3/8" TO 3-1/2" PIPE - pipe not included</t>
+  </si>
+  <si>
+    <t>MT-395</t>
+  </si>
+  <si>
+    <t>Standard Pipe Mount, 4-1/2 in OD x 63 in</t>
+  </si>
+  <si>
+    <t>Pipe mount</t>
+  </si>
+  <si>
+    <t>MTC3055PM2</t>
+  </si>
+  <si>
+    <t>Pipe Mount for 4 in Square Tube Face, 2-3/8 in OD pipe</t>
+  </si>
+  <si>
+    <t>MTC3055PM35</t>
+  </si>
+  <si>
+    <t>Pipe Mount for 4 in Square Tube Face, 3-1/2 in OD pipe</t>
+  </si>
+  <si>
+    <t>PM-412T-63</t>
+  </si>
+  <si>
+    <t>Adjustable Tapered Pipe Mount, 4-1/2 in OD x 63 in</t>
+  </si>
+  <si>
+    <t>PM-238-96</t>
+  </si>
+  <si>
+    <t>Adjustable Pipe Mount, 2-3/8 in OD x 96 in</t>
+  </si>
+  <si>
+    <t>PM-SC4-96</t>
+  </si>
+  <si>
+    <t>Universal Open Face Pipe Mount Kit, includes 4-1/2 in OD x 96 in pipe</t>
+  </si>
+  <si>
     <t>PM-238T-48</t>
   </si>
   <si>
     <t>Adjustable Tapered Pipe Mount, 2-3/8 in OD x 48 in</t>
   </si>
   <si>
-    <t>Pipe mount</t>
-[...1 lines deleted...]
-  <si>
     <t>PM-SU2-B</t>
   </si>
   <si>
     <t>Universal Sliding Pipe Mount Base Kit for 2-3/8 in OD pipe</t>
   </si>
   <si>
     <t>PM-238T-84</t>
   </si>
   <si>
     <t>Adjustable Tapered Pipe Mount, 2-3/8 in OD x 84 in</t>
   </si>
   <si>
     <t>PML-SU2-72</t>
   </si>
   <si>
     <t>Large Leg Universal Sliding Pipe Mount Kit, 2-3/8 in OD x 72 in pipe</t>
   </si>
   <si>
     <t>PM-SU2L-96</t>
   </si>
   <si>
     <t>Universal Adjustable Sliding Pipe Mount Kit, 2-3/8 in OD x 96 in pipe, 6–14 in stand-off</t>
   </si>
   <si>
     <t>PM-SL2-72</t>
@@ -250,1323 +298,1275 @@
   <si>
     <t>PML-SC4-96</t>
   </si>
   <si>
     <t>Large Leg Universal Open Face Pipe Mount Kit, 4-1/2 in OD x 96 in pipe</t>
   </si>
   <si>
     <t>PM-SU4L-63</t>
   </si>
   <si>
     <t>Universal Adjustable Sliding Pipe Mount Kit, 4-1/2 in OD x 63 in pipe, 6–14 in stand-off</t>
   </si>
   <si>
     <t>PM-SU2-96</t>
   </si>
   <si>
     <t>Universal Sliding Pipe Mount Kit for 2-3/8 in OD x 96 in pipe</t>
   </si>
   <si>
     <t>PML-SC4-B</t>
   </si>
   <si>
     <t>Large Leg Universal Open Face Pipe Mount Kit for 4-1/2 in OD pipe</t>
   </si>
   <si>
+    <t>HS-400</t>
+  </si>
+  <si>
+    <t>Stand-Off Bracket, heavy duty, 48 in</t>
+  </si>
+  <si>
+    <t>Stand-off mount</t>
+  </si>
+  <si>
+    <t>HS-600</t>
+  </si>
+  <si>
+    <t>Stand-Off Bracket, heavy duty, 72 in, includes pipe</t>
+  </si>
+  <si>
+    <t>MT-197-12</t>
+  </si>
+  <si>
+    <t>Single Support Arm, 12 in, includes pipe</t>
+  </si>
+  <si>
+    <t>Support arms for ring mount</t>
+  </si>
+  <si>
+    <t>MT-216-NS</t>
+  </si>
+  <si>
+    <t>Cellular Pipe Frame, 12 ft face</t>
+  </si>
+  <si>
+    <t>MT-197-C</t>
+  </si>
+  <si>
+    <t>Single Pipe Curved Support Arm, 63 in, includes pipe</t>
+  </si>
+  <si>
+    <t>Universal ring mount</t>
+  </si>
+  <si>
+    <t>MT-198</t>
+  </si>
+  <si>
+    <t>Double Pipe Support Arm with U-bolts, 63 in</t>
+  </si>
+  <si>
+    <t>MT-219L-H</t>
+  </si>
+  <si>
+    <t>Pipe Mount Hardware Kit for 3-1/2" to 3-1/2" OD Pipes</t>
+  </si>
+  <si>
+    <t>MT-197</t>
+  </si>
+  <si>
+    <t>Single Support Arm, 36 in, includes pipe</t>
+  </si>
+  <si>
+    <t>MT-219M-H</t>
+  </si>
+  <si>
+    <t>Pipe Mount Hardware Kit for 3-1/2" to 2-7/8" OD Pipes</t>
+  </si>
+  <si>
+    <t>MT-219S-H</t>
+  </si>
+  <si>
+    <t>Pipe Mount Kit - 2-3/8" TO 2-7/8" PIPE - pipe not included</t>
+  </si>
+  <si>
+    <t>PM-SC3-96</t>
+  </si>
+  <si>
+    <t>Universal Open Face Pipe Mount Kit, includes  2-7/8 in OD x 96 in pipe</t>
+  </si>
+  <si>
+    <t>PM-SL4L</t>
+  </si>
+  <si>
+    <t>Universal Taper Pipe Mount Slider Bracket for 4-1/2 in OD pipe with 14" Stand-off - Pipe not included</t>
+  </si>
+  <si>
+    <t>SF-PK-278-278</t>
+  </si>
+  <si>
+    <t>Sector Frame Pipe Mount Kit, with (2) 2-7/8 to 2-7/8 in Crossover plates and (1) 2-7/8" OD x 96" Pipe</t>
+  </si>
+  <si>
+    <t>SF-PK-238-238</t>
+  </si>
+  <si>
+    <t>Sector Frame Pipe Mount Kit, with (2) 2-3/8 to 2-3/8 in Crossover plates and (1) 2-3/8" OD x 96" Pipe</t>
+  </si>
+  <si>
+    <t>MC-PK-238-238</t>
+  </si>
+  <si>
+    <t>Monopole Platform Pipe Mount Kit, with (1) 2-3/8 to 2-3/8 in Crossover plates and (1) 2-3/8 to 3-1/2 in clamp plus (1) 2-3/8" OD x 96" Pipe</t>
+  </si>
+  <si>
+    <t>SF-PK-238-278</t>
+  </si>
+  <si>
+    <t>Sector Frame Pipe Mount Kit, with (2) 2-7/8 to 2-3/8 in Crossover plates and (1) 2-7/8" OD x 120" Pipe</t>
+  </si>
+  <si>
+    <t>SFG-FP-12.5-4-48</t>
+  </si>
+  <si>
+    <t>Custom Face Pipe for G2 Series Sector Frames to enable Fixed Distance Antenna Spacing - 12fit 6in x 2-7/8" OD Face for (4) Antennas with 48" Spacing. Antenna pipes sold separately.</t>
+  </si>
+  <si>
+    <t>G2</t>
+  </si>
+  <si>
+    <t>Accessory</t>
+  </si>
+  <si>
+    <t>SFG-FP-10.5-3-60</t>
+  </si>
+  <si>
+    <t>Custom Face Pipe for G2 Series Sector Frames to enable Fixed Distance Antenna Spacing - 10fit 6in x 2-7/8" OD Face for (3) Antennas with 60" Spacing. Antenna pipes sold separately.</t>
+  </si>
+  <si>
+    <t>PM-SU35-96</t>
+  </si>
+  <si>
+    <t>Universal Sliding Pipe Mount Kit for 3-1/2 in OD x 96 in pipe</t>
+  </si>
+  <si>
+    <t>S-500</t>
+  </si>
+  <si>
+    <t>Stand-Off Bracket, 60 in, includes pipe</t>
+  </si>
+  <si>
+    <t>WP-197</t>
+  </si>
+  <si>
+    <t>Work Platform for Single Pipe Support Arm</t>
+  </si>
+  <si>
+    <t>Work platforms for support arm</t>
+  </si>
+  <si>
+    <t>WP-198</t>
+  </si>
+  <si>
+    <t>Work Platform for Double Pipe Support Arm</t>
+  </si>
+  <si>
+    <t>XP-197-US</t>
+  </si>
+  <si>
+    <t>Single Crossover Plate kit for MT-197 Stand-off: Mounts one 2-3/8"-3-1/2" Pipe to 4-1/2" Round or 4" Square Members</t>
+  </si>
+  <si>
+    <t>XP-197-35US</t>
+  </si>
+  <si>
+    <t>Single Crossover Plate kit for MT-197 Stand-off: Mounts one 2-3/8"-3-1/2" Pipe to 3-1/2" Round or 4" Square Members</t>
+  </si>
+  <si>
+    <t>DM-100</t>
+  </si>
+  <si>
+    <t>Microwave Antenna Stand-Off Bracket, 24 in</t>
+  </si>
+  <si>
+    <t>MT-219N-H</t>
+  </si>
+  <si>
+    <t>Pipe Mount Hardware Kit for 2-7/8" to 2-7/8" OD Pipes</t>
+  </si>
+  <si>
+    <t>MTC3326DA2W</t>
+  </si>
+  <si>
+    <t>Dual Back-to-back RRU Side Pole Mount for up to 10" OD Pole</t>
+  </si>
+  <si>
+    <t>Wood pole mount</t>
+  </si>
+  <si>
+    <t>P-100-HD</t>
+  </si>
+  <si>
+    <t>Panel Antenna Stand-Off Bracket, 12 in  Heavy Duty 2-7/8" x 120" long</t>
+  </si>
+  <si>
+    <t>P-300-HD</t>
+  </si>
+  <si>
+    <t>Panel Antenna Stand-Off Bracket, 36 in  Heavy Duty 2-7/8" x 120" long</t>
+  </si>
+  <si>
+    <t>P-400-HD</t>
+  </si>
+  <si>
+    <t>Panel Antenna Stand-Off Bracket, 48 in Heavy Duty 2-7/8" OD x 120"</t>
+  </si>
+  <si>
+    <t>MT-198-C</t>
+  </si>
+  <si>
+    <t>Double Pipe Curved Support Arm with U-bolts, 63 in</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>860685850-24-63</t>
+  </si>
+  <si>
+    <t>24" STANDOFF BRACKET WITH DUAL 63" PIPES</t>
+  </si>
+  <si>
+    <t>860685850-48-63</t>
+  </si>
+  <si>
+    <t>48" STANDOFF BRACKET WITH DUAL 63" PIPES</t>
+  </si>
+  <si>
+    <t>860685850-48-108</t>
+  </si>
+  <si>
+    <t>48" STANDOFF BRACKET WITH DUAL 108" PIPES</t>
+  </si>
+  <si>
+    <t>LM-100-SSH</t>
+  </si>
+  <si>
+    <t>Tapered Pipe-to-Pipe Adapter, adapts 4 in to 9 in OD pipe to 8 in to 16 in OD pipe</t>
+  </si>
+  <si>
+    <t>Adapter</t>
+  </si>
+  <si>
+    <t>LS-100</t>
+  </si>
+  <si>
+    <t>Pipe-to-Pipe Adapter, adapts 1-1/2 in to 3-1/2 in OD pipe to 8 in to 16 in OD pipe</t>
+  </si>
+  <si>
+    <t>LS-SB50</t>
+  </si>
+  <si>
+    <t>Adapter Clamp Set, 8 in to 16 in OD</t>
+  </si>
+  <si>
+    <t>Clamp set</t>
+  </si>
+  <si>
+    <t>MS-SB50</t>
+  </si>
+  <si>
+    <t>Adapter Clamp Set, 4 in to 9 in OD</t>
+  </si>
+  <si>
+    <t>XA-1920</t>
+  </si>
+  <si>
+    <t>Crossover Angle, 1.9 in to 2.38 in OD</t>
+  </si>
+  <si>
+    <t>Mounting kit</t>
+  </si>
+  <si>
+    <t>XA-2020</t>
+  </si>
+  <si>
+    <t>Crossover Angle, 2-3/8 in to 2-3/8 in OD</t>
+  </si>
+  <si>
+    <t>XA-2030</t>
+  </si>
+  <si>
+    <t>Crossover Angle,  2.38 in to 2.88 in OD</t>
+  </si>
+  <si>
+    <t>XA-2035</t>
+  </si>
+  <si>
+    <t>Crossover Angle,  2.38 in to 3.5 in OD</t>
+  </si>
+  <si>
+    <t>XP-3030</t>
+  </si>
+  <si>
+    <t>Crossover Plate, joins 3-1/2 in to 3-1/2 in OD round members</t>
+  </si>
+  <si>
+    <t>Clamp plate</t>
+  </si>
+  <si>
+    <t>XP-3040</t>
+  </si>
+  <si>
+    <t>Crossover Plate, joins 3-1/2 in to 4-1/2 in OD round members</t>
+  </si>
+  <si>
+    <t>XP-4040</t>
+  </si>
+  <si>
+    <t>Crossover Plate, joins 4-1/2 in to 4-1/2 in OD round members</t>
+  </si>
+  <si>
+    <t>XP-2020</t>
+  </si>
+  <si>
+    <t>Crossover Plate, joins 2-3/8 in to 2-3/8 in OD round members</t>
+  </si>
+  <si>
+    <t>XP-2025</t>
+  </si>
+  <si>
+    <t>Crossover Plate, joins 2-3/8 in to 2-7/8 in OD round members</t>
+  </si>
+  <si>
+    <t>XP-2530</t>
+  </si>
+  <si>
+    <t>Crossover Plate, joins 2-7/8 in to 3-1/2 in OD round members</t>
+  </si>
+  <si>
+    <t>AB-S50</t>
+  </si>
+  <si>
+    <t>Pipe-to-Pipe Adapter, adapts 1-1/2 in to 3-1/2 in OD pipe to 2-3/8 in to 5 in OD pipe</t>
+  </si>
+  <si>
+    <t>AB-S50-SSH</t>
+  </si>
+  <si>
+    <t>Tapered Pipe-to-Pipe Adapter, adapts 1-1/2 in to 3-1/2 in OD pipe to 2-3/8 in to 5 in OD pipe</t>
+  </si>
+  <si>
+    <t>AD-P90-SCP</t>
+  </si>
+  <si>
+    <t>Boom Gate Clamp Set, 5-1/2 in to 9-1/2 in, 90° angle legs</t>
+  </si>
+  <si>
+    <t>BB-S10-10</t>
+  </si>
+  <si>
+    <t>Welded Pipe-to-Pipe Clamp, heavy duty, joins two 1-1/2 in to 3-1/2 in OD round members</t>
+  </si>
+  <si>
+    <t>BB-S20-14</t>
+  </si>
+  <si>
+    <t>Welded Pipe-to-Pipe Clamp, heavy duty, joins two 2-3/8 in to 5 in OD round members</t>
+  </si>
+  <si>
+    <t>CC-100</t>
+  </si>
+  <si>
+    <t>Crossover Clamp, joins two 1-1/2 in to 2-1/2 in OD round members</t>
+  </si>
+  <si>
+    <t>CO-78</t>
+  </si>
+  <si>
+    <t>Crossover Plate, joins 1-1/4 in to 2-3/8 in OD round members</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK1</t>
+  </si>
+  <si>
+    <t>SMALL CROSSOVER PLATE</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK2</t>
+  </si>
+  <si>
+    <t>MEDIUM CROSSOVER PLATE</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK3</t>
+  </si>
+  <si>
+    <t>PIPE TO PIPE CLAMP</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK6</t>
+  </si>
+  <si>
+    <t>BACK TO BACK CROSSOVER</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK9</t>
+  </si>
+  <si>
+    <t>UNIVERSAL LEG CLAMP, SMALL</t>
+  </si>
+  <si>
+    <t>MUK-MSK1</t>
+  </si>
+  <si>
+    <t>Small Crossover Plate, connects 2-3/8" and 2-7/8" OD Pipes</t>
+  </si>
+  <si>
+    <t>MUK-MSK10</t>
+  </si>
+  <si>
+    <t>WIRE ROPE ROUTING BRACKET</t>
+  </si>
+  <si>
+    <t>Wire Rope Routing Bracket Accessory for Collar/Ring Mount, Attaches to MUK-PLK7 or MUK-PLK7Q collar - not included</t>
+  </si>
+  <si>
+    <t>MUK-MSK2</t>
+  </si>
+  <si>
+    <t>Medium Crossover Plate, connects 2-3/8”- 2-7/8” pipes to 3-1/2” - 4” pipes</t>
+  </si>
+  <si>
+    <t>MUK-MSK3D</t>
+  </si>
+  <si>
+    <t>PIPE TO PIPE CLAMP - HD</t>
+  </si>
+  <si>
+    <t>HD Pipe to Pipe Clamps, Wide, for 1-1/2” to 3-1/2” Pipes, with double threaded Rod</t>
+  </si>
+  <si>
+    <t>MUK-MSK5</t>
+  </si>
+  <si>
+    <t>LARGE CROSSOVER PLATE</t>
+  </si>
+  <si>
+    <t>Large Crossover Plate, connects 2-3/8”- 2-7/8” pipes to 4” - 4-1/2” pipes</t>
+  </si>
+  <si>
+    <t>MUK-MSK7</t>
+  </si>
+  <si>
+    <t>PIPE TO ANGLE CROSSOVER KIT</t>
+  </si>
+  <si>
+    <t>Pipe to Angle Cross Over Plate, Mounts up to 4-1/2” Pipe to Angled member, Pipe/Angle not included</t>
+  </si>
+  <si>
+    <t>MUK-MSK14</t>
+  </si>
+  <si>
+    <t>UNIVERSAL ADJUSTABLE CROSSOVER</t>
+  </si>
+  <si>
+    <t>Universal Crossover Plate,Round - joins range of 2-3/8 up to to 3-1/2 in OD round members</t>
+  </si>
+  <si>
+    <t>MUK-MSK12</t>
+  </si>
+  <si>
+    <t>UNIVERSAL CROSSOVER PLATE</t>
+  </si>
+  <si>
+    <t>Universal  Crossover Plate, connects up to 4-1/2” OD x 4-1/2” OD Pipe (Pipe not included)</t>
+  </si>
+  <si>
+    <t>MUK-MSK13</t>
+  </si>
+  <si>
+    <t>UNIVERSAL CHANNEL CROSSOVER</t>
+  </si>
+  <si>
+    <t>Universal Channel Crossover Plate, connects up to 4-1/2” OD x 3-1/2” OD Pipe (Pipe not included)</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK14</t>
+  </si>
+  <si>
+    <t>AP-25XA120</t>
+  </si>
+  <si>
+    <t>Antenna Pipe and Crossover Angle Mount Kit, 2-3/8 in to 2-7/8 in OD, Includes 2-3/8" OD x 10ft Pipe</t>
+  </si>
+  <si>
+    <t>XP-2020-2025</t>
+  </si>
+  <si>
+    <t>Crossover Plate, joins 2-3/8 in or 2-7/8 in to 2-3/8 in or 2-7/8 in OD round members</t>
+  </si>
+  <si>
+    <t>MUK-MSK9L</t>
+  </si>
+  <si>
+    <t>UNIVERSAL LEG CLAMP FOR LARGER LEG</t>
+  </si>
+  <si>
+    <t>Large Tower Leg Clamp, Mounts to 1/2” to 6-5/8” Round or Up to 6” Angle Tower legs</t>
+  </si>
+  <si>
+    <t>CO-200-LD</t>
+  </si>
+  <si>
+    <t>Crossover Plate, Light Duty -  joins 1.5 in to 5 in OD round members (Pipe not included)</t>
+  </si>
+  <si>
+    <t>PAM-HD</t>
+  </si>
+  <si>
+    <t>Heavy Duty Universal Pipe-to-Angle Mount Kit for mounting 2.88 in to 3.5in OD pipe to 90 degree angles from 2.5 in to 4in. HW incl for 2-7/8in pipe. (Pipe not incl)</t>
+  </si>
+  <si>
     <t>PML-SU4-B</t>
   </si>
   <si>
     <t>Large Leg Universal Sliding Pipe Mount Kit for 4-1/2 in OD pipe</t>
   </si>
   <si>
-    <t>MT-219S-H</t>
-[...161 lines deleted...]
-    <t>Heavy Duty Universal Pipe-to-Angle Mount Kit for mounting 2.88 in to 3.5in OD pipe to 90 degree angles from 2.5 in to 4in. HW incl for 2-7/8in pipe. (Pipe not incl)</t>
+    <t>MT-216-6NS</t>
+  </si>
+  <si>
+    <t>Cellular Pipe Frame, 6 ft face</t>
+  </si>
+  <si>
+    <t>MTC8260</t>
+  </si>
+  <si>
+    <t>Stand-off Arm with U-bolts, 16 in</t>
+  </si>
+  <si>
+    <t>P-100</t>
+  </si>
+  <si>
+    <t>Panel Antenna Stand-Off Bracket, 12 in</t>
+  </si>
+  <si>
+    <t>PB-G3T-2</t>
+  </si>
+  <si>
+    <t>Tapered Pipe Frame Stand-Off Bracket, 36 in, for 2 in to 5 in OD legs</t>
+  </si>
+  <si>
+    <t>S-300</t>
+  </si>
+  <si>
+    <t>Stand-Off Bracket, 36 in, includes pipe</t>
+  </si>
+  <si>
+    <t>S-600</t>
+  </si>
+  <si>
+    <t>Stand-Off Bracket, 72 in, includes pipe</t>
   </si>
   <si>
     <t>QCC-DD-EE-DE</t>
   </si>
   <si>
     <t>Quick-Clamp Cast Crossover, joins 2-3/8 in and  2-7/8 in OD round members</t>
   </si>
   <si>
     <t>Clamp</t>
   </si>
   <si>
-    <t>LM-100-SSH</t>
-[...67 lines deleted...]
-  <si>
     <t>BC-35-14D</t>
   </si>
   <si>
-    <t>Pipe-to-Pipe Clamp, joins two 2-3/8 in to 5 in OD round members</t>
-[...5 lines deleted...]
-    <t>Welded Pipe-to-Pipe Clamp, heavy duty, joins two 2-3/8 in to 5 in OD round members</t>
+    <t>Pipe-to-Pipe Clamp, Heavy Duty joins two 2-3/8 in to 5 in OD round members</t>
   </si>
   <si>
     <t>BC-40-16D</t>
   </si>
   <si>
-    <t>Pipe-to-Pipe Clamp, joins two 4 in to 9 in OD round members</t>
+    <t>Pipe-to-Pipe Clamp, Heavy Duty, joins two 4 in to 9 in OD round members</t>
   </si>
   <si>
     <t>BC-30-10</t>
   </si>
   <si>
-    <t>Pipe-to-Pipe Clamp, Light Duty, joins two 1-1/2 in to 3-1/2 in OD round members</t>
+    <t>Pipe-to-Pipe Clamp, Medium Duty, joins two 1-1/2 in to 3-1/2 in OD round memberss</t>
   </si>
   <si>
     <t>BC-30-10D</t>
   </si>
   <si>
     <t>Pipe-to-Pipe Clamp, Heavy Duty, joins two 1-1/2 in to 3-1/2 in OD round members</t>
   </si>
   <si>
-    <t>CC-100</t>
-[...347 lines deleted...]
-    <t>Crossover Plate, joins 2-3/8 in to 2-3/8 in OD round members</t>
+    <t>PML-SU4L-63</t>
+  </si>
+  <si>
+    <t>Large Leg Universal Adjustable Sliding Pipe Mount Kit, 4-1/2 in OD x 63 in pipe, 6–14 in stand-off</t>
+  </si>
+  <si>
+    <t>RR-DPM</t>
+  </si>
+  <si>
+    <t>Universal Open Pipe Mount Kit for straight or tapered legs</t>
+  </si>
+  <si>
+    <t>Pipe mount | Remote radio head unit mount</t>
+  </si>
+  <si>
+    <t>WP-CL</t>
+  </si>
+  <si>
+    <t>Wood Pole Pipe Clamp</t>
+  </si>
+  <si>
+    <t>PM-SC3-B</t>
+  </si>
+  <si>
+    <t>Universal Open Face Pipe Mount Kit for 2-7/8 in OD pipe - Pipe Not Included.</t>
+  </si>
+  <si>
+    <t>PM-SL2L</t>
+  </si>
+  <si>
+    <t>Universal Taper Pipe Mount Slider Bracket for 2-3/8 in OD pipe with 14" Stand-off - Pipe not included</t>
+  </si>
+  <si>
+    <t>SF-PK-278-238</t>
+  </si>
+  <si>
+    <t>Sector Frame Pipe Mount Kit, with (2) 2-7/8 to 2-3/8 in Crossover plates and (1) 2-3/8" OD x 96" Pipe</t>
+  </si>
+  <si>
+    <t>SFG-FP-14.5-4-56</t>
+  </si>
+  <si>
+    <t>Custom Face Pipe for G2 Series Sector Frames to enable Fixed Distance Antenna Spacing - 14fit 6in x 2-7/8" OD Face for (4) Antennas with 56" Spacing. Antenna pipes sold separately.</t>
+  </si>
+  <si>
+    <t>SFG-FP-14.5-5-42</t>
+  </si>
+  <si>
+    <t>Custom Face Pipe for G2 Series Sector Frames to enable Fixed Distance Antenna Spacing - 14fit 6in x 2-7/8" OD Face for (5) Antennas with 42" Spacing. Antenna pipes sold separately.</t>
+  </si>
+  <si>
+    <t>WP-216</t>
+  </si>
+  <si>
+    <t>Work Platform for Cellular Pipe Frame</t>
+  </si>
+  <si>
+    <t>Cellular pipe frame</t>
+  </si>
+  <si>
+    <t>XP-197-D</t>
+  </si>
+  <si>
+    <t>Double Crossover Plate kit for MT-197 Stand-off : Mounts two 2-3/8" Pipes to 4-1/2" Round or 4" Square Members</t>
+  </si>
+  <si>
+    <t>XP-197-S</t>
+  </si>
+  <si>
+    <t>Single Crossover Plate kit for MT-197 Stand-off : Mounts one 2-3/8" Pipe to 4-1/2" Round or 4" Square Members</t>
+  </si>
+  <si>
+    <t>XP-197-UD</t>
+  </si>
+  <si>
+    <t>Double Crossover Plate kit for MT-197 Stand-off: Mounts two 2-3/8"-3-1/2" Pipes to 4-1/2" Round or 4" Square Members</t>
+  </si>
+  <si>
+    <t>XP-197-35UD</t>
+  </si>
+  <si>
+    <t>Double Crossover Plate kit for MT-197 Stand-off: Mounts two 2-3/8"-3-1/2" Pipes to 3-1/2" Round or 4" Square Members</t>
+  </si>
+  <si>
+    <t>DA-C200</t>
+  </si>
+  <si>
+    <t>Double Antenna Clamp</t>
+  </si>
+  <si>
+    <t>P-200-HD</t>
+  </si>
+  <si>
+    <t>Panel Antenna Stand-Off Bracket, 24 in Heavy Duty 2-7/8" x 120" long</t>
+  </si>
+  <si>
+    <t>MTC-PSA6</t>
+  </si>
+  <si>
+    <t>Stand-Off Bracket 72 in, Heavy Duty with Reinforcement Arm</t>
+  </si>
+  <si>
+    <t>860685850-12-63</t>
+  </si>
+  <si>
+    <t>12" STANDOFF BRACKET WITH DUAL 63" PIPES</t>
+  </si>
+  <si>
+    <t>860685850-36-63</t>
+  </si>
+  <si>
+    <t>36" STANDOFF BRACKET WITH DUAL 63" PIPES</t>
+  </si>
+  <si>
+    <t>860685850-12-108</t>
+  </si>
+  <si>
+    <t>12" STANDOFF BRACKET WITH DUAL 108" PIPES</t>
+  </si>
+  <si>
+    <t>860685850-24-108</t>
+  </si>
+  <si>
+    <t>24" STANDOFF BRACKET WITH DUAL 108" PIPES</t>
+  </si>
+  <si>
+    <t>860685850-36-108</t>
+  </si>
+  <si>
+    <t>36" STANDOFF BRACKET WITH DUAL 108" PIPES</t>
+  </si>
+  <si>
+    <t>JS-S100</t>
+  </si>
+  <si>
+    <t>Pipe-to-Pipe Adapter, adapts 2-3/8 in to 4 in OD pipe to 4 in to 9 in OD pipe</t>
+  </si>
+  <si>
+    <t>JS-S100-SSH</t>
+  </si>
+  <si>
+    <t>Tapered Pipe-to-Pipe Adapter, adapts 2-3/8 in to 4 in OD pipe to 4 in to 9 in  OD pipe</t>
+  </si>
+  <si>
+    <t>LM-100</t>
+  </si>
+  <si>
+    <t>Pipe-to-Pipe Adapter, adapts 4 in to 9 in OD pipe to 8 in to 16 in OD pipe</t>
+  </si>
+  <si>
+    <t>LS-100-SSH</t>
+  </si>
+  <si>
+    <t>Tapered Pipe-to-Pipe Adapter, adapts 1-1/2 into 3-1/2 in OD pipe to 8 in to 16 in</t>
+  </si>
+  <si>
+    <t>MS-100</t>
+  </si>
+  <si>
+    <t>Pipe-to-Pipe Adapter, adapts 1-1/2 in to 3-1/2 in OD pipe to 4 in to 9 in OD pipe</t>
+  </si>
+  <si>
+    <t>MS-100-SSH</t>
+  </si>
+  <si>
+    <t>Tapered Pipe-to-Pipe Adapter, adapts 1-1/2 in to 3-1/2 in OD pipe to 4 in to 9 in OD pipe</t>
+  </si>
+  <si>
+    <t>PAM</t>
+  </si>
+  <si>
+    <t>Universal Pipe-to-Angle Mount Kit for mounting 2.5in to 3.5in OD pipe to 90 degree angles 2.5in to 4in. HW incl for 2-3/8in pipe. (Pipe not incl)</t>
+  </si>
+  <si>
+    <t>XA-1919</t>
+  </si>
+  <si>
+    <t>Crossover Angle, 1.9 in to 1.9 in OD</t>
+  </si>
+  <si>
+    <t>XA-3030</t>
+  </si>
+  <si>
+    <t>Crossover Angle,  2.88 in to 2.88 in OD</t>
+  </si>
+  <si>
+    <t>XA-U</t>
+  </si>
+  <si>
+    <t>Universal Crossover Angle, 2 in to 3-1/2 in</t>
+  </si>
+  <si>
+    <t>XP-R</t>
+  </si>
+  <si>
+    <t>Crossover Plate,Universal Round,  joins range of 2-3/8 up to to 3-1/2 in OD round members</t>
+  </si>
+  <si>
+    <t>XP-2030</t>
+  </si>
+  <si>
+    <t>Crossover Plate, joins 2-3/8 in to 3-1/2 in OD round members</t>
+  </si>
+  <si>
+    <t>XP-2040</t>
+  </si>
+  <si>
+    <t>Crossover Plate, joins 2-3/8 in to 4-1/2 in OD round members</t>
+  </si>
+  <si>
+    <t>XP-2525</t>
+  </si>
+  <si>
+    <t>Crossover Plate, joins 2-7/8 in to 2-7/8 in OD round members</t>
+  </si>
+  <si>
+    <t>AD-P60-SCP</t>
+  </si>
+  <si>
+    <t>Boom Gate Clamp Set, 4-1/2 in to 12 in, 60° angle legs</t>
+  </si>
+  <si>
+    <t>CC-215-6</t>
+  </si>
+  <si>
+    <t>Crossover Clamp, joins 2-1/2 in to 3-1/2 in OD pipe to 2-3/8 in to 5 in OD pipe</t>
+  </si>
+  <si>
+    <t>CC-100-6</t>
+  </si>
+  <si>
+    <t>Crossover Clamp, joins two 2-1/2 in to 3-1/2 in OD round members</t>
+  </si>
+  <si>
+    <t>CC-215</t>
+  </si>
+  <si>
+    <t>Crossover Clamp, joins 1-1/2 in to 2-1/2 in OD pipe to 2-3/8 in to 5 in OD pipe</t>
+  </si>
+  <si>
+    <t>CO-200</t>
+  </si>
+  <si>
+    <t>Crossover Plate, joins 1.5 in to 5 in OD round members (Pipe not included)</t>
+  </si>
+  <si>
+    <t>CO-400</t>
+  </si>
+  <si>
+    <t>Crossover Plate, joins 2 in to 5 in OD to 4 in to 9 in OD round member</t>
+  </si>
+  <si>
+    <t>CO-100</t>
+  </si>
+  <si>
+    <t>Crossover Plate, joins 1-1/2 in to 3-1/2 in OD round members</t>
+  </si>
+  <si>
+    <t>XP-2540</t>
+  </si>
+  <si>
+    <t>Crossover Plate, joins 2-7/8 in to 4-1/2 in OD round members</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK5</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK3D</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK7</t>
+  </si>
+  <si>
+    <t>ANGLE TO ANGLE CROSSOVER KIT</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK10</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK4</t>
+  </si>
+  <si>
+    <t>LEVELING PIPE KIT</t>
+  </si>
+  <si>
+    <t>MUK-MSK3</t>
+  </si>
+  <si>
+    <t>Pipe to Pipe Clamps for 1-1/2” to 4-1/2” Pipes</t>
+  </si>
+  <si>
+    <t>MUK-MSK4</t>
+  </si>
+  <si>
+    <t>PIPE LEVELING KIT</t>
+  </si>
+  <si>
+    <t>Tapered Pipe Mount Leveling Kit, attaches up to 8” OD or 60 degree angle Tower Legs, For Pipes 2-3/8” to 4-1/2” OD, U-Bolts sold separately</t>
+  </si>
+  <si>
+    <t>MUK-MSK6</t>
+  </si>
+  <si>
+    <t>Dual Cross Over Plate, Mounts (2) 3-1/2” to 4-1/2” Pipes to 4” or 6” Square Tube</t>
+  </si>
+  <si>
+    <t>MUK-MSK9</t>
+  </si>
+  <si>
+    <t>Small Tower Leg Clamp, Mounts to 1/2” to 3-1/2” Round or Up to 3” Angle Tower legs</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK12</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK13</t>
+  </si>
+  <si>
+    <t>AP-20XA120</t>
+  </si>
+  <si>
+    <t>Antenna Pipe and Crossover Angle Mount Kit, 2-3/8 in to 2-3/8 in OD, Includes 2-3/8" OD x 10ft Pipe</t>
+  </si>
+  <si>
+    <t>AP-2525XP120</t>
+  </si>
+  <si>
+    <t>Antenna Pipe and Crossover Plate Mount Kit, 2-7/8 in to 2-7/8 in OD, Includes 2-7/8" OD x 10ft Pipe</t>
+  </si>
+  <si>
+    <t>AP-2525XP96</t>
+  </si>
+  <si>
+    <t>Antenna Pipe and Crossover Plate Mount Kit, 2-7/8 in to 2-7/8 in OD, Includes 2-7/8" OD x 8ft Pipe</t>
+  </si>
+  <si>
+    <t>VZWSMART-MSK9L</t>
+  </si>
+  <si>
+    <t>XP-2525-OFF</t>
+  </si>
+  <si>
+    <t>Offset Crossover Plate, joins 2-7/8 in to 2-7/8 in OD round members</t>
+  </si>
+  <si>
+    <t>MT-197-18</t>
+  </si>
+  <si>
+    <t>Single Support Arm, 18 in, includes pipe</t>
+  </si>
+  <si>
+    <t>MT-217</t>
+  </si>
+  <si>
+    <t>Pipe Mount Kit, 2-3/8 in OD x 24 in</t>
+  </si>
+  <si>
+    <t>MT-219</t>
+  </si>
+  <si>
+    <t>Pipe Mount Kit, 2-3/8 in OD x 48 in</t>
+  </si>
+  <si>
+    <t>MT-219-63</t>
+  </si>
+  <si>
+    <t>Pipe Mount Kit, 2-3/8 in OD x 63 in</t>
+  </si>
+  <si>
+    <t>MT-219-72</t>
+  </si>
+  <si>
+    <t>Pipe Mount Kit, 2-3/8 in OD x 72 in</t>
+  </si>
+  <si>
+    <t>MT-220-120</t>
+  </si>
+  <si>
+    <t>Pipe Mount Kit, 2-3/8 in OD x 126 in</t>
+  </si>
+  <si>
+    <t>MT-397</t>
+  </si>
+  <si>
+    <t>Tapered Pipe Mount, 4-1/2 in OD x 63 in</t>
+  </si>
+  <si>
+    <t>MTC3055PM3</t>
+  </si>
+  <si>
+    <t>Pipe Mount for 4 in Square Tube Face, 2-7/8 in OD pipe</t>
+  </si>
+  <si>
+    <t>PM-238-72</t>
+  </si>
+  <si>
+    <t>Adjustable Pipe Mount, 2-3/8 in OD x 72 in</t>
   </si>
   <si>
     <t>PM-412T-48</t>
   </si>
   <si>
     <t>Adjustable Tapered Pipe Mount, 4-1/2 in OD x 48 in</t>
   </si>
   <si>
     <t>PM-238-84</t>
   </si>
   <si>
     <t>Adjustable Pipe Mount, 2-3/8 in OD x 84 in</t>
   </si>
   <si>
     <t>PM-412T-96</t>
   </si>
   <si>
     <t>Adjustable  Tapered Pipe Mount, 4-1/2 in OD x  96 in</t>
   </si>
   <si>
     <t>PM-SC4-B</t>
   </si>
   <si>
     <t>Universal Open Face Pipe Mount Kit for 4-1/2 in OD pipe - Pipe Not Included.</t>
   </si>
   <si>
     <t>PM-AT412-60</t>
   </si>
   <si>
     <t>Universal Adjustable Tapered Pipe Mount, 4-1/2 in OD x 60 in</t>
   </si>
   <si>
     <t>PM-238T-72</t>
   </si>
   <si>
     <t>Adjustable Tapered Pipe Mount, 2-3/8 in OD x 72 in</t>
   </si>
   <si>
+    <t>PM-SU4L-B</t>
+  </si>
+  <si>
+    <t>Universal Adjustable Sliding Pipe Mount Kit for 4-1/2 in OD pipe, 6–14 in stand-off</t>
+  </si>
+  <si>
+    <t>PM-SU2L-72</t>
+  </si>
+  <si>
+    <t>Universal Adjustable Sliding Pipe Mount Kit, 2-3/8 in OD x 72 in pipe, 6–14 in stand-off</t>
+  </si>
+  <si>
+    <t>PM-SL2</t>
+  </si>
+  <si>
+    <t>Universal Taper Pipe Mount Slider Bracket for 2-3/8 in OD pipe</t>
+  </si>
+  <si>
     <t>PM-TK</t>
   </si>
   <si>
     <t>Pipe Mount Taper Kit</t>
   </si>
   <si>
-    <t>MT-197-18</t>
-[...44 lines deleted...]
-    <t>Pipe Mount for 4 in Square Tube Face, 2-7/8 in OD pipe</t>
+    <t>PM-238T-96</t>
+  </si>
+  <si>
+    <t>Adjustable Tapered Pipe Mount, 2-3/8 in OD x 96 in</t>
+  </si>
+  <si>
+    <t>PM-SU2L-B</t>
+  </si>
+  <si>
+    <t>Universal Adjustable Sliding Pipe Mount Kit for 2-3/8 in OD pipe, 6–14 in stand-off</t>
+  </si>
+  <si>
+    <t>PM-SL2-96</t>
+  </si>
+  <si>
+    <t>Universal Taper Pipe Mount Slider Bracket, 2-3/8 in OD x 96 in pipe</t>
+  </si>
+  <si>
+    <t>PM-SC2-96</t>
+  </si>
+  <si>
+    <t>Universal Open Face Pipe Mount Kit, includes  2-3/8 in OD x 96 in pipe</t>
+  </si>
+  <si>
+    <t>PML-SU2-B</t>
+  </si>
+  <si>
+    <t>Large Leg Universal Sliding Pipe Mount Kit for 2-3/8 in OD pipe</t>
+  </si>
+  <si>
+    <t>PM-238-48</t>
+  </si>
+  <si>
+    <t>Adjustable Pipe Mount, 2-3/8 in OD x 48 in</t>
+  </si>
+  <si>
+    <t>PML-SC2-72</t>
+  </si>
+  <si>
+    <t>Large Leg Universal Open Face Pipe Mount Kit, 2-3/8 in OD x 72 in pipe</t>
+  </si>
+  <si>
+    <t>PM-SU4-63</t>
+  </si>
+  <si>
+    <t>Universal Sliding Pipe Mount Kit for 4-1/2 in OD x 63 in pipe</t>
+  </si>
+  <si>
+    <t>PM-SC4-63</t>
+  </si>
+  <si>
+    <t>Universal Open Face Pipe Mount Kit, includes 4-1/2 in OD x 63 in pipe</t>
+  </si>
+  <si>
+    <t>PM-SL4-96</t>
+  </si>
+  <si>
+    <t>Universal Taper Pipe Mount Slider Bracket, 4-1/2 in OD x 96 in pipe</t>
   </si>
   <si>
     <t>PML-SU2L-B</t>
   </si>
   <si>
     <t>Large Leg Universal Adjustable Sliding Pipe Mount Kit, for 2-3/8 in OD pipe, 6–14 in stand-off</t>
   </si>
   <si>
     <t>PML-SU4-63</t>
   </si>
   <si>
     <t>Large Leg Universal Sliding Pipe Mount Kit, 4-1/2 in OD x 63 in pipe</t>
   </si>
   <si>
     <t>PM-SU2-72</t>
   </si>
   <si>
     <t>Universal Sliding Pipe Mount Kit for 2-3/8 in OD x 72 in pipe</t>
   </si>
   <si>
     <t>PML-SU4-96</t>
   </si>
   <si>
     <t>Large Leg Universal Sliding Pipe Mount Kit, 4-1/2 in OD x 96 in pipe</t>
   </si>
   <si>
     <t>PM-SU4L-96</t>
   </si>
   <si>
     <t>Universal Adjustable Sliding Pipe Mount Kit, 4-1/2 in OD x 96 in pipe, 6–14 in stand-off</t>
   </si>
   <si>
-    <t>PML-SU4L-63</t>
-[...49 lines deleted...]
-  <si>
     <t>MT-197-24</t>
   </si>
   <si>
     <t>Single Support Arm, 24 in, includes pipe</t>
   </si>
   <si>
     <t>MT-197-48</t>
   </si>
   <si>
     <t>Single Support Arm, 48 in, includes pipe</t>
   </si>
   <si>
     <t>MT-216-10NS</t>
   </si>
   <si>
     <t>Cellular Pipe Frame, 10 ft face</t>
   </si>
   <si>
     <t>MT-216-14NS</t>
   </si>
   <si>
     <t>Cellular Pipe Frame, 14 ft face</t>
   </si>
   <si>
+    <t>P-400</t>
+  </si>
+  <si>
+    <t>Panel Antenna Stand-Off Bracket, 48 in</t>
+  </si>
+  <si>
+    <t>P-200</t>
+  </si>
+  <si>
+    <t>Panel Antenna Stand-Off Bracket, 24 in</t>
+  </si>
+  <si>
+    <t>PB-G3S-2</t>
+  </si>
+  <si>
+    <t>Pipe Frame Stand-Off Bracket, 36 in, for 2 in to 5 in OD legs</t>
+  </si>
+  <si>
+    <t>PB-G3S-4</t>
+  </si>
+  <si>
+    <t>Pipe Frame Stand-Off Bracket, 36 in, for 4 in to 8 in OD legs</t>
+  </si>
+  <si>
+    <t>PB-G3T-4</t>
+  </si>
+  <si>
+    <t>Tapered Pipe Frame Stand-Off Bracket, 36 in, for 4 in to 8 in OD legs</t>
+  </si>
+  <si>
+    <t>S-200</t>
+  </si>
+  <si>
+    <t>Stand-Off Bracket, 24 in, includes pipe</t>
+  </si>
+  <si>
+    <t>S-400</t>
+  </si>
+  <si>
+    <t>Stand-Off Bracket, 48 in, includes pipe</t>
+  </si>
+  <si>
     <t>P-300</t>
   </si>
   <si>
     <t>Panel Antenna Stand-Off Bracket, 36 in</t>
   </si>
   <si>
-    <t>P-400</t>
-[...277 lines deleted...]
-  <si>
     <t>BC-35-14</t>
   </si>
   <si>
-    <t>Pipe-to-Pipe Clamp, heavy duty, joins two 2-3/8 in to 5 in OD</t>
+    <t>Pipe-to-Pipe Clamp, Medium Duty, joins two 2-3/8 in to 5 in OD</t>
   </si>
   <si>
     <t>BC-40-16</t>
   </si>
   <si>
-    <t>Pipe-to-Pipe Clamp, heavy duty, joins two 4 in to 9 in OD round members</t>
+    <t>Pipe-to-Pipe Clamp, Medium Duty, joins two 4 in to 9 in OD round members</t>
   </si>
   <si>
     <t>BC-20-10</t>
   </si>
   <si>
     <t>Pipe-to-Pipe Clamp Light Duty, joins two 1-1/2 in to 3-1/2 in OD round members</t>
   </si>
   <si>
     <t>BC-20-10D</t>
   </si>
   <si>
     <t>Pipe-to-Pipe Clamp Medium Duty, joins two 1-1/2 in to 3-1/2 in OD round members</t>
-  </si>
-[...139 lines deleted...]
-    <t>Universal Crossover Angle, 2 in to 3-1/2 in</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -1685,51 +1685,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J238" totalsRowShown="0">
   <autoFilter ref="A1:J238"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-218" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-220" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-220-108" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-238t-48" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su2-b" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-238t-84" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su2-72" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su2l-96" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sl2-72" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-412-48" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-xt-24" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su2-96" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sc2-72" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su4l-96" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-412-63" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su4l-b" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-xt-36" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su35-48" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sl4" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-412-96" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su2l-72" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sc2-b" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-sc2-96" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sl4-63" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su2l-96" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su4-96" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-sc2-b" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-sc4-63" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su4-b" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-sc4-96" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su4l-63" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su2-96" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-sc4-b" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su4-b" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-219s-h" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sc3-96" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sl4l" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemsf-pk-278-278" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemsf-pk-238-238" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmc-pk-238-238" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemsf-pk-238-278" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemsfg-fp-12-5-4-48" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemsfg-fp-10-5-3-60" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su35-96" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk3d" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk5" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk7" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk14" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk12" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk13" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk14" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemap-25xa120" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-2020-2025" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk9l" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemco-200-ld" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempam-hd" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemqcc-dd-ee-de" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemlm-100-ssh" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemls-100" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemls-sb50" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemms-sb50" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxa-1920" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-2025" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-2530" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemab-s50" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemab-s50-ssh" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemad-p90-scp" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itembb-s10-10" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itembc-35-14d" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itembb-s20-14" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itembc-40-16d" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itembc-30-10" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itembc-30-10d" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemcc-100" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemco-78" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk1" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk2" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk3" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk6" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk9" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk1" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk10" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk2" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-412t-63" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-238-96" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sc4-96" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-219-84" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-219-h" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-395" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmtc3055pm2" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmtc3055pm35" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemhs-400" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemhs-600" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-197-12" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-216-ns" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-197-c" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-198" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-219l-h" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-197" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-219m-h" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-216-6ns" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmtc8260" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemp-100" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempb-g3t-2" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/items-300" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/items-600" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/items-500" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemwp-197" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemwp-198" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-197-us" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-197-35us" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemdm-100" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-219n-h" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmtc3326da2w" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemp-100-hd" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemp-300-hd" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemp-400-hd" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-198-c" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/item860685850-24-63" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/item860685850-48-63" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/item860685850-48-108" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxa-2020" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxa-2030" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxa-2035" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-3030" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-3040" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-4040" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-2020" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-412t-48" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-238-84" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-412t-96" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sc4-b" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-at412-60" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-238t-72" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-tk" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-197-18" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-217" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-219" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-219-63" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-219-72" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-220-120" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-397" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmtc3055pm3" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su2l-b" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su4-63" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su2-72" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su4-96" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su4l-96" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su4l-63" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemrr-dpm" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemwp-cl" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sc3-b" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sl2l" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemsf-pk-278-238" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemsfg-fp-14-5-4-56" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemsfg-fp-14-5-5-42" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-197-24" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-197-48" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-216-10ns" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-216-14ns" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemp-300" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemp-400" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemp-200" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempb-g3s-2" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempb-g3s-4" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempb-g3t-4" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/items-200" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/items-400" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemwp-216" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-197-d" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-197-s" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-197-ud" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-197-35ud" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemda-c200" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemp-200-hd" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmtc-psa6" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/item860685850-12-63" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/item860685850-36-63" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/item860685850-12-108" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/item860685850-24-108" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/item860685850-36-108" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su4l-b" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su2l-72" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sl2" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-238t-96" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su2l-b" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sl2-96" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sc2-96" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su2-b" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-238-48" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-sc2-72" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su4-63" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sc4-63" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sl4-96" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-238-72" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemjs-s100" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemjs-s100-ssh" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemlm-100" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemls-100-ssh" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemms-100" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemms-100-ssh" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempam" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-r" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-2030" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-2040" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-2525" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemad-p60-scp" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itembc-35-14" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itembc-40-16" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itembc-20-10" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itembc-20-10d" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemcc-215-6" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemcc-100-6" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemcc-215" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemco-200" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemco-400" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemco-100" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-2540" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk5" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk3d" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk7" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk10" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk4" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk3" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk4" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk6" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk9" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk12" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk13" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemap-20xa120" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemap-2525xp120" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemap-2525xp96" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk9l" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-2525-off" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxa-1919" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxa-3030" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxa-u" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-218" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-220" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-220-108" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-219-84" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-219-h" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-395" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmtc3055pm2" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmtc3055pm35" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-412t-63" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-238-96" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sc4-96" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-238t-48" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su2-b" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-238t-84" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su2-72" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su2l-96" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sl2-72" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-412-48" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-xt-24" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su2-96" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sc2-72" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su4l-96" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-412-63" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su4l-b" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-xt-36" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su35-48" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sl4" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-412-96" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su2l-72" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sc2-b" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-sc2-96" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sl4-63" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su2l-96" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su4-96" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-sc2-b" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-sc4-63" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su4-b" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-sc4-96" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su4l-63" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su2-96" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-sc4-b" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemhs-400" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemhs-600" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-197-12" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-216-ns" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-197-c" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-198" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-219l-h" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-197" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-219m-h" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-219s-h" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sc3-96" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sl4l" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemsf-pk-278-278" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemsf-pk-238-238" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmc-pk-238-238" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemsf-pk-238-278" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemsfg-fp-12-5-4-48" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemsfg-fp-10-5-3-60" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su35-96" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/items-500" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemwp-197" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemwp-198" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-197-us" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-197-35us" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemdm-100" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-219n-h" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmtc3326da2w" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemp-100-hd" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemp-300-hd" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemp-400-hd" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-198-c" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/item860685850-24-63" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/item860685850-48-63" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/item860685850-48-108" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemlm-100-ssh" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemls-100" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemls-sb50" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemms-sb50" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxa-1920" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxa-2020" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxa-2030" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxa-2035" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-3030" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-3040" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-4040" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-2020" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-2025" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-2530" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemab-s50" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemab-s50-ssh" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemad-p90-scp" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itembb-s10-10" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itembb-s20-14" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemcc-100" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemco-78" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk1" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk2" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk3" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk6" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk9" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk1" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk10" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk2" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk3d" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk5" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk7" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk14" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk12" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk13" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk14" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemap-25xa120" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-2020-2025" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk9l" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemco-200-ld" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempam-hd" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su4-b" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-216-6ns" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmtc8260" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemp-100" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempb-g3t-2" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/items-300" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/items-600" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemqcc-dd-ee-de" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itembc-35-14d" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itembc-40-16d" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itembc-30-10" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itembc-30-10d" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su4l-63" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemrr-dpm" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemwp-cl" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sc3-b" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sl2l" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemsf-pk-278-238" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemsfg-fp-14-5-4-56" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemsfg-fp-14-5-5-42" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemwp-216" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-197-d" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-197-s" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-197-ud" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-197-35ud" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemda-c200" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemp-200-hd" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmtc-psa6" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/item860685850-12-63" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/item860685850-36-63" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/item860685850-12-108" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/item860685850-24-108" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/item860685850-36-108" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemjs-s100" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemjs-s100-ssh" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemlm-100" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemls-100-ssh" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemms-100" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemms-100-ssh" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempam" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxa-1919" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxa-3030" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxa-u" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-r" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-2030" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-2040" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-2525" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemad-p60-scp" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemcc-215-6" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemcc-100-6" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemcc-215" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemco-200" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemco-400" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemco-100" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-2540" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk5" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk3d" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk7" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk10" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk4" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk3" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk4" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk6" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmuk-msk9" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk12" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk13" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemap-20xa120" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemap-2525xp120" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemap-2525xp96" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemvzwsmart-msk9l" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemxp-2525-off" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-197-18" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-217" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-219" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-219-63" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-219-72" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-220-120" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-397" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmtc3055pm3" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-238-72" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-412t-48" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-238-84" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-412t-96" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sc4-b" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-at412-60" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-238t-72" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su4l-b" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su2l-72" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sl2" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-tk" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-238t-96" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su2l-b" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sl2-96" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sc2-96" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su2-b" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-238-48" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-sc2-72" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su4-63" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sc4-63" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-sl4-96" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su2l-b" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su4-63" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su2-72" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempml-su4-96" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempm-su4l-96" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-197-24" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-197-48" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-216-10ns" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemmt-216-14ns" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemp-400" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemp-200" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempb-g3s-2" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempb-g3s-4" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itempb-g3t-4" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/items-200" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/items-400" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itemp-300" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itembc-35-14" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itembc-40-16" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itembc-20-10" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/pipes-pipe-mounts-site-hardware/pipe-mounts-clamps/itembc-20-10d" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J238"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="18.27734375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="41.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="158.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="39" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -1796,3659 +1796,3659 @@
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="H4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5" t="s">
         <v>19</v>
       </c>
       <c r="H5" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D6" t="s">
         <v>21</v>
       </c>
-      <c r="C6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H6" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C7" t="s">
+        <v>11</v>
+      </c>
+      <c r="D7" t="s">
         <v>23</v>
       </c>
-      <c r="C7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H7" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C8" t="s">
         <v>11</v>
       </c>
       <c r="D8" t="s">
         <v>26</v>
       </c>
       <c r="H8" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C9" t="s">
         <v>11</v>
       </c>
       <c r="D9" t="s">
         <v>28</v>
       </c>
       <c r="H9" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C10" t="s">
         <v>11</v>
       </c>
       <c r="D10" t="s">
         <v>30</v>
       </c>
       <c r="H10" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C11" t="s">
         <v>11</v>
       </c>
       <c r="D11" t="s">
         <v>32</v>
       </c>
       <c r="H11" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C12" t="s">
         <v>11</v>
       </c>
       <c r="D12" t="s">
         <v>34</v>
       </c>
       <c r="H12" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C13" t="s">
         <v>11</v>
       </c>
       <c r="D13" t="s">
         <v>36</v>
       </c>
       <c r="H13" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
       <c r="D14" t="s">
         <v>38</v>
       </c>
       <c r="H14" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C15" t="s">
         <v>11</v>
       </c>
       <c r="D15" t="s">
         <v>40</v>
       </c>
       <c r="H15" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C16" t="s">
         <v>11</v>
       </c>
       <c r="D16" t="s">
         <v>42</v>
       </c>
       <c r="H16" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
         <v>43</v>
       </c>
       <c r="C17" t="s">
         <v>11</v>
       </c>
       <c r="D17" t="s">
         <v>44</v>
       </c>
       <c r="H17" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
         <v>45</v>
       </c>
       <c r="C18" t="s">
         <v>11</v>
       </c>
       <c r="D18" t="s">
         <v>46</v>
       </c>
       <c r="H18" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C19" t="s">
         <v>11</v>
       </c>
       <c r="D19" t="s">
         <v>48</v>
       </c>
       <c r="H19" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
         <v>49</v>
       </c>
       <c r="C20" t="s">
         <v>11</v>
       </c>
       <c r="D20" t="s">
         <v>50</v>
       </c>
       <c r="H20" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
         <v>51</v>
       </c>
       <c r="C21" t="s">
         <v>11</v>
       </c>
       <c r="D21" t="s">
         <v>52</v>
       </c>
       <c r="H21" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
         <v>53</v>
       </c>
       <c r="C22" t="s">
         <v>11</v>
       </c>
       <c r="D22" t="s">
         <v>54</v>
       </c>
       <c r="H22" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
         <v>55</v>
       </c>
       <c r="C23" t="s">
         <v>11</v>
       </c>
       <c r="D23" t="s">
         <v>56</v>
       </c>
       <c r="H23" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
         <v>57</v>
       </c>
       <c r="C24" t="s">
         <v>11</v>
       </c>
       <c r="D24" t="s">
         <v>58</v>
       </c>
       <c r="H24" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
         <v>59</v>
       </c>
       <c r="C25" t="s">
         <v>11</v>
       </c>
       <c r="D25" t="s">
         <v>60</v>
       </c>
       <c r="H25" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
         <v>61</v>
       </c>
       <c r="C26" t="s">
         <v>11</v>
       </c>
       <c r="D26" t="s">
         <v>62</v>
       </c>
       <c r="H26" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
         <v>63</v>
       </c>
       <c r="C27" t="s">
         <v>11</v>
       </c>
       <c r="D27" t="s">
         <v>64</v>
       </c>
       <c r="H27" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
         <v>65</v>
       </c>
       <c r="C28" t="s">
         <v>11</v>
       </c>
       <c r="D28" t="s">
         <v>66</v>
       </c>
       <c r="H28" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
         <v>67</v>
       </c>
       <c r="C29" t="s">
         <v>11</v>
       </c>
       <c r="D29" t="s">
         <v>68</v>
       </c>
       <c r="H29" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
         <v>69</v>
       </c>
       <c r="C30" t="s">
         <v>11</v>
       </c>
       <c r="D30" t="s">
         <v>70</v>
       </c>
       <c r="H30" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
         <v>71</v>
       </c>
       <c r="C31" t="s">
         <v>11</v>
       </c>
       <c r="D31" t="s">
         <v>72</v>
       </c>
       <c r="H31" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
         <v>73</v>
       </c>
       <c r="C32" t="s">
         <v>11</v>
       </c>
       <c r="D32" t="s">
         <v>74</v>
       </c>
       <c r="H32" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
         <v>75</v>
       </c>
       <c r="C33" t="s">
         <v>11</v>
       </c>
       <c r="D33" t="s">
         <v>76</v>
       </c>
       <c r="H33" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
         <v>77</v>
       </c>
       <c r="C34" t="s">
         <v>11</v>
       </c>
       <c r="D34" t="s">
         <v>78</v>
       </c>
       <c r="H34" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
         <v>79</v>
       </c>
       <c r="C35" t="s">
         <v>11</v>
       </c>
       <c r="D35" t="s">
         <v>80</v>
       </c>
       <c r="H35" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
         <v>81</v>
       </c>
       <c r="C36" t="s">
         <v>11</v>
       </c>
       <c r="D36" t="s">
         <v>82</v>
       </c>
       <c r="H36" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
         <v>83</v>
       </c>
       <c r="C37" t="s">
         <v>11</v>
       </c>
       <c r="D37" t="s">
         <v>84</v>
       </c>
       <c r="H37" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
         <v>85</v>
       </c>
       <c r="C38" t="s">
         <v>11</v>
       </c>
       <c r="D38" t="s">
         <v>86</v>
       </c>
       <c r="H38" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
         <v>87</v>
       </c>
       <c r="C39" t="s">
         <v>11</v>
       </c>
       <c r="D39" t="s">
         <v>88</v>
       </c>
       <c r="H39" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
         <v>89</v>
       </c>
       <c r="C40" t="s">
         <v>11</v>
       </c>
       <c r="D40" t="s">
         <v>90</v>
       </c>
       <c r="H40" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
         <v>91</v>
       </c>
       <c r="C41" t="s">
         <v>11</v>
       </c>
       <c r="D41" t="s">
         <v>92</v>
       </c>
       <c r="H41" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
         <v>93</v>
       </c>
       <c r="C42" t="s">
         <v>11</v>
       </c>
       <c r="D42" t="s">
         <v>94</v>
       </c>
       <c r="H42" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
         <v>95</v>
       </c>
       <c r="C43" t="s">
         <v>11</v>
       </c>
       <c r="D43" t="s">
         <v>96</v>
       </c>
-      <c r="G43" t="s">
+      <c r="H43" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="C44" t="s">
+        <v>11</v>
+      </c>
+      <c r="D44" t="s">
         <v>99</v>
       </c>
-      <c r="C44" t="s">
-[...5 lines deleted...]
-      <c r="G44" t="s">
+      <c r="H44" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C45" t="s">
+        <v>11</v>
+      </c>
+      <c r="D45" t="s">
         <v>101</v>
       </c>
-      <c r="C45" t="s">
-[...2 lines deleted...]
-      <c r="D45" t="s">
+      <c r="H45" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" t="s">
+        <v>11</v>
+      </c>
+      <c r="D46" t="s">
         <v>104</v>
       </c>
-      <c r="C46" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H46" t="s">
-        <v>106</v>
+        <v>24</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="C47" t="s">
+        <v>11</v>
+      </c>
+      <c r="D47" t="s">
+        <v>106</v>
+      </c>
+      <c r="H47" t="s">
         <v>107</v>
-      </c>
-[...10 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="C48" t="s">
         <v>11</v>
       </c>
       <c r="D48" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="H48" t="s">
-        <v>110</v>
+        <v>24</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="C49" t="s">
         <v>11</v>
       </c>
       <c r="D49" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="H49" t="s">
-        <v>110</v>
+        <v>13</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>112</v>
       </c>
       <c r="C50" t="s">
         <v>11</v>
       </c>
       <c r="D50" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="H50" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>121</v>
+        <v>114</v>
       </c>
       <c r="C51" t="s">
         <v>11</v>
       </c>
       <c r="D51" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
       <c r="H51" t="s">
-        <v>110</v>
+        <v>13</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C52" t="s">
         <v>11</v>
       </c>
       <c r="D52" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="H52" t="s">
-        <v>110</v>
+        <v>13</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="C53" t="s">
         <v>11</v>
       </c>
       <c r="D53" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="H53" t="s">
-        <v>126</v>
+        <v>24</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>127</v>
+        <v>120</v>
       </c>
       <c r="C54" t="s">
         <v>11</v>
       </c>
       <c r="D54" t="s">
-        <v>128</v>
+        <v>121</v>
       </c>
       <c r="H54" t="s">
-        <v>110</v>
+        <v>24</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>122</v>
       </c>
       <c r="C55" t="s">
         <v>11</v>
       </c>
       <c r="D55" t="s">
-        <v>131</v>
+        <v>123</v>
       </c>
       <c r="H55" t="s">
-        <v>106</v>
+        <v>13</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>132</v>
+        <v>124</v>
       </c>
       <c r="C56" t="s">
         <v>11</v>
       </c>
       <c r="D56" t="s">
-        <v>133</v>
+        <v>125</v>
       </c>
       <c r="H56" t="s">
-        <v>110</v>
+        <v>13</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>134</v>
+        <v>126</v>
       </c>
       <c r="C57" t="s">
         <v>11</v>
       </c>
       <c r="D57" t="s">
-        <v>135</v>
+        <v>127</v>
       </c>
       <c r="H57" t="s">
-        <v>126</v>
+        <v>13</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>136</v>
+        <v>128</v>
       </c>
       <c r="C58" t="s">
         <v>11</v>
       </c>
       <c r="D58" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
       <c r="H58" t="s">
-        <v>138</v>
+        <v>13</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
       <c r="C59" t="s">
         <v>11</v>
       </c>
       <c r="D59" t="s">
-        <v>140</v>
+        <v>131</v>
+      </c>
+      <c r="G59" t="s">
+        <v>132</v>
       </c>
       <c r="H59" t="s">
-        <v>141</v>
+        <v>133</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>142</v>
+        <v>134</v>
       </c>
       <c r="C60" t="s">
         <v>11</v>
       </c>
       <c r="D60" t="s">
-        <v>143</v>
+        <v>135</v>
+      </c>
+      <c r="G60" t="s">
+        <v>132</v>
       </c>
       <c r="H60" t="s">
-        <v>141</v>
+        <v>133</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>144</v>
+        <v>136</v>
       </c>
       <c r="C61" t="s">
         <v>11</v>
       </c>
       <c r="D61" t="s">
-        <v>145</v>
+        <v>137</v>
       </c>
       <c r="H61" t="s">
-        <v>106</v>
+        <v>24</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>146</v>
+        <v>138</v>
       </c>
       <c r="C62" t="s">
         <v>11</v>
       </c>
       <c r="D62" t="s">
-        <v>147</v>
+        <v>139</v>
       </c>
       <c r="H62" t="s">
-        <v>106</v>
+        <v>97</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="C63" t="s">
         <v>11</v>
       </c>
       <c r="D63" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="H63" t="s">
-        <v>126</v>
+        <v>142</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>150</v>
+        <v>143</v>
       </c>
       <c r="C64" t="s">
         <v>11</v>
       </c>
       <c r="D64" t="s">
-        <v>151</v>
+        <v>144</v>
       </c>
       <c r="H64" t="s">
-        <v>110</v>
+        <v>142</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>152</v>
+        <v>145</v>
       </c>
       <c r="C65" t="s">
         <v>11</v>
       </c>
       <c r="D65" t="s">
-        <v>153</v>
+        <v>146</v>
       </c>
       <c r="H65" t="s">
-        <v>110</v>
+        <v>13</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>154</v>
+        <v>147</v>
       </c>
       <c r="C66" t="s">
         <v>11</v>
       </c>
       <c r="D66" t="s">
-        <v>155</v>
+        <v>148</v>
       </c>
       <c r="H66" t="s">
-        <v>141</v>
+        <v>13</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>156</v>
+        <v>149</v>
       </c>
       <c r="C67" t="s">
         <v>11</v>
       </c>
       <c r="D67" t="s">
-        <v>157</v>
+        <v>150</v>
       </c>
       <c r="H67" t="s">
-        <v>141</v>
+        <v>97</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="C68" t="s">
         <v>11</v>
       </c>
       <c r="D68" t="s">
-        <v>159</v>
+        <v>152</v>
       </c>
       <c r="H68" t="s">
-        <v>106</v>
+        <v>13</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>160</v>
+        <v>153</v>
       </c>
       <c r="C69" t="s">
         <v>11</v>
       </c>
       <c r="D69" t="s">
-        <v>161</v>
+        <v>154</v>
       </c>
       <c r="H69" t="s">
-        <v>106</v>
+        <v>155</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>162</v>
+        <v>156</v>
       </c>
       <c r="C70" t="s">
         <v>11</v>
       </c>
       <c r="D70" t="s">
-        <v>163</v>
+        <v>157</v>
       </c>
       <c r="H70" t="s">
-        <v>106</v>
+        <v>97</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>164</v>
+        <v>158</v>
       </c>
       <c r="C71" t="s">
         <v>11</v>
       </c>
       <c r="D71" t="s">
-        <v>165</v>
+        <v>159</v>
       </c>
       <c r="H71" t="s">
-        <v>106</v>
+        <v>97</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>166</v>
+        <v>160</v>
       </c>
       <c r="C72" t="s">
         <v>11</v>
       </c>
       <c r="D72" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="H72" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:8" ht="12.75">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
       <c r="C73" t="s">
         <v>11</v>
       </c>
       <c r="D73" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="H73" t="s">
-        <v>106</v>
+        <v>24</v>
+      </c>
+      <c r="J73" t="s">
+        <v>164</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="C74" t="s">
         <v>11</v>
       </c>
       <c r="D74" t="s">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="H74" t="s">
-        <v>106</v>
+        <v>97</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="C75" t="s">
         <v>11</v>
       </c>
       <c r="D75" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="H75" t="s">
-        <v>106</v>
+        <v>97</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="C76" t="s">
         <v>11</v>
       </c>
       <c r="D76" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="H76" t="s">
-        <v>110</v>
+        <v>97</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-        <v>177</v>
+        <v>171</v>
       </c>
       <c r="C77" t="s">
         <v>11</v>
       </c>
       <c r="D77" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="H77" t="s">
-        <v>110</v>
+        <v>173</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="C78" t="s">
         <v>11</v>
       </c>
       <c r="D78" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="H78" t="s">
-        <v>110</v>
+        <v>173</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>181</v>
+        <v>176</v>
       </c>
       <c r="C79" t="s">
         <v>11</v>
       </c>
       <c r="D79" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="H79" t="s">
-        <v>106</v>
+        <v>178</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>182</v>
-[...2 lines deleted...]
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="C80" t="s">
         <v>11</v>
       </c>
       <c r="D80" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="H80" t="s">
-        <v>110</v>
+        <v>178</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="C81" t="s">
         <v>11</v>
       </c>
       <c r="D81" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="H81" t="s">
-        <v>106</v>
+        <v>183</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>186</v>
-[...2 lines deleted...]
-        <v>177</v>
+        <v>184</v>
       </c>
       <c r="C82" t="s">
         <v>11</v>
       </c>
       <c r="D82" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="H82" t="s">
-        <v>110</v>
+        <v>183</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="C83" t="s">
         <v>11</v>
       </c>
       <c r="D83" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="H83" t="s">
-        <v>98</v>
+        <v>183</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-        <v>179</v>
+        <v>188</v>
       </c>
       <c r="C84" t="s">
         <v>11</v>
       </c>
       <c r="D84" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="H84" t="s">
-        <v>110</v>
+        <v>183</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="C85" t="s">
         <v>11</v>
       </c>
       <c r="D85" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="H85" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="C86" t="s">
         <v>11</v>
       </c>
       <c r="D86" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="H86" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="C87" t="s">
         <v>11</v>
       </c>
       <c r="D87" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="H87" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="C88" t="s">
         <v>11</v>
       </c>
       <c r="D88" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="H88" t="s">
-        <v>13</v>
+        <v>192</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="C89" t="s">
         <v>11</v>
       </c>
       <c r="D89" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="H89" t="s">
-        <v>13</v>
+        <v>192</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="C90" t="s">
         <v>11</v>
       </c>
       <c r="D90" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="H90" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="C91" t="s">
         <v>11</v>
       </c>
       <c r="D91" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="H91" t="s">
-        <v>13</v>
+        <v>173</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="C92" t="s">
         <v>11</v>
       </c>
       <c r="D92" t="s">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="H92" t="s">
-        <v>13</v>
+        <v>173</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="C93" t="s">
         <v>11</v>
       </c>
       <c r="D93" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="H93" t="s">
-        <v>211</v>
+        <v>178</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="C94" t="s">
         <v>11</v>
       </c>
       <c r="D94" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="H94" t="s">
-        <v>211</v>
+        <v>178</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="C95" t="s">
         <v>11</v>
       </c>
       <c r="D95" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="H95" t="s">
-        <v>216</v>
+        <v>178</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="C96" t="s">
         <v>11</v>
       </c>
       <c r="D96" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="H96" t="s">
-        <v>20</v>
+        <v>178</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>219</v>
+        <v>215</v>
       </c>
       <c r="C97" t="s">
         <v>11</v>
       </c>
       <c r="D97" t="s">
-        <v>220</v>
+        <v>216</v>
       </c>
       <c r="H97" t="s">
-        <v>221</v>
+        <v>192</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>222</v>
+        <v>217</v>
+      </c>
+      <c r="B98" t="s">
+        <v>218</v>
       </c>
       <c r="C98" t="s">
         <v>11</v>
       </c>
       <c r="D98" t="s">
-        <v>223</v>
+        <v>218</v>
       </c>
       <c r="H98" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>224</v>
+        <v>219</v>
+      </c>
+      <c r="B99" t="s">
+        <v>220</v>
       </c>
       <c r="C99" t="s">
         <v>11</v>
       </c>
       <c r="D99" t="s">
-        <v>225</v>
+        <v>220</v>
       </c>
       <c r="H99" t="s">
-        <v>13</v>
+        <v>192</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>226</v>
+        <v>221</v>
+      </c>
+      <c r="B100" t="s">
+        <v>222</v>
       </c>
       <c r="C100" t="s">
         <v>11</v>
       </c>
       <c r="D100" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="H100" t="s">
-        <v>221</v>
+        <v>178</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
-        <v>228</v>
+        <v>223</v>
+      </c>
+      <c r="B101" t="s">
+        <v>224</v>
       </c>
       <c r="C101" t="s">
         <v>11</v>
       </c>
       <c r="D101" t="s">
-        <v>229</v>
+        <v>224</v>
       </c>
       <c r="H101" t="s">
-        <v>13</v>
+        <v>192</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
-        <v>230</v>
+        <v>225</v>
+      </c>
+      <c r="B102" t="s">
+        <v>226</v>
       </c>
       <c r="C102" t="s">
         <v>11</v>
       </c>
       <c r="D102" t="s">
-        <v>231</v>
+        <v>226</v>
       </c>
       <c r="H102" t="s">
-        <v>20</v>
+        <v>178</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
-        <v>232</v>
+        <v>227</v>
+      </c>
+      <c r="B103" t="s">
+        <v>218</v>
       </c>
       <c r="C103" t="s">
         <v>11</v>
       </c>
       <c r="D103" t="s">
-        <v>233</v>
+        <v>228</v>
       </c>
       <c r="H103" t="s">
-        <v>221</v>
+        <v>192</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
-        <v>234</v>
+        <v>229</v>
+      </c>
+      <c r="B104" t="s">
+        <v>230</v>
       </c>
       <c r="C104" t="s">
         <v>11</v>
       </c>
       <c r="D104" t="s">
-        <v>235</v>
+        <v>231</v>
       </c>
       <c r="H104" t="s">
-        <v>211</v>
+        <v>133</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
-        <v>236</v>
+        <v>232</v>
+      </c>
+      <c r="B105" t="s">
+        <v>220</v>
       </c>
       <c r="C105" t="s">
         <v>11</v>
       </c>
       <c r="D105" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="H105" t="s">
-        <v>211</v>
+        <v>192</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
-        <v>238</v>
+        <v>234</v>
+      </c>
+      <c r="B106" t="s">
+        <v>235</v>
       </c>
       <c r="C106" t="s">
         <v>11</v>
       </c>
       <c r="D106" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="H106" t="s">
-        <v>211</v>
+        <v>178</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
-        <v>240</v>
+        <v>237</v>
+      </c>
+      <c r="B107" t="s">
+        <v>238</v>
       </c>
       <c r="C107" t="s">
         <v>11</v>
       </c>
       <c r="D107" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="H107" t="s">
-        <v>211</v>
+        <v>192</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="12.75">
       <c r="A108" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="B108" t="s">
+        <v>241</v>
+      </c>
+      <c r="C108" t="s">
+        <v>11</v>
+      </c>
+      <c r="D108" t="s">
         <v>242</v>
       </c>
-      <c r="C108" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H108" t="s">
-        <v>211</v>
+        <v>192</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="12.75">
       <c r="A109" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="B109" t="s">
         <v>244</v>
       </c>
       <c r="C109" t="s">
         <v>11</v>
       </c>
       <c r="D109" t="s">
         <v>245</v>
       </c>
       <c r="H109" t="s">
-        <v>246</v>
+        <v>192</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="12.75">
       <c r="A110" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="B110" t="s">
         <v>247</v>
       </c>
       <c r="C110" t="s">
         <v>11</v>
       </c>
       <c r="D110" t="s">
         <v>248</v>
       </c>
       <c r="H110" t="s">
-        <v>246</v>
+        <v>192</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="12.75">
       <c r="A111" s="1" t="s">
         <v>249</v>
       </c>
+      <c r="B111" t="s">
+        <v>250</v>
+      </c>
       <c r="C111" t="s">
         <v>11</v>
       </c>
       <c r="D111" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="H111" t="s">
-        <v>13</v>
+        <v>192</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="12.75">
       <c r="A112" s="1" t="s">
-        <v>251</v>
+        <v>252</v>
+      </c>
+      <c r="B112" t="s">
+        <v>244</v>
       </c>
       <c r="C112" t="s">
         <v>11</v>
       </c>
       <c r="D112" t="s">
-        <v>252</v>
+        <v>244</v>
       </c>
       <c r="H112" t="s">
-        <v>13</v>
+        <v>192</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="12.75">
       <c r="A113" s="1" t="s">
         <v>253</v>
       </c>
       <c r="C113" t="s">
         <v>11</v>
       </c>
       <c r="D113" t="s">
         <v>254</v>
       </c>
       <c r="H113" t="s">
-        <v>211</v>
+        <v>183</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="12.75">
       <c r="A114" s="1" t="s">
         <v>255</v>
       </c>
       <c r="C114" t="s">
         <v>11</v>
       </c>
       <c r="D114" t="s">
         <v>256</v>
       </c>
       <c r="H114" t="s">
-        <v>13</v>
+        <v>192</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="12.75">
       <c r="A115" s="1" t="s">
         <v>257</v>
       </c>
+      <c r="B115" t="s">
+        <v>258</v>
+      </c>
       <c r="C115" t="s">
         <v>11</v>
       </c>
       <c r="D115" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="H115" t="s">
-        <v>259</v>
+        <v>178</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="12.75">
       <c r="A116" s="1" t="s">
         <v>260</v>
       </c>
       <c r="C116" t="s">
         <v>11</v>
       </c>
       <c r="D116" t="s">
         <v>261</v>
       </c>
       <c r="H116" t="s">
-        <v>211</v>
+        <v>192</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="12.75">
       <c r="A117" s="1" t="s">
         <v>262</v>
       </c>
       <c r="C117" t="s">
         <v>11</v>
       </c>
       <c r="D117" t="s">
         <v>263</v>
       </c>
       <c r="H117" t="s">
-        <v>211</v>
+        <v>183</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="12.75">
       <c r="A118" s="1" t="s">
         <v>264</v>
       </c>
       <c r="C118" t="s">
         <v>11</v>
       </c>
       <c r="D118" t="s">
         <v>265</v>
       </c>
       <c r="H118" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:10" ht="12.75">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" ht="12.75">
       <c r="A119" s="1" t="s">
         <v>266</v>
       </c>
       <c r="C119" t="s">
         <v>11</v>
       </c>
       <c r="D119" t="s">
         <v>267</v>
       </c>
       <c r="H119" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>268</v>
+        <v>24</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="C120" t="s">
+        <v>11</v>
+      </c>
+      <c r="D120" t="s">
         <v>269</v>
       </c>
-      <c r="C120" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H120" t="s">
-        <v>211</v>
+        <v>107</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="12.75">
       <c r="A121" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="C121" t="s">
+        <v>11</v>
+      </c>
+      <c r="D121" t="s">
         <v>271</v>
       </c>
-      <c r="C121" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H121" t="s">
-        <v>211</v>
+        <v>97</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="12.75">
       <c r="A122" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="C122" t="s">
+        <v>11</v>
+      </c>
+      <c r="D122" t="s">
         <v>273</v>
       </c>
-      <c r="C122" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H122" t="s">
-        <v>211</v>
+        <v>97</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="12.75">
       <c r="A123" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="C123" t="s">
+        <v>11</v>
+      </c>
+      <c r="D123" t="s">
         <v>275</v>
       </c>
-      <c r="C123" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H123" t="s">
-        <v>126</v>
+        <v>97</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="12.75">
       <c r="A124" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="C124" t="s">
+        <v>11</v>
+      </c>
+      <c r="D124" t="s">
         <v>277</v>
       </c>
-      <c r="C124" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H124" t="s">
-        <v>126</v>
+        <v>97</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="12.75">
       <c r="A125" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="C125" t="s">
+        <v>11</v>
+      </c>
+      <c r="D125" t="s">
         <v>279</v>
       </c>
-      <c r="C125" t="s">
-[...2 lines deleted...]
-      <c r="D125" t="s">
+      <c r="H125" t="s">
         <v>280</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="126" spans="1:8" ht="12.75">
       <c r="A126" s="1" t="s">
         <v>281</v>
       </c>
       <c r="C126" t="s">
         <v>11</v>
       </c>
       <c r="D126" t="s">
         <v>282</v>
       </c>
       <c r="H126" t="s">
-        <v>110</v>
+        <v>178</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="12.75">
       <c r="A127" s="1" t="s">
         <v>283</v>
       </c>
       <c r="C127" t="s">
         <v>11</v>
       </c>
       <c r="D127" t="s">
         <v>284</v>
       </c>
       <c r="H127" t="s">
-        <v>110</v>
+        <v>178</v>
       </c>
     </row>
     <row r="128" spans="1:8" ht="12.75">
       <c r="A128" s="1" t="s">
         <v>285</v>
       </c>
       <c r="C128" t="s">
         <v>11</v>
       </c>
       <c r="D128" t="s">
         <v>286</v>
       </c>
       <c r="H128" t="s">
-        <v>110</v>
+        <v>178</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="12.75">
       <c r="A129" s="1" t="s">
         <v>287</v>
       </c>
       <c r="C129" t="s">
         <v>11</v>
       </c>
       <c r="D129" t="s">
         <v>288</v>
       </c>
       <c r="H129" t="s">
-        <v>110</v>
+        <v>178</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="12.75">
       <c r="A130" s="1" t="s">
         <v>289</v>
       </c>
       <c r="C130" t="s">
         <v>11</v>
       </c>
       <c r="D130" t="s">
         <v>290</v>
       </c>
       <c r="H130" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
         <v>291</v>
       </c>
       <c r="C131" t="s">
         <v>11</v>
       </c>
       <c r="D131" t="s">
         <v>292</v>
       </c>
       <c r="H131" t="s">
-        <v>20</v>
+        <v>293</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="C132" t="s">
         <v>11</v>
       </c>
       <c r="D132" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="H132" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="133" spans="1:8" ht="12.75">
       <c r="A133" s="1" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C133" t="s">
         <v>11</v>
       </c>
       <c r="D133" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="H133" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="12.75">
       <c r="A134" s="1" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C134" t="s">
         <v>11</v>
       </c>
       <c r="D134" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="H134" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="135" spans="1:8" ht="12.75">
       <c r="A135" s="1" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="C135" t="s">
         <v>11</v>
       </c>
       <c r="D135" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="H135" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="12.75">
       <c r="A136" s="1" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="C136" t="s">
         <v>11</v>
       </c>
       <c r="D136" t="s">
-        <v>302</v>
+        <v>303</v>
+      </c>
+      <c r="G136" t="s">
+        <v>132</v>
       </c>
       <c r="H136" t="s">
-        <v>13</v>
+        <v>133</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="12.75">
       <c r="A137" s="1" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="C137" t="s">
         <v>11</v>
       </c>
       <c r="D137" t="s">
-        <v>304</v>
+        <v>305</v>
+      </c>
+      <c r="G137" t="s">
+        <v>132</v>
       </c>
       <c r="H137" t="s">
-        <v>216</v>
+        <v>133</v>
       </c>
     </row>
     <row r="138" spans="1:8" ht="12.75">
       <c r="A138" s="1" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="C138" t="s">
         <v>11</v>
       </c>
       <c r="D138" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="H138" t="s">
-        <v>13</v>
+        <v>308</v>
       </c>
     </row>
     <row r="139" spans="1:8" ht="12.75">
       <c r="A139" s="1" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="C139" t="s">
         <v>11</v>
       </c>
       <c r="D139" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="H139" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="140" spans="1:8" ht="12.75">
       <c r="A140" s="1" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="C140" t="s">
         <v>11</v>
       </c>
       <c r="D140" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="H140" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="141" spans="1:8" ht="12.75">
       <c r="A141" s="1" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="C141" t="s">
         <v>11</v>
       </c>
       <c r="D141" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="H141" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="142" spans="1:8" ht="12.75">
       <c r="A142" s="1" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="C142" t="s">
         <v>11</v>
       </c>
       <c r="D142" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="H142" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="143" spans="1:8" ht="12.75">
       <c r="A143" s="1" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="C143" t="s">
         <v>11</v>
       </c>
       <c r="D143" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="H143" t="s">
-        <v>20</v>
+        <v>97</v>
       </c>
     </row>
     <row r="144" spans="1:8" ht="12.75">
       <c r="A144" s="1" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="C144" t="s">
         <v>11</v>
       </c>
       <c r="D144" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="H144" t="s">
-        <v>13</v>
+        <v>97</v>
       </c>
     </row>
     <row r="145" spans="1:8" ht="12.75">
       <c r="A145" s="1" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="C145" t="s">
         <v>11</v>
       </c>
       <c r="D145" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="H145" t="s">
-        <v>20</v>
+        <v>97</v>
       </c>
     </row>
     <row r="146" spans="1:8" ht="12.75">
       <c r="A146" s="1" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="C146" t="s">
         <v>11</v>
       </c>
       <c r="D146" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="H146" t="s">
-        <v>20</v>
+        <v>97</v>
       </c>
     </row>
     <row r="147" spans="1:8" ht="12.75">
       <c r="A147" s="1" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="C147" t="s">
         <v>11</v>
       </c>
       <c r="D147" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="H147" t="s">
-        <v>20</v>
+        <v>97</v>
       </c>
     </row>
     <row r="148" spans="1:8" ht="12.75">
       <c r="A148" s="1" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="C148" t="s">
         <v>11</v>
       </c>
       <c r="D148" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="H148" t="s">
-        <v>20</v>
+        <v>97</v>
       </c>
     </row>
     <row r="149" spans="1:8" ht="12.75">
       <c r="A149" s="1" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="C149" t="s">
         <v>11</v>
       </c>
       <c r="D149" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="H149" t="s">
-        <v>20</v>
+        <v>97</v>
       </c>
     </row>
     <row r="150" spans="1:8" ht="12.75">
       <c r="A150" s="1" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="C150" t="s">
         <v>11</v>
       </c>
       <c r="D150" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="H150" t="s">
-        <v>20</v>
+        <v>97</v>
       </c>
     </row>
     <row r="151" spans="1:8" ht="12.75">
       <c r="A151" s="1" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="C151" t="s">
         <v>11</v>
       </c>
       <c r="D151" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="H151" t="s">
-        <v>333</v>
+        <v>173</v>
       </c>
     </row>
     <row r="152" spans="1:8" ht="12.75">
       <c r="A152" s="1" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="C152" t="s">
         <v>11</v>
       </c>
       <c r="D152" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="H152" t="s">
-        <v>20</v>
+        <v>173</v>
       </c>
     </row>
     <row r="153" spans="1:8" ht="12.75">
       <c r="A153" s="1" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="C153" t="s">
         <v>11</v>
       </c>
       <c r="D153" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="H153" t="s">
-        <v>20</v>
+        <v>173</v>
       </c>
     </row>
     <row r="154" spans="1:8" ht="12.75">
       <c r="A154" s="1" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C154" t="s">
         <v>11</v>
       </c>
       <c r="D154" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="H154" t="s">
-        <v>20</v>
+        <v>173</v>
       </c>
     </row>
     <row r="155" spans="1:8" ht="12.75">
       <c r="A155" s="1" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="C155" t="s">
         <v>11</v>
       </c>
       <c r="D155" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="H155" t="s">
-        <v>13</v>
+        <v>173</v>
       </c>
     </row>
     <row r="156" spans="1:8" ht="12.75">
       <c r="A156" s="1" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="C156" t="s">
         <v>11</v>
       </c>
       <c r="D156" t="s">
-        <v>343</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>344</v>
       </c>
       <c r="H156" t="s">
-        <v>98</v>
+        <v>173</v>
       </c>
     </row>
     <row r="157" spans="1:8" ht="12.75">
       <c r="A157" s="1" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C157" t="s">
         <v>11</v>
       </c>
       <c r="D157" t="s">
-        <v>345</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>346</v>
       </c>
       <c r="H157" t="s">
-        <v>98</v>
+        <v>183</v>
       </c>
     </row>
     <row r="158" spans="1:8" ht="12.75">
       <c r="A158" s="1" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="C158" t="s">
         <v>11</v>
       </c>
       <c r="D158" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="H158" t="s">
-        <v>216</v>
+        <v>183</v>
       </c>
     </row>
     <row r="159" spans="1:8" ht="12.75">
       <c r="A159" s="1" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="C159" t="s">
         <v>11</v>
       </c>
       <c r="D159" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="H159" t="s">
-        <v>221</v>
+        <v>183</v>
       </c>
     </row>
     <row r="160" spans="1:8" ht="12.75">
       <c r="A160" s="1" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="C160" t="s">
         <v>11</v>
       </c>
       <c r="D160" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="H160" t="s">
-        <v>20</v>
+        <v>183</v>
       </c>
     </row>
     <row r="161" spans="1:8" ht="12.75">
       <c r="A161" s="1" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="C161" t="s">
         <v>11</v>
       </c>
       <c r="D161" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="H161" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
     </row>
     <row r="162" spans="1:8" ht="12.75">
       <c r="A162" s="1" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="C162" t="s">
         <v>11</v>
       </c>
       <c r="D162" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="H162" t="s">
-        <v>211</v>
+        <v>192</v>
       </c>
     </row>
     <row r="163" spans="1:8" ht="12.75">
       <c r="A163" s="1" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="C163" t="s">
         <v>11</v>
       </c>
       <c r="D163" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="H163" t="s">
-        <v>211</v>
+        <v>192</v>
       </c>
     </row>
     <row r="164" spans="1:8" ht="12.75">
       <c r="A164" s="1" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="C164" t="s">
         <v>11</v>
       </c>
       <c r="D164" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="H164" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:10" ht="12.75">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8" ht="12.75">
       <c r="A165" s="1" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="C165" t="s">
         <v>11</v>
       </c>
       <c r="D165" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="H165" t="s">
-        <v>211</v>
-[...5 lines deleted...]
-    <row r="166" spans="1:10" ht="12.75">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8" ht="12.75">
       <c r="A166" s="1" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="C166" t="s">
         <v>11</v>
       </c>
       <c r="D166" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="H166" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-        <v>268</v>
+        <v>178</v>
       </c>
     </row>
     <row r="167" spans="1:8" ht="12.75">
       <c r="A167" s="1" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="C167" t="s">
         <v>11</v>
       </c>
       <c r="D167" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="H167" t="s">
-        <v>211</v>
+        <v>178</v>
       </c>
     </row>
     <row r="168" spans="1:8" ht="12.75">
       <c r="A168" s="1" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="C168" t="s">
         <v>11</v>
       </c>
       <c r="D168" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="H168" t="s">
-        <v>211</v>
+        <v>178</v>
       </c>
     </row>
     <row r="169" spans="1:8" ht="12.75">
       <c r="A169" s="1" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="C169" t="s">
         <v>11</v>
       </c>
       <c r="D169" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="H169" t="s">
-        <v>211</v>
+        <v>192</v>
       </c>
     </row>
     <row r="170" spans="1:8" ht="12.75">
       <c r="A170" s="1" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="C170" t="s">
         <v>11</v>
       </c>
       <c r="D170" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="H170" t="s">
-        <v>372</v>
+        <v>192</v>
       </c>
     </row>
     <row r="171" spans="1:8" ht="12.75">
       <c r="A171" s="1" t="s">
         <v>373</v>
       </c>
       <c r="C171" t="s">
         <v>11</v>
       </c>
       <c r="D171" t="s">
         <v>374</v>
       </c>
       <c r="H171" t="s">
-        <v>13</v>
+        <v>192</v>
       </c>
     </row>
     <row r="172" spans="1:8" ht="12.75">
       <c r="A172" s="1" t="s">
         <v>375</v>
       </c>
       <c r="C172" t="s">
         <v>11</v>
       </c>
       <c r="D172" t="s">
         <v>376</v>
       </c>
       <c r="H172" t="s">
-        <v>13</v>
+        <v>192</v>
       </c>
     </row>
     <row r="173" spans="1:8" ht="12.75">
       <c r="A173" s="1" t="s">
         <v>377</v>
       </c>
+      <c r="B173" t="s">
+        <v>238</v>
+      </c>
       <c r="C173" t="s">
         <v>11</v>
       </c>
       <c r="D173" t="s">
-        <v>378</v>
+        <v>238</v>
       </c>
       <c r="H173" t="s">
-        <v>13</v>
+        <v>192</v>
       </c>
     </row>
     <row r="174" spans="1:8" ht="12.75">
       <c r="A174" s="1" t="s">
-        <v>379</v>
+        <v>378</v>
+      </c>
+      <c r="B174" t="s">
+        <v>235</v>
       </c>
       <c r="C174" t="s">
         <v>11</v>
       </c>
       <c r="D174" t="s">
-        <v>380</v>
+        <v>235</v>
       </c>
       <c r="H174" t="s">
-        <v>13</v>
+        <v>178</v>
       </c>
     </row>
     <row r="175" spans="1:8" ht="12.75">
       <c r="A175" s="1" t="s">
-        <v>381</v>
+        <v>379</v>
+      </c>
+      <c r="B175" t="s">
+        <v>380</v>
       </c>
       <c r="C175" t="s">
         <v>11</v>
       </c>
       <c r="D175" t="s">
-        <v>382</v>
+        <v>380</v>
       </c>
       <c r="H175" t="s">
-        <v>211</v>
+        <v>192</v>
       </c>
     </row>
     <row r="176" spans="1:8" ht="12.75">
       <c r="A176" s="1" t="s">
-        <v>383</v>
+        <v>381</v>
+      </c>
+      <c r="B176" t="s">
+        <v>230</v>
       </c>
       <c r="C176" t="s">
         <v>11</v>
       </c>
       <c r="D176" t="s">
-        <v>384</v>
+        <v>230</v>
       </c>
       <c r="H176" t="s">
-        <v>211</v>
+        <v>133</v>
       </c>
     </row>
     <row r="177" spans="1:8" ht="12.75">
       <c r="A177" s="1" t="s">
-        <v>385</v>
+        <v>382</v>
+      </c>
+      <c r="B177" t="s">
+        <v>383</v>
       </c>
       <c r="C177" t="s">
         <v>11</v>
       </c>
       <c r="D177" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="H177" t="s">
-        <v>211</v>
+        <v>178</v>
       </c>
     </row>
     <row r="178" spans="1:8" ht="12.75">
       <c r="A178" s="1" t="s">
-        <v>387</v>
+        <v>384</v>
+      </c>
+      <c r="B178" t="s">
+        <v>222</v>
       </c>
       <c r="C178" t="s">
         <v>11</v>
       </c>
       <c r="D178" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="H178" t="s">
-        <v>211</v>
+        <v>178</v>
       </c>
     </row>
     <row r="179" spans="1:8" ht="12.75">
       <c r="A179" s="1" t="s">
-        <v>389</v>
+        <v>386</v>
+      </c>
+      <c r="B179" t="s">
+        <v>387</v>
       </c>
       <c r="C179" t="s">
         <v>11</v>
       </c>
       <c r="D179" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="H179" t="s">
-        <v>211</v>
+        <v>178</v>
       </c>
     </row>
     <row r="180" spans="1:8" ht="12.75">
       <c r="A180" s="1" t="s">
-        <v>391</v>
+        <v>389</v>
+      </c>
+      <c r="B180" t="s">
+        <v>224</v>
       </c>
       <c r="C180" t="s">
         <v>11</v>
       </c>
       <c r="D180" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="H180" t="s">
-        <v>211</v>
+        <v>192</v>
       </c>
     </row>
     <row r="181" spans="1:8" ht="12.75">
       <c r="A181" s="1" t="s">
-        <v>393</v>
+        <v>391</v>
+      </c>
+      <c r="B181" t="s">
+        <v>226</v>
       </c>
       <c r="C181" t="s">
         <v>11</v>
       </c>
       <c r="D181" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="H181" t="s">
-        <v>211</v>
+        <v>178</v>
       </c>
     </row>
     <row r="182" spans="1:8" ht="12.75">
       <c r="A182" s="1" t="s">
-        <v>395</v>
+        <v>393</v>
+      </c>
+      <c r="B182" t="s">
+        <v>247</v>
       </c>
       <c r="C182" t="s">
         <v>11</v>
       </c>
       <c r="D182" t="s">
-        <v>396</v>
+        <v>247</v>
       </c>
       <c r="H182" t="s">
-        <v>211</v>
+        <v>192</v>
       </c>
     </row>
     <row r="183" spans="1:8" ht="12.75">
       <c r="A183" s="1" t="s">
-        <v>397</v>
+        <v>394</v>
+      </c>
+      <c r="B183" t="s">
+        <v>250</v>
       </c>
       <c r="C183" t="s">
         <v>11</v>
       </c>
       <c r="D183" t="s">
-        <v>398</v>
+        <v>250</v>
       </c>
       <c r="H183" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
     </row>
     <row r="184" spans="1:8" ht="12.75">
       <c r="A184" s="1" t="s">
-        <v>399</v>
+        <v>395</v>
       </c>
       <c r="C184" t="s">
         <v>11</v>
       </c>
       <c r="D184" t="s">
-        <v>400</v>
+        <v>396</v>
       </c>
       <c r="H184" t="s">
-        <v>20</v>
+        <v>183</v>
       </c>
     </row>
     <row r="185" spans="1:8" ht="12.75">
       <c r="A185" s="1" t="s">
-        <v>401</v>
+        <v>397</v>
       </c>
       <c r="C185" t="s">
         <v>11</v>
       </c>
       <c r="D185" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="H185" t="s">
-        <v>20</v>
+        <v>183</v>
       </c>
     </row>
     <row r="186" spans="1:8" ht="12.75">
       <c r="A186" s="1" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="C186" t="s">
         <v>11</v>
       </c>
       <c r="D186" t="s">
-        <v>404</v>
+        <v>400</v>
       </c>
       <c r="H186" t="s">
-        <v>20</v>
+        <v>183</v>
       </c>
     </row>
     <row r="187" spans="1:8" ht="12.75">
       <c r="A187" s="1" t="s">
-        <v>405</v>
+        <v>401</v>
+      </c>
+      <c r="B187" t="s">
+        <v>258</v>
       </c>
       <c r="C187" t="s">
         <v>11</v>
       </c>
       <c r="D187" t="s">
-        <v>406</v>
+        <v>258</v>
       </c>
       <c r="H187" t="s">
-        <v>20</v>
+        <v>178</v>
       </c>
     </row>
     <row r="188" spans="1:8" ht="12.75">
       <c r="A188" s="1" t="s">
-        <v>407</v>
+        <v>402</v>
       </c>
       <c r="C188" t="s">
         <v>11</v>
       </c>
       <c r="D188" t="s">
-        <v>408</v>
+        <v>403</v>
       </c>
       <c r="H188" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
     </row>
     <row r="189" spans="1:8" ht="12.75">
       <c r="A189" s="1" t="s">
-        <v>409</v>
+        <v>404</v>
       </c>
       <c r="C189" t="s">
         <v>11</v>
       </c>
       <c r="D189" t="s">
-        <v>410</v>
+        <v>405</v>
       </c>
       <c r="H189" t="s">
-        <v>20</v>
+        <v>102</v>
       </c>
     </row>
     <row r="190" spans="1:8" ht="12.75">
       <c r="A190" s="1" t="s">
-        <v>411</v>
+        <v>406</v>
       </c>
       <c r="C190" t="s">
         <v>11</v>
       </c>
       <c r="D190" t="s">
-        <v>412</v>
+        <v>407</v>
       </c>
       <c r="H190" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
     </row>
     <row r="191" spans="1:8" ht="12.75">
       <c r="A191" s="1" t="s">
-        <v>413</v>
+        <v>408</v>
       </c>
       <c r="C191" t="s">
         <v>11</v>
       </c>
       <c r="D191" t="s">
-        <v>414</v>
+        <v>409</v>
       </c>
       <c r="H191" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
     </row>
     <row r="192" spans="1:8" ht="12.75">
       <c r="A192" s="1" t="s">
-        <v>415</v>
+        <v>410</v>
       </c>
       <c r="C192" t="s">
         <v>11</v>
       </c>
       <c r="D192" t="s">
-        <v>416</v>
+        <v>411</v>
       </c>
       <c r="H192" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
     </row>
     <row r="193" spans="1:8" ht="12.75">
       <c r="A193" s="1" t="s">
-        <v>417</v>
+        <v>412</v>
       </c>
       <c r="C193" t="s">
         <v>11</v>
       </c>
       <c r="D193" t="s">
-        <v>418</v>
+        <v>413</v>
       </c>
       <c r="H193" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
     </row>
     <row r="194" spans="1:8" ht="12.75">
       <c r="A194" s="1" t="s">
-        <v>419</v>
+        <v>414</v>
       </c>
       <c r="C194" t="s">
         <v>11</v>
       </c>
       <c r="D194" t="s">
-        <v>420</v>
+        <v>415</v>
       </c>
       <c r="H194" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
     </row>
     <row r="195" spans="1:8" ht="12.75">
       <c r="A195" s="1" t="s">
-        <v>421</v>
+        <v>416</v>
       </c>
       <c r="C195" t="s">
         <v>11</v>
       </c>
       <c r="D195" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="H195" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="196" spans="1:8" ht="12.75">
       <c r="A196" s="1" t="s">
-        <v>423</v>
+        <v>418</v>
       </c>
       <c r="C196" t="s">
         <v>11</v>
       </c>
       <c r="D196" t="s">
-        <v>424</v>
+        <v>419</v>
       </c>
       <c r="H196" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
     </row>
     <row r="197" spans="1:8" ht="12.75">
       <c r="A197" s="1" t="s">
-        <v>425</v>
+        <v>420</v>
       </c>
       <c r="C197" t="s">
         <v>11</v>
       </c>
       <c r="D197" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="H197" t="s">
-        <v>141</v>
+        <v>24</v>
       </c>
     </row>
     <row r="198" spans="1:8" ht="12.75">
       <c r="A198" s="1" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
       <c r="C198" t="s">
         <v>11</v>
       </c>
       <c r="D198" t="s">
-        <v>428</v>
+        <v>423</v>
       </c>
       <c r="H198" t="s">
-        <v>141</v>
+        <v>24</v>
       </c>
     </row>
     <row r="199" spans="1:8" ht="12.75">
       <c r="A199" s="1" t="s">
-        <v>429</v>
+        <v>424</v>
       </c>
       <c r="C199" t="s">
         <v>11</v>
       </c>
       <c r="D199" t="s">
-        <v>430</v>
+        <v>425</v>
       </c>
       <c r="H199" t="s">
-        <v>141</v>
+        <v>24</v>
       </c>
     </row>
     <row r="200" spans="1:8" ht="12.75">
       <c r="A200" s="1" t="s">
-        <v>431</v>
+        <v>426</v>
       </c>
       <c r="C200" t="s">
         <v>11</v>
       </c>
       <c r="D200" t="s">
-        <v>432</v>
+        <v>427</v>
       </c>
       <c r="H200" t="s">
-        <v>141</v>
+        <v>24</v>
       </c>
     </row>
     <row r="201" spans="1:8" ht="12.75">
       <c r="A201" s="1" t="s">
-        <v>433</v>
+        <v>428</v>
       </c>
       <c r="C201" t="s">
         <v>11</v>
       </c>
       <c r="D201" t="s">
-        <v>434</v>
+        <v>429</v>
       </c>
       <c r="H201" t="s">
-        <v>141</v>
+        <v>24</v>
       </c>
     </row>
     <row r="202" spans="1:8" ht="12.75">
       <c r="A202" s="1" t="s">
-        <v>435</v>
+        <v>430</v>
       </c>
       <c r="C202" t="s">
         <v>11</v>
       </c>
       <c r="D202" t="s">
-        <v>436</v>
+        <v>431</v>
       </c>
       <c r="H202" t="s">
-        <v>141</v>
+        <v>24</v>
       </c>
     </row>
     <row r="203" spans="1:8" ht="12.75">
       <c r="A203" s="1" t="s">
-        <v>437</v>
+        <v>432</v>
       </c>
       <c r="C203" t="s">
         <v>11</v>
       </c>
       <c r="D203" t="s">
-        <v>438</v>
+        <v>433</v>
       </c>
       <c r="H203" t="s">
-        <v>126</v>
+        <v>24</v>
       </c>
     </row>
     <row r="204" spans="1:8" ht="12.75">
       <c r="A204" s="1" t="s">
-        <v>439</v>
+        <v>434</v>
       </c>
       <c r="C204" t="s">
         <v>11</v>
       </c>
       <c r="D204" t="s">
-        <v>440</v>
+        <v>435</v>
       </c>
       <c r="H204" t="s">
-        <v>110</v>
+        <v>24</v>
       </c>
     </row>
     <row r="205" spans="1:8" ht="12.75">
       <c r="A205" s="1" t="s">
-        <v>441</v>
+        <v>436</v>
       </c>
       <c r="C205" t="s">
         <v>11</v>
       </c>
       <c r="D205" t="s">
-        <v>442</v>
+        <v>437</v>
       </c>
       <c r="H205" t="s">
-        <v>110</v>
+        <v>24</v>
       </c>
     </row>
     <row r="206" spans="1:8" ht="12.75">
       <c r="A206" s="1" t="s">
-        <v>443</v>
+        <v>438</v>
       </c>
       <c r="C206" t="s">
         <v>11</v>
       </c>
       <c r="D206" t="s">
-        <v>444</v>
+        <v>439</v>
       </c>
       <c r="H206" t="s">
-        <v>110</v>
+        <v>24</v>
       </c>
     </row>
     <row r="207" spans="1:8" ht="12.75">
       <c r="A207" s="1" t="s">
-        <v>445</v>
+        <v>440</v>
       </c>
       <c r="C207" t="s">
         <v>11</v>
       </c>
       <c r="D207" t="s">
-        <v>446</v>
+        <v>441</v>
       </c>
       <c r="H207" t="s">
-        <v>110</v>
+        <v>13</v>
       </c>
     </row>
     <row r="208" spans="1:8" ht="12.75">
       <c r="A208" s="1" t="s">
-        <v>447</v>
+        <v>442</v>
       </c>
       <c r="C208" t="s">
         <v>11</v>
       </c>
       <c r="D208" t="s">
-        <v>448</v>
+        <v>443</v>
       </c>
       <c r="H208" t="s">
-        <v>106</v>
+        <v>24</v>
       </c>
     </row>
     <row r="209" spans="1:8" ht="12.75">
       <c r="A209" s="1" t="s">
-        <v>449</v>
+        <v>444</v>
       </c>
       <c r="C209" t="s">
         <v>11</v>
       </c>
       <c r="D209" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="H209" t="s">
-        <v>106</v>
+        <v>24</v>
       </c>
     </row>
     <row r="210" spans="1:8" ht="12.75">
       <c r="A210" s="1" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="C210" t="s">
         <v>11</v>
       </c>
       <c r="D210" t="s">
-        <v>452</v>
+        <v>447</v>
       </c>
       <c r="H210" t="s">
-        <v>106</v>
+        <v>24</v>
       </c>
     </row>
     <row r="211" spans="1:8" ht="12.75">
       <c r="A211" s="1" t="s">
-        <v>453</v>
+        <v>448</v>
       </c>
       <c r="C211" t="s">
         <v>11</v>
       </c>
       <c r="D211" t="s">
-        <v>454</v>
+        <v>449</v>
       </c>
       <c r="H211" t="s">
-        <v>106</v>
+        <v>24</v>
       </c>
     </row>
     <row r="212" spans="1:8" ht="12.75">
       <c r="A212" s="1" t="s">
-        <v>455</v>
+        <v>450</v>
       </c>
       <c r="C212" t="s">
         <v>11</v>
       </c>
       <c r="D212" t="s">
-        <v>456</v>
+        <v>451</v>
       </c>
       <c r="H212" t="s">
-        <v>106</v>
+        <v>24</v>
       </c>
     </row>
     <row r="213" spans="1:8" ht="12.75">
       <c r="A213" s="1" t="s">
-        <v>457</v>
+        <v>452</v>
       </c>
       <c r="C213" t="s">
         <v>11</v>
       </c>
       <c r="D213" t="s">
-        <v>458</v>
+        <v>453</v>
       </c>
       <c r="H213" t="s">
-        <v>106</v>
+        <v>24</v>
       </c>
     </row>
     <row r="214" spans="1:8" ht="12.75">
       <c r="A214" s="1" t="s">
-        <v>459</v>
+        <v>454</v>
       </c>
       <c r="C214" t="s">
         <v>11</v>
       </c>
       <c r="D214" t="s">
-        <v>460</v>
+        <v>455</v>
       </c>
       <c r="H214" t="s">
-        <v>106</v>
+        <v>24</v>
       </c>
     </row>
     <row r="215" spans="1:8" ht="12.75">
       <c r="A215" s="1" t="s">
-        <v>461</v>
+        <v>456</v>
       </c>
       <c r="C215" t="s">
         <v>11</v>
       </c>
       <c r="D215" t="s">
-        <v>462</v>
+        <v>457</v>
       </c>
       <c r="H215" t="s">
-        <v>106</v>
+        <v>24</v>
       </c>
     </row>
     <row r="216" spans="1:8" ht="12.75">
       <c r="A216" s="1" t="s">
-        <v>463</v>
+        <v>458</v>
       </c>
       <c r="C216" t="s">
         <v>11</v>
       </c>
       <c r="D216" t="s">
-        <v>464</v>
+        <v>459</v>
       </c>
       <c r="H216" t="s">
-        <v>110</v>
+        <v>24</v>
       </c>
     </row>
     <row r="217" spans="1:8" ht="12.75">
       <c r="A217" s="1" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="C217" t="s">
         <v>11</v>
       </c>
       <c r="D217" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="H217" t="s">
-        <v>110</v>
+        <v>24</v>
       </c>
     </row>
     <row r="218" spans="1:8" ht="12.75">
       <c r="A218" s="1" t="s">
-        <v>467</v>
+        <v>462</v>
       </c>
       <c r="C218" t="s">
         <v>11</v>
       </c>
       <c r="D218" t="s">
-        <v>468</v>
+        <v>463</v>
       </c>
       <c r="H218" t="s">
-        <v>110</v>
+        <v>24</v>
       </c>
     </row>
     <row r="219" spans="1:8" ht="12.75">
       <c r="A219" s="1" t="s">
-        <v>469</v>
+        <v>464</v>
       </c>
       <c r="C219" t="s">
         <v>11</v>
       </c>
       <c r="D219" t="s">
-        <v>470</v>
+        <v>465</v>
       </c>
       <c r="H219" t="s">
-        <v>110</v>
+        <v>24</v>
       </c>
     </row>
     <row r="220" spans="1:8" ht="12.75">
       <c r="A220" s="1" t="s">
-        <v>471</v>
-[...2 lines deleted...]
-        <v>108</v>
+        <v>466</v>
       </c>
       <c r="C220" t="s">
         <v>11</v>
       </c>
       <c r="D220" t="s">
-        <v>108</v>
+        <v>467</v>
       </c>
       <c r="H220" t="s">
-        <v>110</v>
+        <v>24</v>
       </c>
     </row>
     <row r="221" spans="1:8" ht="12.75">
       <c r="A221" s="1" t="s">
-        <v>472</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>468</v>
       </c>
       <c r="C221" t="s">
         <v>11</v>
       </c>
       <c r="D221" t="s">
-        <v>104</v>
+        <v>469</v>
       </c>
       <c r="H221" t="s">
-        <v>106</v>
+        <v>24</v>
       </c>
     </row>
     <row r="222" spans="1:8" ht="12.75">
       <c r="A222" s="1" t="s">
-        <v>473</v>
-[...2 lines deleted...]
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="C222" t="s">
         <v>11</v>
       </c>
       <c r="D222" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
       <c r="H222" t="s">
-        <v>110</v>
+        <v>24</v>
       </c>
     </row>
     <row r="223" spans="1:8" ht="12.75">
       <c r="A223" s="1" t="s">
-        <v>475</v>
-[...2 lines deleted...]
-        <v>189</v>
+        <v>472</v>
       </c>
       <c r="C223" t="s">
         <v>11</v>
       </c>
       <c r="D223" t="s">
-        <v>189</v>
+        <v>473</v>
       </c>
       <c r="H223" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
     </row>
     <row r="224" spans="1:8" ht="12.75">
       <c r="A224" s="1" t="s">
-        <v>476</v>
-[...2 lines deleted...]
-        <v>477</v>
+        <v>474</v>
       </c>
       <c r="C224" t="s">
         <v>11</v>
       </c>
       <c r="D224" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="H224" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="225" spans="1:8" ht="12.75">
       <c r="A225" s="1" t="s">
-        <v>478</v>
-[...2 lines deleted...]
-        <v>181</v>
+        <v>476</v>
       </c>
       <c r="C225" t="s">
         <v>11</v>
       </c>
       <c r="D225" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="H225" t="s">
-        <v>106</v>
+        <v>24</v>
       </c>
     </row>
     <row r="226" spans="1:8" ht="12.75">
       <c r="A226" s="1" t="s">
-        <v>480</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>478</v>
       </c>
       <c r="C226" t="s">
         <v>11</v>
       </c>
       <c r="D226" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="H226" t="s">
-        <v>106</v>
+        <v>24</v>
       </c>
     </row>
     <row r="227" spans="1:8" ht="12.75">
       <c r="A227" s="1" t="s">
-        <v>483</v>
-[...2 lines deleted...]
-        <v>183</v>
+        <v>480</v>
       </c>
       <c r="C227" t="s">
         <v>11</v>
       </c>
       <c r="D227" t="s">
-        <v>484</v>
+        <v>481</v>
       </c>
       <c r="H227" t="s">
-        <v>110</v>
+        <v>97</v>
       </c>
     </row>
     <row r="228" spans="1:8" ht="12.75">
       <c r="A228" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="C228" t="s">
+        <v>11</v>
+      </c>
+      <c r="D228" t="s">
+        <v>483</v>
+      </c>
+      <c r="H228" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="229" spans="1:10" ht="12.75">
+      <c r="A229" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="C229" t="s">
+        <v>11</v>
+      </c>
+      <c r="D229" t="s">
         <v>485</v>
       </c>
-      <c r="B228" t="s">
-[...5 lines deleted...]
-      <c r="D228" t="s">
+      <c r="H229" t="s">
+        <v>97</v>
+      </c>
+      <c r="J229" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="230" spans="1:10" ht="12.75">
+      <c r="A230" s="1" t="s">
         <v>486</v>
       </c>
-      <c r="H228" t="s">
-[...4 lines deleted...]
-      <c r="A229" s="1" t="s">
+      <c r="C230" t="s">
+        <v>11</v>
+      </c>
+      <c r="D230" t="s">
         <v>487</v>
       </c>
-      <c r="B229" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="H230" t="s">
-        <v>110</v>
+        <v>97</v>
+      </c>
+      <c r="J230" t="s">
+        <v>164</v>
       </c>
     </row>
     <row r="231" spans="1:8" ht="12.75">
       <c r="A231" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="C231" t="s">
+        <v>11</v>
+      </c>
+      <c r="D231" t="s">
         <v>489</v>
       </c>
-      <c r="C231" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H231" t="s">
-        <v>126</v>
+        <v>97</v>
       </c>
     </row>
     <row r="232" spans="1:8" ht="12.75">
       <c r="A232" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="C232" t="s">
+        <v>11</v>
+      </c>
+      <c r="D232" t="s">
         <v>491</v>
       </c>
-      <c r="C232" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H232" t="s">
-        <v>126</v>
+        <v>97</v>
       </c>
     </row>
     <row r="233" spans="1:8" ht="12.75">
       <c r="A233" s="1" t="s">
+        <v>492</v>
+      </c>
+      <c r="C233" t="s">
+        <v>11</v>
+      </c>
+      <c r="D233" t="s">
         <v>493</v>
       </c>
-      <c r="C233" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H233" t="s">
-        <v>126</v>
+        <v>97</v>
       </c>
     </row>
     <row r="234" spans="1:8" ht="12.75">
       <c r="A234" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="C234" t="s">
+        <v>11</v>
+      </c>
+      <c r="D234" t="s">
         <v>495</v>
       </c>
-      <c r="B234" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H234" t="s">
-        <v>106</v>
+        <v>97</v>
       </c>
     </row>
     <row r="235" spans="1:8" ht="12.75">
       <c r="A235" s="1" t="s">
         <v>496</v>
       </c>
       <c r="C235" t="s">
         <v>11</v>
       </c>
       <c r="D235" t="s">
         <v>497</v>
       </c>
       <c r="H235" t="s">
-        <v>110</v>
+        <v>178</v>
       </c>
     </row>
     <row r="236" spans="1:8" ht="12.75">
       <c r="A236" s="1" t="s">
         <v>498</v>
       </c>
       <c r="C236" t="s">
         <v>11</v>
       </c>
       <c r="D236" t="s">
         <v>499</v>
       </c>
       <c r="H236" t="s">
-        <v>126</v>
+        <v>178</v>
       </c>
     </row>
     <row r="237" spans="1:8" ht="12.75">
       <c r="A237" s="1" t="s">
         <v>500</v>
       </c>
       <c r="C237" t="s">
         <v>11</v>
       </c>
       <c r="D237" t="s">
         <v>501</v>
       </c>
       <c r="H237" t="s">
-        <v>126</v>
+        <v>178</v>
       </c>
     </row>
     <row r="238" spans="1:8" ht="12.75">
       <c r="A238" s="1" t="s">
         <v>502</v>
       </c>
       <c r="C238" t="s">
         <v>11</v>
       </c>
       <c r="D238" t="s">
         <v>503</v>
       </c>
       <c r="H238" t="s">
-        <v>126</v>
+        <v>178</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId1" display="MT-218"/>
     <hyperlink ref="A3" r:id="rId2" display="MT-220"/>
     <hyperlink ref="A4" r:id="rId3" display="MT-220-108"/>
-    <hyperlink ref="A5" r:id="rId4" display="PM-238T-48"/>
-[...232 lines deleted...]
-    <hyperlink ref="A238" r:id="rId237" display="XA-U"/>
+    <hyperlink ref="A5" r:id="rId4" display="MT-219-84"/>
+    <hyperlink ref="A6" r:id="rId5" display="MT-219-H"/>
+    <hyperlink ref="A7" r:id="rId6" display="MT-395"/>
+    <hyperlink ref="A8" r:id="rId7" display="MTC3055PM2"/>
+    <hyperlink ref="A9" r:id="rId8" display="MTC3055PM35"/>
+    <hyperlink ref="A10" r:id="rId9" display="PM-412T-63"/>
+    <hyperlink ref="A11" r:id="rId10" display="PM-238-96"/>
+    <hyperlink ref="A12" r:id="rId11" display="PM-SC4-96"/>
+    <hyperlink ref="A13" r:id="rId12" display="PM-238T-48"/>
+    <hyperlink ref="A14" r:id="rId13" display="PM-SU2-B"/>
+    <hyperlink ref="A15" r:id="rId14" display="PM-238T-84"/>
+    <hyperlink ref="A16" r:id="rId15" display="PML-SU2-72"/>
+    <hyperlink ref="A17" r:id="rId16" display="PM-SU2L-96"/>
+    <hyperlink ref="A18" r:id="rId17" display="PM-SL2-72"/>
+    <hyperlink ref="A19" r:id="rId18" display="PM-412-48"/>
+    <hyperlink ref="A20" r:id="rId19" display="PM-XT-24"/>
+    <hyperlink ref="A21" r:id="rId20" display="PML-SU2-96"/>
+    <hyperlink ref="A22" r:id="rId21" display="PM-SC2-72"/>
+    <hyperlink ref="A23" r:id="rId22" display="PML-SU4L-96"/>
+    <hyperlink ref="A24" r:id="rId23" display="PM-412-63"/>
+    <hyperlink ref="A25" r:id="rId24" display="PML-SU4L-B"/>
+    <hyperlink ref="A26" r:id="rId25" display="PM-XT-36"/>
+    <hyperlink ref="A27" r:id="rId26" display="PM-SU35-48"/>
+    <hyperlink ref="A28" r:id="rId27" display="PM-SL4"/>
+    <hyperlink ref="A29" r:id="rId28" display="PM-412-96"/>
+    <hyperlink ref="A30" r:id="rId29" display="PML-SU2L-72"/>
+    <hyperlink ref="A31" r:id="rId30" display="PM-SC2-B"/>
+    <hyperlink ref="A32" r:id="rId31" display="PML-SC2-96"/>
+    <hyperlink ref="A33" r:id="rId32" display="PM-SL4-63"/>
+    <hyperlink ref="A34" r:id="rId33" display="PML-SU2L-96"/>
+    <hyperlink ref="A35" r:id="rId34" display="PM-SU4-96"/>
+    <hyperlink ref="A36" r:id="rId35" display="PML-SC2-B"/>
+    <hyperlink ref="A37" r:id="rId36" display="PML-SC4-63"/>
+    <hyperlink ref="A38" r:id="rId37" display="PM-SU4-B"/>
+    <hyperlink ref="A39" r:id="rId38" display="PML-SC4-96"/>
+    <hyperlink ref="A40" r:id="rId39" display="PM-SU4L-63"/>
+    <hyperlink ref="A41" r:id="rId40" display="PM-SU2-96"/>
+    <hyperlink ref="A42" r:id="rId41" display="PML-SC4-B"/>
+    <hyperlink ref="A43" r:id="rId42" display="HS-400"/>
+    <hyperlink ref="A44" r:id="rId43" display="HS-600"/>
+    <hyperlink ref="A45" r:id="rId44" display="MT-197-12"/>
+    <hyperlink ref="A46" r:id="rId45" display="MT-216-NS"/>
+    <hyperlink ref="A47" r:id="rId46" display="MT-197-C"/>
+    <hyperlink ref="A48" r:id="rId47" display="MT-198"/>
+    <hyperlink ref="A49" r:id="rId48" display="MT-219L-H"/>
+    <hyperlink ref="A50" r:id="rId49" display="MT-197"/>
+    <hyperlink ref="A51" r:id="rId50" display="MT-219M-H"/>
+    <hyperlink ref="A52" r:id="rId51" display="MT-219S-H"/>
+    <hyperlink ref="A53" r:id="rId52" display="PM-SC3-96"/>
+    <hyperlink ref="A54" r:id="rId53" display="PM-SL4L"/>
+    <hyperlink ref="A55" r:id="rId54" display="SF-PK-278-278"/>
+    <hyperlink ref="A56" r:id="rId55" display="SF-PK-238-238"/>
+    <hyperlink ref="A57" r:id="rId56" display="MC-PK-238-238"/>
+    <hyperlink ref="A58" r:id="rId57" display="SF-PK-238-278"/>
+    <hyperlink ref="A59" r:id="rId58" display="SFG-FP-12.5-4-48"/>
+    <hyperlink ref="A60" r:id="rId59" display="SFG-FP-10.5-3-60"/>
+    <hyperlink ref="A61" r:id="rId60" display="PM-SU35-96"/>
+    <hyperlink ref="A62" r:id="rId61" display="S-500"/>
+    <hyperlink ref="A63" r:id="rId62" display="WP-197"/>
+    <hyperlink ref="A64" r:id="rId63" display="WP-198"/>
+    <hyperlink ref="A65" r:id="rId64" display="XP-197-US"/>
+    <hyperlink ref="A66" r:id="rId65" display="XP-197-35US"/>
+    <hyperlink ref="A67" r:id="rId66" display="DM-100"/>
+    <hyperlink ref="A68" r:id="rId67" display="MT-219N-H"/>
+    <hyperlink ref="A69" r:id="rId68" display="MTC3326DA2W"/>
+    <hyperlink ref="A70" r:id="rId69" display="P-100-HD"/>
+    <hyperlink ref="A71" r:id="rId70" display="P-300-HD"/>
+    <hyperlink ref="A72" r:id="rId71" display="P-400-HD"/>
+    <hyperlink ref="A73" r:id="rId72" display="MT-198-C"/>
+    <hyperlink ref="A74" r:id="rId73" display="860685850-24-63"/>
+    <hyperlink ref="A75" r:id="rId74" display="860685850-48-63"/>
+    <hyperlink ref="A76" r:id="rId75" display="860685850-48-108"/>
+    <hyperlink ref="A77" r:id="rId76" display="LM-100-SSH"/>
+    <hyperlink ref="A78" r:id="rId77" display="LS-100"/>
+    <hyperlink ref="A79" r:id="rId78" display="LS-SB50"/>
+    <hyperlink ref="A80" r:id="rId79" display="MS-SB50"/>
+    <hyperlink ref="A81" r:id="rId80" display="XA-1920"/>
+    <hyperlink ref="A82" r:id="rId81" display="XA-2020"/>
+    <hyperlink ref="A83" r:id="rId82" display="XA-2030"/>
+    <hyperlink ref="A84" r:id="rId83" display="XA-2035"/>
+    <hyperlink ref="A85" r:id="rId84" display="XP-3030"/>
+    <hyperlink ref="A86" r:id="rId85" display="XP-3040"/>
+    <hyperlink ref="A87" r:id="rId86" display="XP-4040"/>
+    <hyperlink ref="A88" r:id="rId87" display="XP-2020"/>
+    <hyperlink ref="A89" r:id="rId88" display="XP-2025"/>
+    <hyperlink ref="A90" r:id="rId89" display="XP-2530"/>
+    <hyperlink ref="A91" r:id="rId90" display="AB-S50"/>
+    <hyperlink ref="A92" r:id="rId91" display="AB-S50-SSH"/>
+    <hyperlink ref="A93" r:id="rId92" display="AD-P90-SCP"/>
+    <hyperlink ref="A94" r:id="rId93" display="BB-S10-10"/>
+    <hyperlink ref="A95" r:id="rId94" display="BB-S20-14"/>
+    <hyperlink ref="A96" r:id="rId95" display="CC-100"/>
+    <hyperlink ref="A97" r:id="rId96" display="CO-78"/>
+    <hyperlink ref="A98" r:id="rId97" display="VZWSMART-MSK1"/>
+    <hyperlink ref="A99" r:id="rId98" display="VZWSMART-MSK2"/>
+    <hyperlink ref="A100" r:id="rId99" display="VZWSMART-MSK3"/>
+    <hyperlink ref="A101" r:id="rId100" display="VZWSMART-MSK6"/>
+    <hyperlink ref="A102" r:id="rId101" display="VZWSMART-MSK9"/>
+    <hyperlink ref="A103" r:id="rId102" display="MUK-MSK1"/>
+    <hyperlink ref="A104" r:id="rId103" display="MUK-MSK10"/>
+    <hyperlink ref="A105" r:id="rId104" display="MUK-MSK2"/>
+    <hyperlink ref="A106" r:id="rId105" display="MUK-MSK3D"/>
+    <hyperlink ref="A107" r:id="rId106" display="MUK-MSK5"/>
+    <hyperlink ref="A108" r:id="rId107" display="MUK-MSK7"/>
+    <hyperlink ref="A109" r:id="rId108" display="MUK-MSK14"/>
+    <hyperlink ref="A110" r:id="rId109" display="MUK-MSK12"/>
+    <hyperlink ref="A111" r:id="rId110" display="MUK-MSK13"/>
+    <hyperlink ref="A112" r:id="rId111" display="VZWSMART-MSK14"/>
+    <hyperlink ref="A113" r:id="rId112" display="AP-25XA120"/>
+    <hyperlink ref="A114" r:id="rId113" display="XP-2020-2025"/>
+    <hyperlink ref="A115" r:id="rId114" display="MUK-MSK9L"/>
+    <hyperlink ref="A116" r:id="rId115" display="CO-200-LD"/>
+    <hyperlink ref="A117" r:id="rId116" display="PAM-HD"/>
+    <hyperlink ref="A118" r:id="rId117" display="PML-SU4-B"/>
+    <hyperlink ref="A119" r:id="rId118" display="MT-216-6NS"/>
+    <hyperlink ref="A120" r:id="rId119" display="MTC8260"/>
+    <hyperlink ref="A121" r:id="rId120" display="P-100"/>
+    <hyperlink ref="A122" r:id="rId121" display="PB-G3T-2"/>
+    <hyperlink ref="A123" r:id="rId122" display="S-300"/>
+    <hyperlink ref="A124" r:id="rId123" display="S-600"/>
+    <hyperlink ref="A125" r:id="rId124" display="QCC-DD-EE-DE"/>
+    <hyperlink ref="A126" r:id="rId125" display="BC-35-14D"/>
+    <hyperlink ref="A127" r:id="rId126" display="BC-40-16D"/>
+    <hyperlink ref="A128" r:id="rId127" display="BC-30-10"/>
+    <hyperlink ref="A129" r:id="rId128" display="BC-30-10D"/>
+    <hyperlink ref="A130" r:id="rId129" display="PML-SU4L-63"/>
+    <hyperlink ref="A131" r:id="rId130" display="RR-DPM"/>
+    <hyperlink ref="A132" r:id="rId131" display="WP-CL"/>
+    <hyperlink ref="A133" r:id="rId132" display="PM-SC3-B"/>
+    <hyperlink ref="A134" r:id="rId133" display="PM-SL2L"/>
+    <hyperlink ref="A135" r:id="rId134" display="SF-PK-278-238"/>
+    <hyperlink ref="A136" r:id="rId135" display="SFG-FP-14.5-4-56"/>
+    <hyperlink ref="A137" r:id="rId136" display="SFG-FP-14.5-5-42"/>
+    <hyperlink ref="A138" r:id="rId137" display="WP-216"/>
+    <hyperlink ref="A139" r:id="rId138" display="XP-197-D"/>
+    <hyperlink ref="A140" r:id="rId139" display="XP-197-S"/>
+    <hyperlink ref="A141" r:id="rId140" display="XP-197-UD"/>
+    <hyperlink ref="A142" r:id="rId141" display="XP-197-35UD"/>
+    <hyperlink ref="A143" r:id="rId142" display="DA-C200"/>
+    <hyperlink ref="A144" r:id="rId143" display="P-200-HD"/>
+    <hyperlink ref="A145" r:id="rId144" display="MTC-PSA6"/>
+    <hyperlink ref="A146" r:id="rId145" display="860685850-12-63"/>
+    <hyperlink ref="A147" r:id="rId146" display="860685850-36-63"/>
+    <hyperlink ref="A148" r:id="rId147" display="860685850-12-108"/>
+    <hyperlink ref="A149" r:id="rId148" display="860685850-24-108"/>
+    <hyperlink ref="A150" r:id="rId149" display="860685850-36-108"/>
+    <hyperlink ref="A151" r:id="rId150" display="JS-S100"/>
+    <hyperlink ref="A152" r:id="rId151" display="JS-S100-SSH"/>
+    <hyperlink ref="A153" r:id="rId152" display="LM-100"/>
+    <hyperlink ref="A154" r:id="rId153" display="LS-100-SSH"/>
+    <hyperlink ref="A155" r:id="rId154" display="MS-100"/>
+    <hyperlink ref="A156" r:id="rId155" display="MS-100-SSH"/>
+    <hyperlink ref="A157" r:id="rId156" display="PAM"/>
+    <hyperlink ref="A158" r:id="rId157" display="XA-1919"/>
+    <hyperlink ref="A159" r:id="rId158" display="XA-3030"/>
+    <hyperlink ref="A160" r:id="rId159" display="XA-U"/>
+    <hyperlink ref="A161" r:id="rId160" display="XP-R"/>
+    <hyperlink ref="A162" r:id="rId161" display="XP-2030"/>
+    <hyperlink ref="A163" r:id="rId162" display="XP-2040"/>
+    <hyperlink ref="A164" r:id="rId163" display="XP-2525"/>
+    <hyperlink ref="A165" r:id="rId164" display="AD-P60-SCP"/>
+    <hyperlink ref="A166" r:id="rId165" display="CC-215-6"/>
+    <hyperlink ref="A167" r:id="rId166" display="CC-100-6"/>
+    <hyperlink ref="A168" r:id="rId167" display="CC-215"/>
+    <hyperlink ref="A169" r:id="rId168" display="CO-200"/>
+    <hyperlink ref="A170" r:id="rId169" display="CO-400"/>
+    <hyperlink ref="A171" r:id="rId170" display="CO-100"/>
+    <hyperlink ref="A172" r:id="rId171" display="XP-2540"/>
+    <hyperlink ref="A173" r:id="rId172" display="VZWSMART-MSK5"/>
+    <hyperlink ref="A174" r:id="rId173" display="VZWSMART-MSK3D"/>
+    <hyperlink ref="A175" r:id="rId174" display="VZWSMART-MSK7"/>
+    <hyperlink ref="A176" r:id="rId175" display="VZWSMART-MSK10"/>
+    <hyperlink ref="A177" r:id="rId176" display="VZWSMART-MSK4"/>
+    <hyperlink ref="A178" r:id="rId177" display="MUK-MSK3"/>
+    <hyperlink ref="A179" r:id="rId178" display="MUK-MSK4"/>
+    <hyperlink ref="A180" r:id="rId179" display="MUK-MSK6"/>
+    <hyperlink ref="A181" r:id="rId180" display="MUK-MSK9"/>
+    <hyperlink ref="A182" r:id="rId181" display="VZWSMART-MSK12"/>
+    <hyperlink ref="A183" r:id="rId182" display="VZWSMART-MSK13"/>
+    <hyperlink ref="A184" r:id="rId183" display="AP-20XA120"/>
+    <hyperlink ref="A185" r:id="rId184" display="AP-2525XP120"/>
+    <hyperlink ref="A186" r:id="rId185" display="AP-2525XP96"/>
+    <hyperlink ref="A187" r:id="rId186" display="VZWSMART-MSK9L"/>
+    <hyperlink ref="A188" r:id="rId187" display="XP-2525-OFF"/>
+    <hyperlink ref="A189" r:id="rId188" display="MT-197-18"/>
+    <hyperlink ref="A190" r:id="rId189" display="MT-217"/>
+    <hyperlink ref="A191" r:id="rId190" display="MT-219"/>
+    <hyperlink ref="A192" r:id="rId191" display="MT-219-63"/>
+    <hyperlink ref="A193" r:id="rId192" display="MT-219-72"/>
+    <hyperlink ref="A194" r:id="rId193" display="MT-220-120"/>
+    <hyperlink ref="A195" r:id="rId194" display="MT-397"/>
+    <hyperlink ref="A196" r:id="rId195" display="MTC3055PM3"/>
+    <hyperlink ref="A197" r:id="rId196" display="PM-238-72"/>
+    <hyperlink ref="A198" r:id="rId197" display="PM-412T-48"/>
+    <hyperlink ref="A199" r:id="rId198" display="PM-238-84"/>
+    <hyperlink ref="A200" r:id="rId199" display="PM-412T-96"/>
+    <hyperlink ref="A201" r:id="rId200" display="PM-SC4-B"/>
+    <hyperlink ref="A202" r:id="rId201" display="PM-AT412-60"/>
+    <hyperlink ref="A203" r:id="rId202" display="PM-238T-72"/>
+    <hyperlink ref="A204" r:id="rId203" display="PM-SU4L-B"/>
+    <hyperlink ref="A205" r:id="rId204" display="PM-SU2L-72"/>
+    <hyperlink ref="A206" r:id="rId205" display="PM-SL2"/>
+    <hyperlink ref="A207" r:id="rId206" display="PM-TK"/>
+    <hyperlink ref="A208" r:id="rId207" display="PM-238T-96"/>
+    <hyperlink ref="A209" r:id="rId208" display="PM-SU2L-B"/>
+    <hyperlink ref="A210" r:id="rId209" display="PM-SL2-96"/>
+    <hyperlink ref="A211" r:id="rId210" display="PM-SC2-96"/>
+    <hyperlink ref="A212" r:id="rId211" display="PML-SU2-B"/>
+    <hyperlink ref="A213" r:id="rId212" display="PM-238-48"/>
+    <hyperlink ref="A214" r:id="rId213" display="PML-SC2-72"/>
+    <hyperlink ref="A215" r:id="rId214" display="PM-SU4-63"/>
+    <hyperlink ref="A216" r:id="rId215" display="PM-SC4-63"/>
+    <hyperlink ref="A217" r:id="rId216" display="PM-SL4-96"/>
+    <hyperlink ref="A218" r:id="rId217" display="PML-SU2L-B"/>
+    <hyperlink ref="A219" r:id="rId218" display="PML-SU4-63"/>
+    <hyperlink ref="A220" r:id="rId219" display="PM-SU2-72"/>
+    <hyperlink ref="A221" r:id="rId220" display="PML-SU4-96"/>
+    <hyperlink ref="A222" r:id="rId221" display="PM-SU4L-96"/>
+    <hyperlink ref="A223" r:id="rId222" display="MT-197-24"/>
+    <hyperlink ref="A224" r:id="rId223" display="MT-197-48"/>
+    <hyperlink ref="A225" r:id="rId224" display="MT-216-10NS"/>
+    <hyperlink ref="A226" r:id="rId225" display="MT-216-14NS"/>
+    <hyperlink ref="A227" r:id="rId226" display="P-400"/>
+    <hyperlink ref="A228" r:id="rId227" display="P-200"/>
+    <hyperlink ref="A229" r:id="rId228" display="PB-G3S-2"/>
+    <hyperlink ref="A230" r:id="rId229" display="PB-G3S-4"/>
+    <hyperlink ref="A231" r:id="rId230" display="PB-G3T-4"/>
+    <hyperlink ref="A232" r:id="rId231" display="S-200"/>
+    <hyperlink ref="A233" r:id="rId232" display="S-400"/>
+    <hyperlink ref="A234" r:id="rId233" display="P-300"/>
+    <hyperlink ref="A235" r:id="rId234" display="BC-35-14"/>
+    <hyperlink ref="A236" r:id="rId235" display="BC-40-16"/>
+    <hyperlink ref="A237" r:id="rId236" display="BC-20-10"/>
+    <hyperlink ref="A238" r:id="rId237" display="BC-20-10D"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId238"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 