--- v1 (2026-06-26)
+++ v2 (2026-08-11)
@@ -11,202 +11,832 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="727" count="1479">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="731" count="1487">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>E16V90P37</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Quadplexer, dc bypass port 2, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>Quadplexer</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>E16V90P59</t>
+  </si>
+  <si>
+    <t>Quadplexer 698-960/18/21/23-26, DC/AISG smart bypass with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E16V90P44</t>
+  </si>
+  <si>
+    <t>Paired 2-pak Diplexer, 380–960 MHz/1710–2690 MHz, dc pass low paired with high, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>Diplexer</t>
+  </si>
+  <si>
+    <t>E14F06P09</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 700/800 MHz, dc smart by pass on all ports</t>
+  </si>
+  <si>
+    <t>CTX41727-DS-43</t>
+  </si>
+  <si>
+    <t>E14F10P51</t>
+  </si>
+  <si>
+    <t>Triplexer 380-960/1695-2200/2300- 2700, DC-sense with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>Triplexer</t>
+  </si>
+  <si>
+    <t>E14F06P16</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 600-700/850 MHz</t>
+  </si>
+  <si>
+    <t>STX61742Q-43</t>
+  </si>
+  <si>
+    <t>E14F10P64</t>
+  </si>
+  <si>
+    <t>Compact Quad Triplexer 617-960/1695-2700/3400- 4200 MHz, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F10P71</t>
+  </si>
+  <si>
+    <t>Quad Triplexer 1695-2200/2300-2400/2500-2690, band rejection in 2285-2295, dc bypass on all ports, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F20P09</t>
+  </si>
+  <si>
+    <t>Twin Pentaplexer 617-960/1350-2200/2300-2400/2496-2700/3300-4200, dc bypass on low ports, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>Pentaplexer</t>
+  </si>
+  <si>
+    <t>E14F15P33</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer 1350-2200/2300-2400/2496-2700/3300-4200, No dc bypass, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F06P04</t>
+  </si>
+  <si>
+    <t>Ultra Compact Octa Diplexer 2300-2400/2570-2595 MHz, No dc bypass</t>
+  </si>
+  <si>
+    <t>E14F06P32</t>
+  </si>
+  <si>
+    <t>Ultra Compact Single Diplexer 1350-1880/1920-2690, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>CBC173558Q-43</t>
+  </si>
+  <si>
+    <t>E14F60P02</t>
+  </si>
+  <si>
+    <t>Quad Triplexer 1695-2690/3400-3800/5150-5925 MHz</t>
+  </si>
+  <si>
+    <t>CBC4W26T-DP-43</t>
+  </si>
+  <si>
+    <t>E14F05P21</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 380–2200 MHz/2300–2690 MHz, DC Pass,4.3-10</t>
+  </si>
+  <si>
+    <t>CBC173558T-43</t>
+  </si>
+  <si>
+    <t>E14F60P01</t>
+  </si>
+  <si>
+    <t>Twin Triplexer 1695-2690/3400-3800/5150-5925 MHz</t>
+  </si>
+  <si>
+    <t>CBC426-DS-43</t>
+  </si>
+  <si>
+    <t>E14F05P30</t>
+  </si>
+  <si>
+    <t>Diplexer, 380–960 MHz/1695–2690 MHz,dc Sense,4.3-10</t>
+  </si>
+  <si>
+    <t>CBC1923-4310</t>
+  </si>
+  <si>
+    <t>E14F55P05</t>
+  </si>
+  <si>
+    <t>Diplexer PCS/AWS+WCS, DC block, 4.3-10</t>
+  </si>
+  <si>
+    <t>CBC626T-DL-4310</t>
+  </si>
+  <si>
+    <t>E14F55P08</t>
+  </si>
+  <si>
+    <t>Ultra Compact Twin Diplexer 380-960/1695-2690MHz, DC Low, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>CBC78-DS-43</t>
+  </si>
+  <si>
+    <t>E14F05P18</t>
+  </si>
+  <si>
+    <t>Diplexer 698-803/824-894 MHz, DC Sense, 4.3-10</t>
+  </si>
+  <si>
+    <t>SDX159-DL-43</t>
+  </si>
+  <si>
+    <t>E14F06P06</t>
+  </si>
+  <si>
+    <t>Ultra Compact Single Diplexer 80-2690/3300-5925, DC Low, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F15P32</t>
+  </si>
+  <si>
+    <t>Ultra Compact Quad Quadplexer 1325-1880/1920-2170/2300-2400/2500-2690 MHz, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F15P30</t>
+  </si>
+  <si>
+    <t>Single Quadplexer 1325-1880//2100//2300//2600 MHz, DC Block, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F10P89</t>
+  </si>
+  <si>
+    <t>Twin Triplexer 380-960/1350-1880/1920-2690, DC/AISG Smart bypass functionality, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F10P97</t>
+  </si>
+  <si>
+    <t>Twin Triplexer 380-960/1350-2200/2300-2700, DC bypass on all ports, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E11F02P4990</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 1695-2200/2300-2700 MHz, dc bypass blocking for all ports</t>
+  </si>
+  <si>
+    <t>E14F10P81</t>
+  </si>
+  <si>
+    <t>Ultra Compact Single Triplexer 380-960/1350-1880/1920-2690, DC bypass on all ports, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>UDX1726Q-N10</t>
+  </si>
+  <si>
+    <t>E11F03P87</t>
+  </si>
+  <si>
+    <t>Ultra-Compact Quad Diplexer PCS-AWS/BRS, DC/AISG on PCS-AWS, NEX10 Connectors</t>
+  </si>
+  <si>
+    <t>SDX159T-DL-43</t>
+  </si>
+  <si>
+    <t>E14F06P07</t>
+  </si>
+  <si>
+    <t>Ultra Compact Twin Diplexer 80-2690MHz/3300-5925MHz, 4.3-10</t>
+  </si>
+  <si>
+    <t>CQX782123-DS-43</t>
+  </si>
+  <si>
+    <t>E14F15P25</t>
+  </si>
+  <si>
+    <t>Quadplexer, 700/850/PCS-AWS/WCS,DC Sense, 4.3-10</t>
+  </si>
+  <si>
+    <t>E14F06P61</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 1350–2200 MHz / 2300–2700 MHz, DCauto, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F60P19</t>
+  </si>
+  <si>
+    <t>2X Triplexer 703-862/880-960/1350-2700, DC Smart Bypass, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F60P23</t>
+  </si>
+  <si>
+    <t>2X Triplexer 703-862/880-960/1350-2700, DC bypass on all ports, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F60P25</t>
+  </si>
+  <si>
+    <t>1X Triplexer 703-862/880-960/1350-2700, DC bypass on all ports, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E12F03P88</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 1800/2100-2600, dc block all ports, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>CDX623T-DS-T-43</t>
+  </si>
+  <si>
+    <t>E16V95P63</t>
+  </si>
+  <si>
+    <t>Twin Diplexer,555–894 MHz/1695–2360 MHz, dc sense,4.3-10 Connectors, LOC-top</t>
+  </si>
+  <si>
+    <t>CDX623T-DS-B-43</t>
+  </si>
+  <si>
+    <t>E16V95P62</t>
+  </si>
+  <si>
+    <t>Twin Diplexer,555–894 MHz/1695–2360 MHz, dc sense, 4.3-10 Connectors, LOC-bottom</t>
+  </si>
+  <si>
+    <t>E14F15P35</t>
+  </si>
+  <si>
+    <t>Single Quadplexer 694-960/1350-1525/1710-1880/1920-2690 MHz, DC Bypass on Low port, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E11F02P46</t>
+  </si>
+  <si>
+    <t>Diplexer, 1695-2180/2300-2690 MHz, dc bypass all ports</t>
+  </si>
+  <si>
+    <t>E14F15P38</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer 700-800//900//1400-2100//2300-2600 MHz, DC bypass on 1400-2100 MHz port and 2300-2600 MHz port, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F15P43</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer 700-800//900//1400-2100//2300-2600 MHz, DC/AISG Smart bypass, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>STX192127T-N10-V2</t>
+  </si>
+  <si>
+    <t>E11F03P95</t>
+  </si>
+  <si>
+    <t>Ultra-Compact Twin Triplexer PCS/AWS/2496-2700MHz, NEX10 connectors</t>
+  </si>
+  <si>
+    <t>E14F06P08</t>
+  </si>
+  <si>
+    <t>Ultra Compact Quad Diplexer 80-2690MHz/3300-5925MHz, 4.3-10</t>
+  </si>
+  <si>
+    <t>E14F06P25</t>
+  </si>
+  <si>
+    <t>Ultra Compact Twin Diplexer 3400-3440MHz/3520-3600MHz, DC bypass on Low band, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F06P70</t>
+  </si>
+  <si>
+    <t>Ultra Compact Quad Diplexer, 2550–2570/2670–2690 MHz, DC Block, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F06P41YY</t>
+  </si>
+  <si>
+    <t>E14F06P41</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 1325-1880/1920-2690, dc/AISG Smart bypass functionality, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F55P26</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 703-788/811-960 MHz, DC Smart Bypass, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>SDX3340Q-DH-43</t>
+  </si>
+  <si>
+    <t>E14F06P80</t>
+  </si>
+  <si>
+    <t>Compact Quad Diplexer 3300-3670/3700-3980 MHz, DC on 3700-3980 MHz port, 4.3-10</t>
+  </si>
+  <si>
+    <t>SDX159-DL-43-V2</t>
+  </si>
+  <si>
+    <t>E14F06P88</t>
+  </si>
+  <si>
+    <t>Ultra Compact Diplexer 80-2690MHz/3300-5925MHz, 4.3-10</t>
+  </si>
+  <si>
+    <t>E14F11P17</t>
+  </si>
+  <si>
+    <t>2X Triplexer 703-788/801-852/890-951, No DC/AISG Bypass, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F20P18</t>
+  </si>
+  <si>
+    <t>Single Pentaplexer 617-960/1710-1880/1920-2200,2496-2700/2300-2400/2496-2700/3300-3800, dc bypass on 2100/2600 ports, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F11P14</t>
+  </si>
+  <si>
+    <t>Twin Multiplexer (Diplexer plus hybrid combiner) 555-2690MHz/3300-5925MHz/555-5925, 4.3-10, DC Block</t>
+  </si>
+  <si>
+    <t>E11F03P98</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 703-768 / 791-960 MHz, DC Bypass on low band port of Module 1 and high band port of Module 2, 7/16 DIN connectors</t>
+  </si>
+  <si>
+    <t>CTX61742T-DS-43</t>
+  </si>
+  <si>
+    <t>E14F11P27</t>
+  </si>
+  <si>
+    <t>Twin Triplexer, 612-960/1695-2700/3300- 4200 MHz, 4.3-10 connectors, DC Sense</t>
+  </si>
+  <si>
+    <t>E14F07P08</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 703-788/791-960 MHz, DC Pass on All port, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F10P0790</t>
+  </si>
+  <si>
+    <t>Single Triplexer 700-800//900//1800-2600 MHz, DC block all ports, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F05P2190</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 380–2200 MHz/2300–2690 MHz, DC block all ports,4.3-10</t>
+  </si>
+  <si>
+    <t>E14F05P6590</t>
+  </si>
+  <si>
+    <t>Twin 2-pak Diplexer, 1350–1525 MHz/1710–2690 MHz, DC block on all ports, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>CQX6192342T-DS-43</t>
+  </si>
+  <si>
+    <t>E14F15P52</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer 617-960/AWS-WCS/PCS/ CBRS-C-Band, DC Sense,, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>CQX6192342Q-DS-43</t>
+  </si>
+  <si>
+    <t>E14F15P53</t>
+  </si>
+  <si>
+    <t>Quad Quadplexer 617-960/AWS-WCS/PCS/ CBRS-C-Band, DC Sense, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F10P95</t>
+  </si>
+  <si>
+    <t>Triplexer 612-960/1400-1800/1920-4200, dc bypass on Low band port, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F06P83</t>
+  </si>
+  <si>
+    <t>Ultra Compact Single Diplexer 700-800/900, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F06P35</t>
+  </si>
+  <si>
+    <t>Diplexer, 1325-1880/1920-2690, dc/AISG pass-through on all ports, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F11P37</t>
+  </si>
+  <si>
+    <t>Twin Triplexer 1350-1880/1920-2170/2300-2690, DC Smart Bypass, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E11F02P51</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 1695-2180/2300-2690 MHz, dc bypass on 1695-2180 ports</t>
+  </si>
+  <si>
+    <t>E11F13P01</t>
+  </si>
+  <si>
+    <t>Single Diplexer, LTE 700-800/GSM 900, AISG compatible, dc pass on all ports</t>
+  </si>
+  <si>
+    <t>E11F13P47-V</t>
+  </si>
+  <si>
+    <t>Diplexer, 700/900 MHz, RJ40, dc block on all ports with hybrid connectors 4.3-10 input and 7/16 output</t>
+  </si>
+  <si>
+    <t>E11F05P37-V</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, DCS 1800/UMTS 2100, AISG compatible, dc pass all ports, with hybrid connectors 4.3-10 input and 7/16 output</t>
+  </si>
+  <si>
+    <t>E12F02P46</t>
+  </si>
+  <si>
+    <t>Diplexer, 1695-2200/2300-2700 MHz, dc bypass all ports with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E12F01P80</t>
+  </si>
+  <si>
+    <t>Triplexer 1710-1880/1920-2170/2300-2690, dc bypass on all ports, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E12F05P96-V</t>
+  </si>
+  <si>
+    <t>Diplexer, DCS 1800/UMTS 2100, AISG compatible, dc pass on all ports with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E12F05P39</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 1800/2100, AISG compatible, dc pass all ports, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F05P0790</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 2S-DPX D2-800/900 DC Block All ports, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F05P55</t>
+  </si>
+  <si>
+    <t>Diplexer, 380–960 MHz/1425–2690 MHz, dc pass high, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F05P56</t>
+  </si>
+  <si>
+    <t>Twin 2-pak Diplexer, 380–960 MHz/1425–2690 MHz, dc pass high, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F05P17-V</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, DCS 1800/UMTS 2100, AISG compatible, dc pass all ports, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F05P57</t>
+  </si>
+  <si>
+    <t>Diplexer, 380–960 MHz/1425–2690 MHz, dc pass all, with 4.3-10 connectors</t>
+  </si>
+  <si>
     <t>E12F13P35-V</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>Twin Diplexer, 700/900 MHz, RJ40, dc block on all ports with connectors 4.3-10</t>
   </si>
   <si>
-    <t>Diplexer</t>
-[...4 lines deleted...]
-  <si>
     <t>E14F05P11</t>
   </si>
   <si>
     <t>Twin 2-pak Diplexer, 380–960 MHz/1695–2690 MHz, dc pass all, with 4.3-10 connectors</t>
   </si>
   <si>
     <t>E12F13P43</t>
   </si>
   <si>
-    <t>Twin Diplexer, 1800/2100-2600, dc block all ports, with 4.3-10 connectors</t>
-[...1 lines deleted...]
-  <si>
     <t>E14F05P69</t>
   </si>
   <si>
     <t>Twin Diplexer, 380–2200 MHz/2300–2690 MHz, dc pass low paired with high, with 4.3-10 connectors</t>
   </si>
   <si>
     <t>E14F05P59</t>
   </si>
   <si>
     <t>Twin 2-pak Diplexer, 380–960 MHz/1425–2690 MHz, DC SMART bypass, with 4.3-10 connectors</t>
   </si>
   <si>
     <t>E14F05P61</t>
   </si>
   <si>
     <t>Twin 2-pak Diplexer, 1350–1525 MHz/1710–2690 MHz, DC bypass Low ports, with 4.3-10 connectors</t>
   </si>
   <si>
     <t>E14F05P77</t>
   </si>
   <si>
     <t>Twin Diplexer 700/800 DC Bypass at 800MHz port, 4.3-10 connectors</t>
   </si>
   <si>
     <t>E14F10P10</t>
   </si>
   <si>
     <t>2X Triplexer 694-862/880-960/1800-2100-2300-2600, DC Smart Bypass, with 4.3-10 connectors</t>
   </si>
   <si>
-    <t>Triplexer</t>
-[...1 lines deleted...]
-  <si>
     <t>E14F05P81</t>
   </si>
   <si>
     <t>E14F05P65</t>
   </si>
   <si>
     <t>Twin 2-pak Diplexer, 1350–1525 MHz/1710–2690 MHz, DC bypass all ports, with 4.3-10 connectors</t>
   </si>
   <si>
     <t>E14F10P11</t>
   </si>
   <si>
     <t>Twin Triplexer 800-900/1800/2100, dc bypass on all ports, 4.3-10 connectors</t>
   </si>
   <si>
     <t>E14F15P05</t>
   </si>
   <si>
     <t>Single Quadplexer 700-800//900//1800//2100-2600 MHz, with 4.3-10 connectors, dc bypass on port 3</t>
   </si>
   <si>
-    <t>Quadplexer</t>
-[...1 lines deleted...]
-  <si>
     <t>E14F05P53</t>
   </si>
   <si>
     <t>Diplexer, 380–960 MHz/1425–2690 MHz, dc pass low, with 4.3-10 connectors</t>
   </si>
   <si>
     <t>E14F15P06</t>
   </si>
   <si>
     <t>Twin Quadplexer 700-800//900//1800//2100-2600 MHz, with 4.3-10 connectors, dc bypass on port 3</t>
   </si>
   <si>
     <t>E14F10P46</t>
   </si>
   <si>
     <t>Ultra Compact Twin Triplexer 1710-1880/1920-2170/2300-2700, with 4.3-10 connectors</t>
   </si>
   <si>
     <t>E14F15P19</t>
   </si>
   <si>
     <t>Ultra Compact Single Quadplexer 698-960/1800/2100/2600, with 4.3-10 connectors</t>
   </si>
   <si>
     <t>E14F55P19</t>
   </si>
   <si>
     <t>Ultra Compact Quad Diplexer 1710-2180/2500-2690 MHz, 4.3-10 connectors</t>
   </si>
   <si>
     <t>E14F15P07</t>
   </si>
   <si>
     <t>Single Quadplexer 700-800//900//1800//2100-2600 MHz,with 4.3-10 connectors, dc bypass on port 4</t>
   </si>
   <si>
+    <t>E14F15P23</t>
+  </si>
+  <si>
+    <t>Ultra Compact Twin Quadplexer 1400-1800/2100/2300-2600/3400-3800 MHz, All ports DC bypass, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F10P17</t>
+  </si>
+  <si>
+    <t>2X Triplexer 1710-1880/1920-2170/2300-2690, DC Smart Bypass, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F15P24</t>
+  </si>
+  <si>
+    <t>Ultra Compact Single Quadplexer 1400-1800/2100/2300-2600/3400-3800 MHz, All ports DC bypass, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F10P29</t>
+  </si>
+  <si>
+    <t>Twin Triplexer 1350-1525//18//21-23-26 MHz, dc smart bypass, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F10P54</t>
+  </si>
+  <si>
+    <t>Ultra Compact Single Triplexer 1710-1880/1920-2170/2300-2700, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F15P09</t>
+  </si>
+  <si>
+    <t>Single Quadplexer 700-800/900/1800/2100-2600 MHz, with 4.3-10 connectors, dc bypass on all ports</t>
+  </si>
+  <si>
+    <t>E14F10P32</t>
+  </si>
+  <si>
+    <t>Twin Triplexer 1695-2200/2300-2400/2500-2690, dc smart bypass with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F20P05</t>
+  </si>
+  <si>
+    <t>Ultra Compact Twin Pentaplexer 700-900/1400-1800/2100/2300-2600/3400-3800,  dc bypass on all ports, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F15P10</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer 700-800//900//1800//2100-2600 MHz,4.3-10 connectors,dc bypass on all ports</t>
+  </si>
+  <si>
+    <t>E14F10P33</t>
+  </si>
+  <si>
+    <t>Quad Triplexer 1695-2200/2300-2400/2500-2690, dc smart bypass with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F55P16</t>
+  </si>
+  <si>
+    <t>Ultra Compact Twin Diplexer 1710-2180/2500-2690 MHz, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F15P13</t>
+  </si>
+  <si>
+    <t>Quadplexer 698-960/18/21/23-26, dc bypass on all ports, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F55P18-V</t>
+  </si>
+  <si>
+    <t>Diplexer, 700/900 MHz, RJ40, dc block on all ports with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F15P02</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer 700-800//900//1800//2100-2600 MHz, with 4.3-10 connectors, dc bypass on port 1</t>
+  </si>
+  <si>
+    <t>E16V90P35</t>
+  </si>
+  <si>
+    <t>Quadplexer, dc bypass port 1, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E16V90P56</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer 1800//2100//2300//2600 MHz, All ports DC bypass, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E16V90P36</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer, dc bypass on port 1, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E16V90P57</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer 1800//2100//2300//2600 MHz, SMART DC bypass, with 4.3-10 connectors</t>
+  </si>
+  <si>
     <t>CHB626-43</t>
   </si>
   <si>
     <t>D15T01P37</t>
   </si>
   <si>
     <t>Hybrid Combiner</t>
   </si>
   <si>
     <t>UltraBand™</t>
   </si>
   <si>
     <t>Hybrid combiner</t>
   </si>
   <si>
     <t>CHB726-01</t>
   </si>
   <si>
     <t>CHB726-01-2X</t>
   </si>
   <si>
     <t>Twin Hybrid Combiner</t>
   </si>
   <si>
     <t>D15T01P31</t>
@@ -301,141 +931,132 @@
   <si>
     <t>E14F05P86</t>
   </si>
   <si>
     <t>Ultra Compact Quad-pack Diplexer PCS/AWS+WCS+BRS, DC AWS/WCS/BRS, 4.3-10</t>
   </si>
   <si>
     <t>SDX1926T-43</t>
   </si>
   <si>
     <t>E14F05P85</t>
   </si>
   <si>
     <t>Ultra Compact Twin Diplexer PCS/AWS+WCS+BRS, DC AWS/WCS/BRS, 4.3-10</t>
   </si>
   <si>
     <t>SPX78192126-43</t>
   </si>
   <si>
     <t>E14F20P02</t>
   </si>
   <si>
     <t>Compact Pentaplexer, 700/850/PCS/AWS/WCS-BRS, 4.3-10</t>
   </si>
   <si>
-    <t>Pentaplexer</t>
-[...1 lines deleted...]
-  <si>
     <t>SQX781926T-43</t>
   </si>
   <si>
     <t>E14F55P14</t>
   </si>
   <si>
     <t>Compact Twin Quadplexer, 700/850/PCS/AWS-WCS-BRS, 4.3-10</t>
   </si>
   <si>
     <t>CBC1726-DP</t>
   </si>
   <si>
-    <t>E11F02P46</t>
-[...1 lines deleted...]
-  <si>
     <t>Diplexer, 1695-2180//2300-2690 MHz, dc bypass all ports,AISG Compatible 1.1-2.0</t>
   </si>
   <si>
     <t>CBC1726-DP-2X</t>
   </si>
   <si>
     <t>E11F02P49</t>
   </si>
   <si>
     <t>Twin Diplexer, 1695-2180//2300-2690 MHz, dc bypass all ports,AISG Compatible 1.1-2.0</t>
   </si>
   <si>
     <t>CBC1726T-4310</t>
   </si>
   <si>
     <t>E14F55P09</t>
   </si>
   <si>
     <t>Ultra Compact Twin Diplexer 1695-2200/2300-2690 MHz, 4.3-10 connectors</t>
   </si>
   <si>
-    <t>CBC173558Q-43</t>
-[...50 lines deleted...]
-    <t>Ultra Compact Twin Diplexer 380-960/1695-2690MHz, DC Low, 4.3-10 connectors</t>
+    <t>E14F10P79</t>
+  </si>
+  <si>
+    <t>Ultra Compact Twin Triplexer 698-960/1350-1880/1920-2690, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F10P80</t>
+  </si>
+  <si>
+    <t>Ultra Compact Quad Triplexer 698-960/1350-1880/1920-2690, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>SQX6192342Q-43</t>
+  </si>
+  <si>
+    <t>E14F15P29</t>
+  </si>
+  <si>
+    <t>Compact  Quad Quadplexer 617-960/AWS-WCS/PCS/ CBRS-C-Band, DC on 617-960, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>STX192127T-N10</t>
+  </si>
+  <si>
+    <t>E11F03P84</t>
+  </si>
+  <si>
+    <t>STX192127Q-N10</t>
+  </si>
+  <si>
+    <t>E11F03P85</t>
+  </si>
+  <si>
+    <t>Ultra-Compact Quad Triplexer PCS/AWS/2496-2700MHz, NEX10 connectors</t>
+  </si>
+  <si>
+    <t>E14F20P04</t>
+  </si>
+  <si>
+    <t>Twin Pentaplexer 703-803/880-960/1710-1880/1920-2170/2500-2690, dc bypass on all ports, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>UDX1926Q-N10</t>
+  </si>
+  <si>
+    <t>E11F03P81</t>
+  </si>
+  <si>
+    <t>Ultra Compact Quad-pack Diplexer PCS/AWS+WCS+BRS, DC AWS/WCS/BRS, NEX10 Connector</t>
   </si>
   <si>
     <t>CBC78192123T-DS</t>
   </si>
   <si>
     <t>E11F43P04</t>
   </si>
   <si>
     <t>Twin Pentaplexer, 700/850/PCS/AWS/WCS, DC Sense</t>
   </si>
   <si>
     <t>CBC6AE7LQ-DS-43</t>
   </si>
   <si>
     <t>E14F05P68</t>
   </si>
   <si>
     <t>Quad Diplexer 600AE/700LABC, DC sense, 4.3-10 Connectors</t>
   </si>
   <si>
     <t>CBC781923-DS-43</t>
   </si>
   <si>
     <t>E14F65P01</t>
   </si>
@@ -520,717 +1141,426 @@
   <si>
     <t>E14F15P22</t>
   </si>
   <si>
     <t>Quad Quadplexer, 600/800/PCS/AWS+WCS+BRS, DC Sense, 4.3-10</t>
   </si>
   <si>
     <t>CTX192126-DS-43</t>
   </si>
   <si>
     <t>E14F60P08</t>
   </si>
   <si>
     <t>Triplexer, PCS/AWS/WCS-BRS, DC Sense</t>
   </si>
   <si>
     <t>CTX6826-DS-43</t>
   </si>
   <si>
     <t>E14F10P48</t>
   </si>
   <si>
     <t>Triplexer 600/800/AWS-PCS-WCS-BRS, DC Sense, 4.3-10</t>
   </si>
   <si>
+    <t>E14F06P48</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 1350-2200 / 2300-2700 MHz, dc bypass all ports, 4.3-10 connectors</t>
+  </si>
+  <si>
     <t>E11F01P17</t>
   </si>
   <si>
     <t>Diplexer, DCS 1800/UMTS/WiMAX/LTE</t>
   </si>
   <si>
     <t>E11F01P37</t>
   </si>
   <si>
     <t>Twin Diplexer, DCS 1800/UMTS/WiMAX/LTE, dc pass on 1710–2180 MHz port</t>
   </si>
   <si>
     <t>E11F01P20</t>
   </si>
   <si>
     <t>Diplexer, DCS 1800/UMTS/WiMAX/LTE, dc pass on 1710–2180 MHz port</t>
   </si>
   <si>
-    <t>Diplexer, 1695-2180/2300-2690 MHz, dc bypass all ports</t>
+    <t>E14F15P37</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer 700-800//900//1400-2100//2300-2600 MHz, DC bypass on 1400-2100 MHz port, with 4.3-10 connectors</t>
   </si>
   <si>
     <t>E11F02P1750</t>
   </si>
   <si>
     <t>Twin Diplexer, FDD/TDD 2600, dc pass on all ports</t>
   </si>
   <si>
     <t>E11F05P38-V</t>
   </si>
   <si>
     <t>Diplexer, DCS 1800/UMTS 2100, AISG compatible, dc pass on all ports with hybrid connectors 4.3-10 input and 7/16 output</t>
   </si>
   <si>
-    <t>E11F02P51</t>
-[...16 lines deleted...]
-  <si>
     <t>E12F05P92</t>
   </si>
   <si>
     <t>Triplexer 900/1800/2100, dc bypass on all ports, with 4.3-10 connectors</t>
   </si>
   <si>
     <t>E12F03P47</t>
   </si>
   <si>
     <t>Quad Diplexer 2300-2400/2496-2690 MHz, 4.3-10 connectors</t>
   </si>
   <si>
-    <t>E11F05P37-V</t>
-[...602 lines deleted...]
-    <t>Diplexer 698-803/824-894 MHz, DC Sense, 4.3-10</t>
+    <t>CHB3359T-43</t>
+  </si>
+  <si>
+    <t>D15T01P40</t>
+  </si>
+  <si>
+    <t>Twin Hybrid Combiner 3300-5925MHz, 4.3-10 Connectors</t>
+  </si>
+  <si>
+    <t>CHB626-43-2X</t>
+  </si>
+  <si>
+    <t>D15T01P38</t>
+  </si>
+  <si>
+    <t>TD-PCS-1-B3-B4B5</t>
+  </si>
+  <si>
+    <t>E15Z50P65</t>
+  </si>
+  <si>
+    <t>Twin Inband Diplexer PCS B3-B4B5, DC sense</t>
+  </si>
+  <si>
+    <t>TD-AWS-5-ABCD-F</t>
+  </si>
+  <si>
+    <t>AWS Twin In-Band Diplexer Tuning version 5, AWS ABCD/F Bands with AISG/DC Sense</t>
+  </si>
+  <si>
+    <t>E15R02P10</t>
+  </si>
+  <si>
+    <t>SpectrumShare Active Filter for GSM 900 and UMTS 900</t>
+  </si>
+  <si>
+    <t>TD-850AB-L78-43</t>
+  </si>
+  <si>
+    <t>E14Z00P11</t>
+  </si>
+  <si>
+    <t>Twin In-Band Diplexer, A CDMA/ B 850/700 LTE, DC sense</t>
+  </si>
+  <si>
+    <t>SPX78192126T-43</t>
+  </si>
+  <si>
+    <t>E14F20P03</t>
+  </si>
+  <si>
+    <t>Compact Twin Pentaplexer, 700/850/PCS/AWS/WCS-BRS, 4.3-10</t>
+  </si>
+  <si>
+    <t>SQX781926-43</t>
+  </si>
+  <si>
+    <t>E14F55P13</t>
+  </si>
+  <si>
+    <t>Compact Quadplexer, 700/850/PCS/AWS-WCS-BRS, 4.3-10</t>
+  </si>
+  <si>
+    <t>STX192158-43</t>
+  </si>
+  <si>
+    <t>E14F60P16</t>
+  </si>
+  <si>
+    <t>Compact Triplexer PCS/AWS/2305-5925 MHz, DC blocking, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>STX192158T-43</t>
+  </si>
+  <si>
+    <t>E14F60P17</t>
+  </si>
+  <si>
+    <t>Compact Twin Triplexer PCS/AWS/2305-5925 MHz, DC blocking, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>CBC1923-DS-43</t>
+  </si>
+  <si>
+    <t>E14F05P32</t>
+  </si>
+  <si>
+    <t>Diplexer PCS/AWS+WCS, dc Sense, 4.3-10</t>
+  </si>
+  <si>
+    <t>CBC1726-DH</t>
+  </si>
+  <si>
+    <t>E11F02P47</t>
+  </si>
+  <si>
+    <t>Diplexer, 1800-2100//2300-2600 MHz, dc bypass on 2300-2600 port</t>
+  </si>
+  <si>
+    <t>CBC4W26T-DS-43</t>
+  </si>
+  <si>
+    <t>E14F05P26</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 380–2200 MHz/2300–2690 MHz, DCauto, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>CBC1923T-DS-43</t>
+  </si>
+  <si>
+    <t>E14F05P33</t>
+  </si>
+  <si>
+    <t>Twin Diplexer PCS/AWS+WCS, dc Sense, 4.3-10</t>
+  </si>
+  <si>
+    <t>CBC426-DP-2X</t>
+  </si>
+  <si>
+    <t>E15V95P34</t>
+  </si>
+  <si>
+    <t>Twin 2-pak Diplexer, 380–960 MHz/1710–2690 MHz, dc pass all</t>
+  </si>
+  <si>
+    <t>CBC1726-DH-2X</t>
+  </si>
+  <si>
+    <t>E11F02P50</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 1800-2100//2300-2600 MHz, dc bypass on 2300-2600 ports</t>
+  </si>
+  <si>
+    <t>CBC1726-DL</t>
+  </si>
+  <si>
+    <t>E11F02P48</t>
+  </si>
+  <si>
+    <t>Diplexer, 1800-2100//2300-2600 MHz, dc bypass on 1800-2100 port</t>
+  </si>
+  <si>
+    <t>CBC23SR-43</t>
+  </si>
+  <si>
+    <t>E14F05P84</t>
+  </si>
+  <si>
+    <t>Diplexer for WCS ABCD blocks and SiriusXM repeater bands</t>
+  </si>
+  <si>
+    <t>CBC426T-DS-43</t>
+  </si>
+  <si>
+    <t>E14F05P31</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 380–960 MHz/1695–2690 MHz,dc Sense,4.3-10</t>
+  </si>
+  <si>
+    <t>CBC1726-DL-2X</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 1800-2100//2300-2600 MHz, dc bypass on 1800-2100 ports</t>
+  </si>
+  <si>
+    <t>CBC4W26-DP-43</t>
+  </si>
+  <si>
+    <t>E14F05P20</t>
+  </si>
+  <si>
+    <t>Diplexer, 380–2200 MHz/2300–2690 MHz, DC Pass,4.3-10</t>
+  </si>
+  <si>
+    <t>CBC4W26-DS-43</t>
+  </si>
+  <si>
+    <t>E14F05P87</t>
+  </si>
+  <si>
+    <t>Diplexer, 380–2200 MHz/2300–2690 MHz, DCauto, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>CBC78192123-DS</t>
+  </si>
+  <si>
+    <t>E11F43P03</t>
+  </si>
+  <si>
+    <t>Pentaplexer, 700/850/PCS/AWS/WCS, DC Sense</t>
+  </si>
+  <si>
+    <t>CBC6AE7LT-DS-43</t>
+  </si>
+  <si>
+    <t>E14F05P67</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 600AE/700LABC, DC Sense, 4.3-10</t>
+  </si>
+  <si>
+    <t>CBC781923T-DS-43</t>
+  </si>
+  <si>
+    <t>E14F65P02</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer, 700/850/PCS/AWS-WCS, DC Sense, 4.3-10</t>
+  </si>
+  <si>
+    <t>CBC7823T-DS-43</t>
+  </si>
+  <si>
+    <t>E14F60P04</t>
+  </si>
+  <si>
+    <t>Twin Triplexer 700/850/1695-2360,dc Sense, 4.3-10</t>
+  </si>
+  <si>
+    <t>CBC78T-DS-43</t>
+  </si>
+  <si>
+    <t>E14F05P19</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 698–803/824-894MHz, DC Sense, 4.3-10</t>
+  </si>
+  <si>
+    <t>CDX723AT-DS-B</t>
+  </si>
+  <si>
+    <t>E15V95P49</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 698–894 MHz/1710–2360 MHz, dc sense, LOC-bottom</t>
+  </si>
+  <si>
+    <t>CDX623T-DS-T</t>
+  </si>
+  <si>
+    <t>E15V95P63</t>
+  </si>
+  <si>
+    <t>Twin Diplexer,555–894 MHz/1695–2360 MHz, dc sense, LOC-top</t>
+  </si>
+  <si>
+    <t>CDX68Q-DS-43</t>
+  </si>
+  <si>
+    <t>E14F05P92</t>
+  </si>
+  <si>
+    <t>4 Pack Diplexer 617-803/817-894 MHz, DC Sense, 4.3-10</t>
+  </si>
+  <si>
+    <t>CQX6192123T-DS-43</t>
+  </si>
+  <si>
+    <t>E12F23P05</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer, 617-894/PCS/AWS/WCS, DC Sense, 4.3-10</t>
+  </si>
+  <si>
+    <t>CQX681926T-DS-43</t>
+  </si>
+  <si>
+    <t>E14F15P21</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer, 600/800/PCS/AWS+WCS+BRS, DC Sense, 4.3-10</t>
+  </si>
+  <si>
+    <t>CTX192126T-DS-43</t>
+  </si>
+  <si>
+    <t>E14F60P09</t>
+  </si>
+  <si>
+    <t>Twin Triplexer, PCS/AWS/WCS-BRS, DC Sense</t>
+  </si>
+  <si>
+    <t>CTX6826Q-DS-43</t>
+  </si>
+  <si>
+    <t>E14F10P50</t>
+  </si>
+  <si>
+    <t>Quad Triplexer 600/800/AWS-PCS-WCS-BRS, DC Sense, 4.3-10</t>
+  </si>
+  <si>
+    <t>E11F02P17</t>
+  </si>
+  <si>
+    <t>Diplexer, 1695-2180/2300-2690 MHz, dc bypass on 2300-2600 port</t>
+  </si>
+  <si>
+    <t>E16V90P58</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer 698-960/18/21/23-26, dc smart bypass with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E16V90P38</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer, dc bypass on port 2, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E16V90P39</t>
+  </si>
+  <si>
+    <t>Quadplexer, dc bypass port 3, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E16V90P40</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer, dc bypass on port 3, with 4.3-10 connectors</t>
   </si>
   <si>
     <t>E16V90P48</t>
   </si>
   <si>
     <t>Quadplexer, dc bypass port 4, with 4.3-10 connectors</t>
   </si>
   <si>
     <t>E16V90P49</t>
   </si>
   <si>
     <t>Twin Quadplexer, dc bypass on port 4, with 4.3-10 connectors</t>
   </si>
   <si>
     <t>E12F01P78</t>
   </si>
   <si>
     <t>Twin Triplexer 698-960//1710-2170//2300-2690 MHz, dc bypass on all port</t>
   </si>
   <si>
     <t>E12F01P93</t>
   </si>
   <si>
     <t>Triplexer 700-900/1700-2100/2300-2700, dc bypass on all ports</t>
   </si>
@@ -1546,56 +1876,50 @@
   <si>
     <t>E14F15P44</t>
   </si>
   <si>
     <t>Quad Quadplexer 617-960/1350-2200/2300-2400/2496-2700 MHz, 4.3-10 connectors,dc bypass on all ports</t>
   </si>
   <si>
     <t>E14F20P19</t>
   </si>
   <si>
     <t>Quad Pentaplexer 617-960/1350-2200/2300-2400/2496-2700/3300-4200, DC/AISG bypass on all frequency ports, with 4.3-10 connectors</t>
   </si>
   <si>
     <t>E14F15P47</t>
   </si>
   <si>
     <t>Single Quadplexer 612-960/1350-2200/2300-2400,2496-2700/3300-4200 MHz, with 4.3-10 connectors,dc bypass on low band port</t>
   </si>
   <si>
     <t>E12F03P90</t>
   </si>
   <si>
     <t>Ultra Compact Twin Triplexer 1710-1880/1920-2170/2300-2690, with 4.3-10 connectors</t>
   </si>
   <si>
-    <t>E16V90P39</t>
-[...4 lines deleted...]
-  <si>
     <t>E14F07P01</t>
   </si>
   <si>
     <t>Ultra Compact Quad Triplexer 1710-1880/1920-2170/2300-2690, with 4.3-10 connectors</t>
   </si>
   <si>
     <t>E14F10P28</t>
   </si>
   <si>
     <t>Twin Triplexer 1350-1525//18//21-23-26 MHz, DC All bypass, with 4.3-10 connectors</t>
   </si>
   <si>
     <t>CTX61742Q-DS-43</t>
   </si>
   <si>
     <t>E14F11P28</t>
   </si>
   <si>
     <t>Quad Triplexer 612-960/1695-2700/3300- 4200 MHz, 4.3-10 connectors, DC sense</t>
   </si>
   <si>
     <t>E14F06P79</t>
   </si>
   <si>
     <t>Twin Diplexer, 703-788/791-960 MHz, DC Smart Bypass, 4.3-10 connectors</t>
@@ -1618,348 +1942,54 @@
   <si>
     <t>E14F07P34</t>
   </si>
   <si>
     <t>Single Diplexer, 703-788/791-960 MHz, DC Pass on All port, 4.3-10 connectors</t>
   </si>
   <si>
     <t>CBC61923Q-DS-43</t>
   </si>
   <si>
     <t>E14F11P34</t>
   </si>
   <si>
     <t>Quad Triplexer, 555-894/PCS/AWS+WCS, dc Sense,4.3-10</t>
   </si>
   <si>
     <t>CQX6172340Q-43</t>
   </si>
   <si>
     <t>E14F65P06</t>
   </si>
   <si>
     <t>Quad Quadplexer, 612-960/PCS-AWS/WCS/DoD-CBRS-C-Band, DC Pass on All, 4.3-10</t>
   </si>
   <si>
-    <t>CHB3359T-43</t>
-[...296 lines deleted...]
-    <t>Diplexer, 1695-2180/2300-2690 MHz, dc bypass on 2300-2600 port</t>
+    <t>E14F06P58</t>
+  </si>
+  <si>
+    <t>Diplexer, 1350-2200 / 2300-2700 MHz, dc bypass all ports, 4.3-10 connectors</t>
   </si>
   <si>
     <t>Twin Diplexer, 1695-2180/2300-2690 MHz, dc bypass all ports</t>
   </si>
   <si>
     <t>Twin Diplexer, 1695-2180/2300-2600 MHz, dc bypass on 2300-2600 ports</t>
   </si>
   <si>
     <t>E11F03P18</t>
   </si>
   <si>
     <t>CS-TPX 700/825-880/898.4-960 DC ALL, RJ30</t>
   </si>
   <si>
     <t>E11F03P58</t>
   </si>
   <si>
     <t>Twin Diplexer, 700/900 MHz, dc smart by pass on all ports with 4.3-10 connectors, Rejection 48.5 dB in 930-940 MHz</t>
   </si>
   <si>
     <t>E11F13P46-V</t>
   </si>
   <si>
     <t>Twin Diplexer, 700/900 MHz, RJ40, dc block on all ports with hybrid connectors 4.3-10 input and 7/16 output</t>
   </si>
@@ -2174,68 +2204,50 @@
     <t>Single Triplexer 700-800//900//1800-2600 MHz, DC Bypass on all ports, with 4.3-10 connectors</t>
   </si>
   <si>
     <t>E14F10P08</t>
   </si>
   <si>
     <t>Twin Triplexer 700-800//900//1800-2600 MHz, DC Bypass on all ports, with 4.3-10 connectors</t>
   </si>
   <si>
     <t>E14F15P03</t>
   </si>
   <si>
     <t>Single Quadplexer 700-800//900//1800//2100-2600 MHz, with 4.3-10 connectors,dc bypass on port 2</t>
   </si>
   <si>
     <t>E16V90P34</t>
   </si>
   <si>
     <t>Twin Quadplexer, dc bypass on all ports, with 4.3-10 connectors</t>
   </si>
   <si>
     <t>E16V90P54</t>
   </si>
   <si>
     <t>Twin Quadplexer 1800//2100//2300//2600 MHz, No DC bypass, with 4.3-10 connectors</t>
-  </si>
-[...16 lines deleted...]
-    <t>Twin Quadplexer, dc bypass on port 3, with 4.3-10 connectors</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -2336,75 +2348,75 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J313" totalsRowShown="0">
-  <autoFilter ref="A1:J313"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J315" totalsRowShown="0">
+  <autoFilter ref="A1:J315"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f13p35-v" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p11" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f13p43" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p69" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p59" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p61" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p77" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p10" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p81" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p65" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p11" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p05" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p53" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p06" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p46" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p19" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f55p19" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p07" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/hybrids/itemchb626-43" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/hybrids/itemchb726-01" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/hybrids/itemchb726-01-2x" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/hybrids/itemd15t01p31" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/hybrids/itemd15t01p32" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/same-band/itemtd-pcs-1-a3-a4a5" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/same-band/itemtd-850b-lte78-43" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/same-band/itemtd-aws-1-c-def" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/same-band/itemtd-pcs-1-b3b4-b5e" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/same-band/itemtd-850ab-lte15-43" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/same-band/itemd-aws-10-a-cdef" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/same-band/itemd-aws-10-b-ef" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/same-band/iteme15v80p03" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/same-band/iteme15v90p20" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/same-band/itemtd-850a-05-43" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemsdx1926q-43" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemsdx1926t-43" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/pentaplexers/itemspx78192126-43" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemsqx781926t-43" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1726-dp" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1726-dp-2x" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1726t-4310" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemcbc173558q-43" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc4w26t-dp-43" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemcbc173558t-43" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc426-ds-43" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1923-4310" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc626t-dl-4310" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/pentaplexers/itemcbc78192123t-ds" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc6ae7lq-ds-43" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcbc781923-ds-43" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc78t-ds-43-2x" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemcbc7823-ds-43" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx1923q-ds-43" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx723at-ds-t" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx68-ds-43" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx68t-ds-43" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx6192123-ds-43" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx681926-ds-43" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx681926q-ds-43" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemctx192126-ds-43" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemctx6826-ds-43" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f01p17" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f01p37" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f01p20" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p46" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p1750" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f05p38-v" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p51" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f13p01" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f13p47-v" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme12f05p92" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f03p47" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f05p37-v" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f02p46" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme12f01p80" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f05p96-v" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f05p39" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p0790" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p55" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p56" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p17-v" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p57" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p23" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p17" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p24" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p29" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p54" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p09" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p32" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/pentaplexers/iteme14f20p05" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p10" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p33" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f55p16" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/pentaplexers/iteme14f15p13" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f55p18-v" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p02" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p35" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p56" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p36" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p57" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p37" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p59" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme16v90p44" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f11p14" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f03p98" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemctx61742t-ds-43" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f07p08" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p0790" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p2190" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p6590" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx6192342t-ds-43" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx6192342q-ds-43" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p95" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p83" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p35" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p09" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemctx41727-ds-43" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p16" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemstx61742q-43" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p71" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/pentaplexers/iteme14f20p09" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p33" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p04" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p32" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p79" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p80" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemsqx6192342q-43" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemstx192127t-n10" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemstx192127q-n10" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/pentaplexers/iteme14f20p04" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemudx1926q-n10" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemsdx159-dl-43" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p32" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p30" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p89" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p97" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p4990" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p81" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemudx1726q-n10" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemsdx159t-dl-43" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx782123-ds-43" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p61" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f60p19" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f60p23" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f60p25" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f03p88" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p48" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx623t-ds-t-43" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx623t-ds-b-43" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p35" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p37" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p38" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p43" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemstx192127t-n10-v2" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p08" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p25" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p70" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p41yy" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f55p26" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemsdx3340q-dh-43" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemsdx159-dl-43-v2" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f11p17" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/pentaplexers/iteme14f20p18" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc78-ds-43" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p48" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p49" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme12f01p78" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme12f01p93" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemctx41727t-ds-43" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemctx41727q-ds-43" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p97" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemstx61742t-43" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p31" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p73" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p24" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p78" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemsqx6192342t-43" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemstx42342t-43" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemsqx682335t-43" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemudx1926t-n10" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx7fnq-dl-43" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p85" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p38" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p47" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p31" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p46" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme11f01p8191" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx782123t-ds-43" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p40" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p88" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemcbc61923-ds-43" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemcbc61923t-ds-43" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f11p05" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f60p24" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f03p88" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p54" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemstx42342-43" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f11p11" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemudx1726t-n10" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p71" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f03p16" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/pentaplexers/iteme14f20p14" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p00" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p51" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p45" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc426q-ds-43" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx1726q-dl-43" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p77" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f55p25" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p20" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemsdx159t-dl-43-v2" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p85" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p44" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/pentaplexers/iteme14f20p19" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p47" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme12f03p90" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p39" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f07p01" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p28" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemctx61742q-ds-43" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p79" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/pentaplexers/itemspx619212342t-43" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f11p26" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f07p34" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemcbc61923q-ds-43" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx6172340q-43" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/hybrids/itemchb3359t-43" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/hybrids/itemchb626-43-2x" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/same-band/itemtd-pcs-1-b3-b4b5" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/same-band/itemtd-aws-5-abcd-f" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/same-band/iteme15r02p10" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/same-band/itemtd-850ab-l78-43" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/pentaplexers/itemspx78192126t-43" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemsqx781926-43" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemstx192158-43" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemstx192158t-43" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1923-ds-43" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1726-dh" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc4w26t-ds-43" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1923t-ds-43" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc426-dp-2x" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1726-dh-2x" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1726-dl" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc23sr-43" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc426t-ds-43" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1726-dl-2x" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc4w26-dp-43" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc4w26-ds-43" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/pentaplexers/itemcbc78192123-ds" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc6ae7lt-ds-43" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcbc781923t-ds-43" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemcbc7823t-ds-43" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc78t-ds-43" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx723at-ds-b" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx623t-ds-t" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx68q-ds-43" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx6192123t-ds-43" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx681926t-ds-43" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemctx192126t-ds-43" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemctx6826q-ds-43" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p17" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p47" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p48" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p49" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p50" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme11f03p18" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f03p58" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f13p46-v" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f03p46" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme12f02p33" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f05p96" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p06" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p15" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme12f01p81" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p16" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p54" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p17" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f13p25" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p10" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p22" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme12f03p18" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p58" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme12f23p20" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p76" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p13" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p09" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p63" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p44" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p04" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p16" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p17" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p66" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f10p12" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p16" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p89" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f55p89" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p08" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f60p18" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/pentaplexers/iteme14f20p06" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p11" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p60" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p12" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p01" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f55p17" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p07" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p08" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p03" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme15v95p34" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p34" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p54" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p58" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p38" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p40" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p37" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p59" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme16v90p44" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p09" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemctx41727-ds-43" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p16" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemstx61742q-43" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p71" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/pentaplexers/iteme14f20p09" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p33" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p04" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p32" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemcbc173558q-43" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc4w26t-dp-43" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemcbc173558t-43" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc426-ds-43" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1923-4310" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc626t-dl-4310" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc78-ds-43" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemsdx159-dl-43" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p32" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p30" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p89" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p97" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p4990" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p81" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemudx1726q-n10" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemsdx159t-dl-43" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx782123-ds-43" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p61" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f60p19" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f60p23" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f60p25" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f03p88" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx623t-ds-t-43" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx623t-ds-b-43" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p35" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p46" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p38" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p43" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemstx192127t-n10-v2" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p08" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p25" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p70" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p41yy" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f55p26" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemsdx3340q-dh-43" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemsdx159-dl-43-v2" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f11p17" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/pentaplexers/iteme14f20p18" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f11p14" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f03p98" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemctx61742t-ds-43" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f07p08" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p0790" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p2190" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p6590" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx6192342t-ds-43" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx6192342q-ds-43" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p95" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p83" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p35" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f11p37" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p51" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f13p01" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f13p47-v" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f05p37-v" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f02p46" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme12f01p80" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f05p96-v" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f05p39" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p0790" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p55" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p56" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p17-v" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p57" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f13p35-v" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p11" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f13p43" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p69" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p59" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p61" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p77" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p10" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p81" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p65" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p11" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p05" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p53" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p06" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p46" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p19" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f55p19" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p07" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p23" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p17" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p24" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p29" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p54" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p09" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p32" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/pentaplexers/iteme14f20p05" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p10" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p33" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f55p16" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/pentaplexers/iteme14f15p13" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f55p18-v" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p02" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p35" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p56" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p36" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p57" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/hybrids/itemchb626-43" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/hybrids/itemchb726-01" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/hybrids/itemchb726-01-2x" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/hybrids/itemd15t01p31" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/hybrids/itemd15t01p32" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/same-band/itemtd-pcs-1-a3-a4a5" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/same-band/itemtd-850b-lte78-43" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/same-band/itemtd-aws-1-c-def" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/same-band/itemtd-pcs-1-b3b4-b5e" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/same-band/itemtd-850ab-lte15-43" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/same-band/itemd-aws-10-a-cdef" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/same-band/itemd-aws-10-b-ef" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/same-band/iteme15v80p03" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/same-band/iteme15v90p20" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/same-band/itemtd-850a-05-43" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemsdx1926q-43" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemsdx1926t-43" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/pentaplexers/itemspx78192126-43" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemsqx781926t-43" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1726-dp" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1726-dp-2x" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1726t-4310" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p79" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p80" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemsqx6192342q-43" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemstx192127t-n10" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemstx192127q-n10" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/pentaplexers/iteme14f20p04" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemudx1926q-n10" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/pentaplexers/itemcbc78192123t-ds" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc6ae7lq-ds-43" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcbc781923-ds-43" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc78t-ds-43-2x" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemcbc7823-ds-43" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx1923q-ds-43" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx723at-ds-t" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx68-ds-43" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx68t-ds-43" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx6192123-ds-43" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx681926-ds-43" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx681926q-ds-43" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemctx192126-ds-43" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemctx6826-ds-43" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p48" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f01p17" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f01p37" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f01p20" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p37" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p1750" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f05p38-v" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme12f05p92" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f03p47" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/hybrids/itemchb3359t-43" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/hybrids/itemchb626-43-2x" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/same-band/itemtd-pcs-1-b3-b4b5" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/same-band/itemtd-aws-5-abcd-f" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/same-band/iteme15r02p10" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/same-band/itemtd-850ab-l78-43" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/pentaplexers/itemspx78192126t-43" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemsqx781926-43" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemstx192158-43" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemstx192158t-43" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1923-ds-43" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1726-dh" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc4w26t-ds-43" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1923t-ds-43" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc426-dp-2x" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1726-dh-2x" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1726-dl" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc23sr-43" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc426t-ds-43" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1726-dl-2x" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc4w26-dp-43" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc4w26-ds-43" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/pentaplexers/itemcbc78192123-ds" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc6ae7lt-ds-43" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcbc781923t-ds-43" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemcbc7823t-ds-43" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc78t-ds-43" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx723at-ds-b" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx623t-ds-t" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx68q-ds-43" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx6192123t-ds-43" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx681926t-ds-43" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemctx192126t-ds-43" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemctx6826q-ds-43" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p17" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p47" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p48" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p58" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p38" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p39" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p40" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p48" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p49" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme12f01p78" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme12f01p93" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemctx41727t-ds-43" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemctx41727q-ds-43" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p97" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemstx61742t-43" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p31" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p73" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p24" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p78" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemsqx6192342t-43" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemstx42342t-43" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemsqx682335t-43" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemudx1926t-n10" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx7fnq-dl-43" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p85" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p38" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p47" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p31" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p46" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme11f01p8191" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx782123t-ds-43" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p40" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p88" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemcbc61923-ds-43" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemcbc61923t-ds-43" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f11p05" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f60p24" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f03p88" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p54" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemstx42342-43" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f11p11" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemudx1726t-n10" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p71" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f03p16" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/pentaplexers/iteme14f20p14" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p00" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p51" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p45" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc426q-ds-43" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx1726q-dl-43" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p77" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f55p25" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p20" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemsdx159t-dl-43-v2" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p85" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p44" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/pentaplexers/iteme14f20p19" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p47" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme12f03p90" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f07p01" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p28" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemctx61742q-ds-43" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p79" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/pentaplexers/itemspx619212342t-43" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f11p26" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f07p34" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemcbc61923q-ds-43" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx6172340q-43" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p58" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p49" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p50" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme11f03p18" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f03p58" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f13p46-v" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f03p46" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme12f02p33" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f05p96" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p06" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p15" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme12f01p81" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p16" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p54" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p17" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f13p25" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p10" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p22" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme12f03p18" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p58" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme12f23p20" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p76" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p13" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p09" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p63" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p44" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p04" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p16" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p17" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p66" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f10p12" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p16" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p89" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f55p89" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p08" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f60p18" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/pentaplexers/iteme14f20p06" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p11" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p60" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p12" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p01" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f55p17" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p07" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p08" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p03" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme15v95p34" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p34" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p54" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J313"/>
+  <dimension ref="A1:J315"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="21.27734375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="130.27734375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -2457,5353 +2469,5383 @@
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>16</v>
       </c>
       <c r="H3" t="s">
         <v>13</v>
       </c>
       <c r="J3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:10" ht="12.75">
       <c r="A4" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="H4" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="J4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="H5" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="J5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
+      </c>
+      <c r="B6" t="s">
+        <v>23</v>
       </c>
       <c r="C6" t="s">
         <v>11</v>
       </c>
       <c r="D6" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="H6" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:10" ht="12.75">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>11</v>
       </c>
       <c r="D7" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="H7" t="s">
-        <v>13</v>
-[...5 lines deleted...]
-    <row r="8" spans="1:10" ht="12.75">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="B8" t="s">
+        <v>29</v>
+      </c>
+      <c r="C8" t="s">
+        <v>11</v>
+      </c>
+      <c r="D8" t="s">
+        <v>30</v>
+      </c>
+      <c r="H8" t="s">
         <v>25</v>
       </c>
-      <c r="C8" t="s">
-[...12 lines deleted...]
-    <row r="9" spans="1:8" ht="12.75">
+    </row>
+    <row r="9" spans="1:10" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="C9" t="s">
         <v>11</v>
       </c>
       <c r="D9" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="H9" t="s">
-        <v>29</v>
+        <v>25</v>
+      </c>
+      <c r="J9" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="C10" t="s">
         <v>11</v>
       </c>
       <c r="D10" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="H10" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="C11" t="s">
         <v>11</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="H11" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="12" spans="1:10" ht="12.75">
+    <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="C12" t="s">
         <v>11</v>
       </c>
       <c r="D12" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="H12" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>19</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="C13" t="s">
         <v>11</v>
       </c>
       <c r="D13" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="H13" t="s">
-        <v>37</v>
+        <v>19</v>
       </c>
       <c r="J13" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="14" spans="1:10" ht="12.75">
+    <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>38</v>
+        <v>42</v>
+      </c>
+      <c r="B14" t="s">
+        <v>43</v>
       </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
       <c r="D14" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="H14" t="s">
-        <v>13</v>
-[...5 lines deleted...]
-    <row r="15" spans="1:10" ht="12.75">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>40</v>
+        <v>45</v>
+      </c>
+      <c r="B15" t="s">
+        <v>46</v>
       </c>
       <c r="C15" t="s">
         <v>11</v>
       </c>
       <c r="D15" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="H15" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>19</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>42</v>
+        <v>48</v>
+      </c>
+      <c r="B16" t="s">
+        <v>49</v>
       </c>
       <c r="C16" t="s">
         <v>11</v>
       </c>
       <c r="D16" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="H16" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>44</v>
+        <v>51</v>
+      </c>
+      <c r="B17" t="s">
+        <v>52</v>
       </c>
       <c r="C17" t="s">
         <v>11</v>
       </c>
       <c r="D17" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="H17" t="s">
-        <v>37</v>
+        <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>46</v>
+        <v>54</v>
+      </c>
+      <c r="B18" t="s">
+        <v>55</v>
       </c>
       <c r="C18" t="s">
         <v>11</v>
       </c>
       <c r="D18" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="H18" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:10" ht="12.75">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>48</v>
+        <v>57</v>
+      </c>
+      <c r="B19" t="s">
+        <v>58</v>
       </c>
       <c r="C19" t="s">
         <v>11</v>
       </c>
       <c r="D19" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="H19" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>19</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>50</v>
+        <v>60</v>
       </c>
       <c r="B20" t="s">
-        <v>51</v>
+        <v>61</v>
       </c>
       <c r="C20" t="s">
         <v>11</v>
       </c>
       <c r="D20" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="H20" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:10" ht="12.75">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>55</v>
+        <v>63</v>
+      </c>
+      <c r="B21" t="s">
+        <v>64</v>
       </c>
       <c r="C21" t="s">
         <v>11</v>
       </c>
       <c r="D21" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="H21" t="s">
-        <v>54</v>
-[...5 lines deleted...]
-    <row r="22" spans="1:10" ht="12.75">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="C22" t="s">
         <v>11</v>
       </c>
       <c r="D22" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>67</v>
       </c>
       <c r="H22" t="s">
-        <v>54</v>
-[...5 lines deleted...]
-    <row r="23" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="C23" t="s">
         <v>11</v>
       </c>
       <c r="D23" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="H23" t="s">
-        <v>54</v>
+        <v>13</v>
+      </c>
+      <c r="J23" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="C24" t="s">
         <v>11</v>
       </c>
       <c r="D24" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>71</v>
       </c>
       <c r="H24" t="s">
-        <v>54</v>
+        <v>25</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="C25" t="s">
         <v>11</v>
       </c>
       <c r="D25" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="H25" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:8" ht="12.75">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>74</v>
       </c>
       <c r="C26" t="s">
         <v>11</v>
       </c>
       <c r="D26" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="H26" t="s">
-        <v>13</v>
+        <v>19</v>
+      </c>
+      <c r="J26" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>76</v>
       </c>
       <c r="C27" t="s">
         <v>11</v>
       </c>
       <c r="D27" t="s">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="H27" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="B28" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="C28" t="s">
         <v>11</v>
       </c>
       <c r="D28" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="H28" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="B29" t="s">
-        <v>73</v>
+        <v>82</v>
       </c>
       <c r="C29" t="s">
         <v>11</v>
       </c>
       <c r="D29" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="H29" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:10" ht="12.75">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>76</v>
+        <v>84</v>
+      </c>
+      <c r="B30" t="s">
+        <v>85</v>
       </c>
       <c r="C30" t="s">
         <v>11</v>
       </c>
       <c r="D30" t="s">
-        <v>77</v>
+        <v>86</v>
       </c>
       <c r="H30" t="s">
         <v>13</v>
       </c>
-      <c r="J30" t="s">
-[...3 lines deleted...]
-    <row r="31" spans="1:10" ht="12.75">
+    </row>
+    <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="C31" t="s">
         <v>11</v>
       </c>
       <c r="D31" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="H31" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>19</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>80</v>
+        <v>89</v>
       </c>
       <c r="C32" t="s">
         <v>11</v>
       </c>
       <c r="D32" t="s">
-        <v>81</v>
+        <v>90</v>
       </c>
       <c r="H32" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:10" ht="12.75">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>82</v>
+        <v>91</v>
       </c>
       <c r="C33" t="s">
         <v>11</v>
       </c>
       <c r="D33" t="s">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="H33" t="s">
-        <v>13</v>
-[...5 lines deleted...]
-    <row r="34" spans="1:8" ht="12.75">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>93</v>
       </c>
       <c r="C34" t="s">
         <v>11</v>
       </c>
       <c r="D34" t="s">
-        <v>86</v>
+        <v>94</v>
       </c>
       <c r="H34" t="s">
-        <v>13</v>
+        <v>25</v>
+      </c>
+      <c r="J34" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="C35" t="s">
         <v>11</v>
       </c>
       <c r="D35" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="H35" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="B36" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="C36" t="s">
         <v>11</v>
       </c>
       <c r="D36" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="H36" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>93</v>
+        <v>100</v>
       </c>
       <c r="B37" t="s">
-        <v>94</v>
+        <v>101</v>
       </c>
       <c r="C37" t="s">
         <v>11</v>
       </c>
       <c r="D37" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="H37" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:8" ht="12.75">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="C38" t="s">
         <v>11</v>
       </c>
       <c r="D38" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="H38" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="C39" t="s">
         <v>11</v>
       </c>
       <c r="D39" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="H39" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:8" ht="12.75">
+        <v>19</v>
+      </c>
+      <c r="J39" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="C40" t="s">
         <v>11</v>
       </c>
       <c r="D40" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="H40" t="s">
         <v>13</v>
       </c>
+      <c r="J40" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C41" t="s">
         <v>11</v>
       </c>
       <c r="D41" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="H41" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B42" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C42" t="s">
         <v>11</v>
       </c>
       <c r="D42" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="H42" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C43" t="s">
         <v>11</v>
       </c>
       <c r="D43" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="H43" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="B44" t="s">
         <v>116</v>
       </c>
       <c r="C44" t="s">
         <v>11</v>
       </c>
       <c r="D44" t="s">
         <v>117</v>
       </c>
       <c r="H44" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
         <v>118</v>
       </c>
-      <c r="B45" t="s">
+      <c r="C45" t="s">
+        <v>11</v>
+      </c>
+      <c r="D45" t="s">
         <v>119</v>
       </c>
-      <c r="C45" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H45" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="B46" t="s">
         <v>121</v>
       </c>
-      <c r="B46" t="s">
+      <c r="C46" t="s">
+        <v>11</v>
+      </c>
+      <c r="D46" t="s">
         <v>122</v>
       </c>
-      <c r="C46" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H46" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C47" t="s">
+        <v>11</v>
+      </c>
+      <c r="D47" t="s">
         <v>124</v>
       </c>
-      <c r="B47" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H47" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="B48" t="s">
+        <v>126</v>
+      </c>
+      <c r="C48" t="s">
+        <v>11</v>
+      </c>
+      <c r="D48" t="s">
         <v>127</v>
       </c>
-      <c r="B48" t="s">
+      <c r="H48" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" ht="12.75">
+      <c r="A49" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="C48" t="s">
-[...2 lines deleted...]
-      <c r="D48" t="s">
+      <c r="B49" t="s">
         <v>129</v>
       </c>
-      <c r="H48" t="s">
-[...4 lines deleted...]
-      <c r="A49" s="1" t="s">
+      <c r="C49" t="s">
+        <v>11</v>
+      </c>
+      <c r="D49" t="s">
         <v>130</v>
       </c>
-      <c r="B49" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H49" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>19</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="C50" t="s">
+        <v>11</v>
+      </c>
+      <c r="D50" t="s">
+        <v>132</v>
+      </c>
+      <c r="H50" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10" ht="12.75">
+      <c r="A51" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="B50" t="s">
+      <c r="C51" t="s">
+        <v>11</v>
+      </c>
+      <c r="D51" t="s">
         <v>134</v>
       </c>
-      <c r="C50" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="H51" t="s">
-        <v>13</v>
+        <v>35</v>
+      </c>
+      <c r="J51" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="C52" t="s">
         <v>11</v>
       </c>
       <c r="D52" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="H52" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="C53" t="s">
         <v>11</v>
       </c>
       <c r="D53" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
       <c r="H53" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:10" ht="12.75">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="B54" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="C54" t="s">
         <v>11</v>
       </c>
       <c r="D54" t="s">
-        <v>147</v>
+        <v>141</v>
       </c>
       <c r="H54" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>25</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>149</v>
+        <v>142</v>
       </c>
       <c r="C55" t="s">
         <v>11</v>
       </c>
       <c r="D55" t="s">
-        <v>150</v>
+        <v>143</v>
       </c>
       <c r="H55" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:8" ht="12.75">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>152</v>
+        <v>144</v>
       </c>
       <c r="C56" t="s">
         <v>11</v>
       </c>
       <c r="D56" t="s">
-        <v>153</v>
+        <v>145</v>
       </c>
       <c r="H56" t="s">
-        <v>13</v>
+        <v>25</v>
+      </c>
+      <c r="J56" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-        <v>155</v>
+        <v>146</v>
       </c>
       <c r="C57" t="s">
         <v>11</v>
       </c>
       <c r="D57" t="s">
-        <v>156</v>
+        <v>147</v>
       </c>
       <c r="H57" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:8" ht="12.75">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-        <v>158</v>
+        <v>148</v>
       </c>
       <c r="C58" t="s">
         <v>11</v>
       </c>
       <c r="D58" t="s">
-        <v>159</v>
+        <v>149</v>
       </c>
       <c r="H58" t="s">
-        <v>37</v>
+        <v>19</v>
+      </c>
+      <c r="J58" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>160</v>
+        <v>150</v>
       </c>
       <c r="B59" t="s">
-        <v>161</v>
+        <v>151</v>
       </c>
       <c r="C59" t="s">
         <v>11</v>
       </c>
       <c r="D59" t="s">
-        <v>162</v>
+        <v>152</v>
       </c>
       <c r="H59" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="B60" t="s">
+        <v>154</v>
+      </c>
+      <c r="C60" t="s">
+        <v>11</v>
+      </c>
+      <c r="D60" t="s">
+        <v>155</v>
+      </c>
+      <c r="H60" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" ht="12.75">
+      <c r="A61" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="C61" t="s">
+        <v>11</v>
+      </c>
+      <c r="D61" t="s">
+        <v>157</v>
+      </c>
+      <c r="H61" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" ht="12.75">
+      <c r="A62" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="C62" t="s">
+        <v>11</v>
+      </c>
+      <c r="D62" t="s">
+        <v>159</v>
+      </c>
+      <c r="H62" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="12.75">
+      <c r="A63" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C63" t="s">
+        <v>11</v>
+      </c>
+      <c r="D63" t="s">
+        <v>161</v>
+      </c>
+      <c r="H63" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" ht="12.75">
+      <c r="A64" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="C64" t="s">
+        <v>11</v>
+      </c>
+      <c r="D64" t="s">
         <v>163</v>
       </c>
-      <c r="B60" t="s">
-[...75 lines deleted...]
-      </c>
       <c r="H64" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>25</v>
       </c>
     </row>
     <row r="65" spans="1:10" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>101</v>
+        <v>164</v>
       </c>
       <c r="C65" t="s">
         <v>11</v>
       </c>
       <c r="D65" t="s">
-        <v>175</v>
+        <v>165</v>
       </c>
       <c r="H65" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="J65" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="66" spans="1:10" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>176</v>
+        <v>166</v>
       </c>
       <c r="C66" t="s">
         <v>11</v>
       </c>
       <c r="D66" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="H66" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="J66" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="67" spans="1:10" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>178</v>
+        <v>168</v>
       </c>
       <c r="C67" t="s">
         <v>11</v>
       </c>
       <c r="D67" t="s">
-        <v>179</v>
+        <v>169</v>
       </c>
       <c r="H67" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="J67" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="68" spans="1:10" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>180</v>
+        <v>170</v>
       </c>
       <c r="C68" t="s">
         <v>11</v>
       </c>
       <c r="D68" t="s">
-        <v>181</v>
+        <v>171</v>
       </c>
       <c r="H68" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="J68" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="69" spans="1:10" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>182</v>
+        <v>172</v>
       </c>
       <c r="C69" t="s">
         <v>11</v>
       </c>
       <c r="D69" t="s">
-        <v>183</v>
+        <v>173</v>
       </c>
       <c r="H69" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="J69" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="70" spans="1:10" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>184</v>
+        <v>174</v>
       </c>
       <c r="C70" t="s">
         <v>11</v>
       </c>
       <c r="D70" t="s">
-        <v>185</v>
+        <v>175</v>
       </c>
       <c r="H70" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="J70" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="71" spans="1:10" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>186</v>
+        <v>176</v>
       </c>
       <c r="C71" t="s">
         <v>11</v>
       </c>
       <c r="D71" t="s">
-        <v>187</v>
+        <v>177</v>
       </c>
       <c r="H71" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="J71" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="72" spans="1:8" ht="12.75">
+    <row r="72" spans="1:10" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>188</v>
+        <v>178</v>
       </c>
       <c r="C72" t="s">
         <v>11</v>
       </c>
       <c r="D72" t="s">
-        <v>189</v>
+        <v>179</v>
       </c>
       <c r="H72" t="s">
-        <v>13</v>
+        <v>19</v>
+      </c>
+      <c r="J72" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="73" spans="1:10" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>190</v>
+        <v>180</v>
       </c>
       <c r="C73" t="s">
         <v>11</v>
       </c>
       <c r="D73" t="s">
-        <v>191</v>
+        <v>181</v>
       </c>
       <c r="H73" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="J73" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="74" spans="1:10" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>192</v>
+        <v>182</v>
       </c>
       <c r="C74" t="s">
         <v>11</v>
       </c>
       <c r="D74" t="s">
-        <v>193</v>
+        <v>183</v>
       </c>
       <c r="H74" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="J74" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="75" spans="1:10" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>194</v>
+        <v>184</v>
       </c>
       <c r="C75" t="s">
         <v>11</v>
       </c>
       <c r="D75" t="s">
-        <v>195</v>
+        <v>185</v>
       </c>
       <c r="H75" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="J75" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="76" spans="1:10" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>196</v>
+        <v>186</v>
       </c>
       <c r="C76" t="s">
         <v>11</v>
       </c>
       <c r="D76" t="s">
-        <v>197</v>
+        <v>187</v>
       </c>
       <c r="H76" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="J76" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="77" spans="1:10" ht="12.75">
+    <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>198</v>
+        <v>188</v>
       </c>
       <c r="C77" t="s">
         <v>11</v>
       </c>
       <c r="D77" t="s">
-        <v>199</v>
+        <v>189</v>
       </c>
       <c r="H77" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>19</v>
       </c>
     </row>
     <row r="78" spans="1:10" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>200</v>
+        <v>190</v>
       </c>
       <c r="C78" t="s">
         <v>11</v>
       </c>
       <c r="D78" t="s">
-        <v>201</v>
+        <v>191</v>
       </c>
       <c r="H78" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="J78" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="79" spans="1:10" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>202</v>
+        <v>192</v>
       </c>
       <c r="C79" t="s">
         <v>11</v>
       </c>
       <c r="D79" t="s">
-        <v>203</v>
+        <v>193</v>
       </c>
       <c r="H79" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="J79" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="80" spans="1:10" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>204</v>
+        <v>194</v>
       </c>
       <c r="C80" t="s">
         <v>11</v>
       </c>
       <c r="D80" t="s">
-        <v>205</v>
+        <v>96</v>
       </c>
       <c r="H80" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="J80" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="81" spans="1:10" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>206</v>
+        <v>195</v>
       </c>
       <c r="C81" t="s">
         <v>11</v>
       </c>
       <c r="D81" t="s">
-        <v>207</v>
+        <v>196</v>
       </c>
       <c r="H81" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="J81" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>208</v>
+        <v>197</v>
       </c>
       <c r="C82" t="s">
         <v>11</v>
       </c>
       <c r="D82" t="s">
-        <v>209</v>
+        <v>198</v>
       </c>
       <c r="H82" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:8" ht="12.75">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>210</v>
+        <v>199</v>
       </c>
       <c r="C83" t="s">
         <v>11</v>
       </c>
       <c r="D83" t="s">
-        <v>211</v>
+        <v>200</v>
       </c>
       <c r="H83" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:8" ht="12.75">
+        <v>19</v>
+      </c>
+      <c r="J83" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>212</v>
+        <v>201</v>
       </c>
       <c r="C84" t="s">
         <v>11</v>
       </c>
       <c r="D84" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="H84" t="s">
-        <v>29</v>
+        <v>19</v>
+      </c>
+      <c r="J84" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>214</v>
+        <v>203</v>
       </c>
       <c r="C85" t="s">
         <v>11</v>
       </c>
       <c r="D85" t="s">
-        <v>215</v>
+        <v>204</v>
       </c>
       <c r="H85" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>216</v>
+        <v>205</v>
       </c>
       <c r="C86" t="s">
         <v>11</v>
       </c>
       <c r="D86" t="s">
-        <v>217</v>
+        <v>202</v>
       </c>
       <c r="H86" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>218</v>
+        <v>206</v>
       </c>
       <c r="C87" t="s">
         <v>11</v>
       </c>
       <c r="D87" t="s">
-        <v>219</v>
+        <v>207</v>
       </c>
       <c r="H87" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:8" ht="12.75">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>220</v>
+        <v>208</v>
       </c>
       <c r="C88" t="s">
         <v>11</v>
       </c>
       <c r="D88" t="s">
-        <v>221</v>
+        <v>209</v>
       </c>
       <c r="H88" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="89" spans="1:8" ht="12.75">
+        <v>25</v>
+      </c>
+      <c r="J88" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="89" spans="1:10" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>222</v>
+        <v>210</v>
       </c>
       <c r="C89" t="s">
         <v>11</v>
       </c>
       <c r="D89" t="s">
-        <v>223</v>
+        <v>211</v>
       </c>
       <c r="H89" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J89" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="90" spans="1:10" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>224</v>
+        <v>212</v>
       </c>
       <c r="C90" t="s">
         <v>11</v>
       </c>
       <c r="D90" t="s">
-        <v>225</v>
+        <v>213</v>
       </c>
       <c r="H90" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-    <row r="91" spans="1:8" ht="12.75">
+        <v>19</v>
+      </c>
+      <c r="J90" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="91" spans="1:10" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>226</v>
+        <v>214</v>
       </c>
       <c r="C91" t="s">
         <v>11</v>
       </c>
       <c r="D91" t="s">
-        <v>227</v>
+        <v>215</v>
       </c>
       <c r="H91" t="s">
-        <v>37</v>
+        <v>13</v>
+      </c>
+      <c r="J91" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>228</v>
+        <v>216</v>
       </c>
       <c r="C92" t="s">
         <v>11</v>
       </c>
       <c r="D92" t="s">
-        <v>229</v>
+        <v>217</v>
       </c>
       <c r="H92" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>230</v>
+        <v>218</v>
       </c>
       <c r="C93" t="s">
         <v>11</v>
       </c>
       <c r="D93" t="s">
-        <v>231</v>
+        <v>219</v>
       </c>
       <c r="H93" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>232</v>
+        <v>220</v>
       </c>
       <c r="C94" t="s">
         <v>11</v>
       </c>
       <c r="D94" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="H94" t="s">
-        <v>96</v>
+        <v>19</v>
       </c>
     </row>
     <row r="95" spans="1:10" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>234</v>
+        <v>222</v>
       </c>
       <c r="C95" t="s">
         <v>11</v>
       </c>
       <c r="D95" t="s">
-        <v>235</v>
+        <v>223</v>
       </c>
       <c r="H95" t="s">
         <v>13</v>
       </c>
       <c r="J95" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="96" spans="1:10" ht="12.75">
+    <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>236</v>
+        <v>224</v>
       </c>
       <c r="C96" t="s">
         <v>11</v>
       </c>
       <c r="D96" t="s">
-        <v>237</v>
+        <v>225</v>
       </c>
       <c r="H96" t="s">
-        <v>37</v>
-[...5 lines deleted...]
-    <row r="97" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>238</v>
+        <v>226</v>
       </c>
       <c r="C97" t="s">
         <v>11</v>
       </c>
       <c r="D97" t="s">
-        <v>239</v>
+        <v>227</v>
       </c>
       <c r="H97" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>25</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>240</v>
+        <v>228</v>
       </c>
       <c r="C98" t="s">
         <v>11</v>
       </c>
       <c r="D98" t="s">
-        <v>241</v>
+        <v>229</v>
       </c>
       <c r="H98" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>242</v>
+        <v>230</v>
       </c>
       <c r="C99" t="s">
         <v>11</v>
       </c>
       <c r="D99" t="s">
-        <v>243</v>
+        <v>231</v>
       </c>
       <c r="H99" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>25</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>244</v>
+        <v>232</v>
       </c>
       <c r="C100" t="s">
         <v>11</v>
       </c>
       <c r="D100" t="s">
-        <v>245</v>
+        <v>233</v>
       </c>
       <c r="H100" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:10" ht="12.75">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="C101" t="s">
         <v>11</v>
       </c>
       <c r="D101" t="s">
-        <v>247</v>
+        <v>235</v>
       </c>
       <c r="H101" t="s">
-        <v>37</v>
-[...5 lines deleted...]
-    <row r="102" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
-        <v>248</v>
+        <v>236</v>
       </c>
       <c r="C102" t="s">
         <v>11</v>
       </c>
       <c r="D102" t="s">
-        <v>249</v>
+        <v>237</v>
       </c>
       <c r="H102" t="s">
-        <v>37</v>
-[...5 lines deleted...]
-    <row r="103" spans="1:10" ht="12.75">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
-        <v>250</v>
+        <v>238</v>
       </c>
       <c r="C103" t="s">
         <v>11</v>
       </c>
       <c r="D103" t="s">
-        <v>251</v>
+        <v>239</v>
       </c>
       <c r="H103" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>35</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
-        <v>252</v>
+        <v>240</v>
       </c>
       <c r="C104" t="s">
         <v>11</v>
       </c>
       <c r="D104" t="s">
-        <v>253</v>
+        <v>241</v>
       </c>
       <c r="H104" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
-        <v>254</v>
+        <v>242</v>
       </c>
       <c r="C105" t="s">
         <v>11</v>
       </c>
       <c r="D105" t="s">
-        <v>255</v>
+        <v>243</v>
       </c>
       <c r="H105" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
-        <v>256</v>
-[...2 lines deleted...]
-        <v>257</v>
+        <v>244</v>
       </c>
       <c r="C106" t="s">
         <v>11</v>
       </c>
       <c r="D106" t="s">
-        <v>258</v>
+        <v>245</v>
       </c>
       <c r="H106" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
-        <v>259</v>
+        <v>246</v>
       </c>
       <c r="C107" t="s">
         <v>11</v>
       </c>
       <c r="D107" t="s">
-        <v>260</v>
+        <v>247</v>
       </c>
       <c r="H107" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
     </row>
     <row r="108" spans="1:10" ht="12.75">
       <c r="A108" s="1" t="s">
-        <v>261</v>
+        <v>248</v>
       </c>
       <c r="C108" t="s">
         <v>11</v>
       </c>
       <c r="D108" t="s">
-        <v>262</v>
+        <v>249</v>
       </c>
       <c r="H108" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="J108" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="109" spans="1:8" ht="12.75">
+    <row r="109" spans="1:10" ht="12.75">
       <c r="A109" s="1" t="s">
-        <v>263</v>
+        <v>250</v>
       </c>
       <c r="C109" t="s">
         <v>11</v>
       </c>
       <c r="D109" t="s">
-        <v>264</v>
+        <v>251</v>
       </c>
       <c r="H109" t="s">
         <v>13</v>
       </c>
+      <c r="J109" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="110" spans="1:10" ht="12.75">
       <c r="A110" s="1" t="s">
-        <v>265</v>
+        <v>252</v>
       </c>
       <c r="C110" t="s">
         <v>11</v>
       </c>
       <c r="D110" t="s">
-        <v>266</v>
+        <v>253</v>
       </c>
       <c r="H110" t="s">
         <v>13</v>
       </c>
       <c r="J110" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="12.75">
       <c r="A111" s="1" t="s">
-        <v>267</v>
-[...2 lines deleted...]
-        <v>268</v>
+        <v>254</v>
       </c>
       <c r="C111" t="s">
         <v>11</v>
       </c>
       <c r="D111" t="s">
-        <v>269</v>
+        <v>255</v>
       </c>
       <c r="H111" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="112" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="112" spans="1:10" ht="12.75">
       <c r="A112" s="1" t="s">
-        <v>270</v>
-[...2 lines deleted...]
-        <v>271</v>
+        <v>256</v>
       </c>
       <c r="C112" t="s">
         <v>11</v>
       </c>
       <c r="D112" t="s">
-        <v>272</v>
+        <v>257</v>
       </c>
       <c r="H112" t="s">
-        <v>37</v>
+        <v>13</v>
+      </c>
+      <c r="J112" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="12.75">
       <c r="A113" s="1" t="s">
-        <v>273</v>
+        <v>258</v>
       </c>
       <c r="C113" t="s">
         <v>11</v>
       </c>
       <c r="D113" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="H113" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="12.75">
       <c r="A114" s="1" t="s">
-        <v>275</v>
+        <v>260</v>
+      </c>
+      <c r="B114" t="s">
+        <v>261</v>
       </c>
       <c r="C114" t="s">
         <v>11</v>
       </c>
       <c r="D114" t="s">
-        <v>276</v>
+        <v>262</v>
+      </c>
+      <c r="F114" t="s">
+        <v>263</v>
       </c>
       <c r="H114" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:8" ht="12.75">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="115" spans="1:10" ht="12.75">
       <c r="A115" s="1" t="s">
-        <v>277</v>
+        <v>265</v>
       </c>
       <c r="C115" t="s">
         <v>11</v>
       </c>
       <c r="D115" t="s">
-        <v>278</v>
+        <v>262</v>
+      </c>
+      <c r="F115" t="s">
+        <v>263</v>
       </c>
       <c r="H115" t="s">
-        <v>13</v>
+        <v>264</v>
+      </c>
+      <c r="J115" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="116" spans="1:10" ht="12.75">
       <c r="A116" s="1" t="s">
-        <v>279</v>
+        <v>266</v>
       </c>
       <c r="C116" t="s">
         <v>11</v>
       </c>
       <c r="D116" t="s">
-        <v>280</v>
+        <v>267</v>
+      </c>
+      <c r="F116" t="s">
+        <v>263</v>
       </c>
       <c r="H116" t="s">
-        <v>13</v>
+        <v>264</v>
       </c>
       <c r="J116" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="12.75">
       <c r="A117" s="1" t="s">
-        <v>281</v>
-[...2 lines deleted...]
-        <v>282</v>
+        <v>268</v>
       </c>
       <c r="C117" t="s">
         <v>11</v>
       </c>
       <c r="D117" t="s">
-        <v>283</v>
+        <v>262</v>
+      </c>
+      <c r="F117" t="s">
+        <v>263</v>
       </c>
       <c r="H117" t="s">
-        <v>29</v>
+        <v>264</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="12.75">
       <c r="A118" s="1" t="s">
-        <v>284</v>
+        <v>269</v>
       </c>
       <c r="C118" t="s">
         <v>11</v>
       </c>
       <c r="D118" t="s">
-        <v>285</v>
+        <v>267</v>
+      </c>
+      <c r="F118" t="s">
+        <v>263</v>
       </c>
       <c r="H118" t="s">
-        <v>13</v>
+        <v>264</v>
       </c>
     </row>
     <row r="119" spans="1:8" ht="12.75">
       <c r="A119" s="1" t="s">
-        <v>286</v>
+        <v>270</v>
       </c>
       <c r="B119" t="s">
-        <v>287</v>
+        <v>271</v>
       </c>
       <c r="C119" t="s">
         <v>11</v>
       </c>
       <c r="D119" t="s">
-        <v>288</v>
+        <v>272</v>
       </c>
       <c r="H119" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:10" ht="12.75">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
-        <v>289</v>
+        <v>273</v>
+      </c>
+      <c r="B120" t="s">
+        <v>274</v>
       </c>
       <c r="C120" t="s">
         <v>11</v>
       </c>
       <c r="D120" t="s">
-        <v>290</v>
+        <v>275</v>
       </c>
       <c r="H120" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>19</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="12.75">
       <c r="A121" s="1" t="s">
-        <v>291</v>
+        <v>276</v>
+      </c>
+      <c r="B121" t="s">
+        <v>277</v>
       </c>
       <c r="C121" t="s">
         <v>11</v>
       </c>
       <c r="D121" t="s">
-        <v>292</v>
+        <v>278</v>
       </c>
       <c r="H121" t="s">
-        <v>96</v>
+        <v>19</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="12.75">
       <c r="A122" s="1" t="s">
-        <v>293</v>
+        <v>279</v>
+      </c>
+      <c r="B122" t="s">
+        <v>280</v>
       </c>
       <c r="C122" t="s">
         <v>11</v>
       </c>
       <c r="D122" t="s">
-        <v>294</v>
+        <v>281</v>
       </c>
       <c r="H122" t="s">
-        <v>37</v>
+        <v>19</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="12.75">
       <c r="A123" s="1" t="s">
-        <v>295</v>
+        <v>282</v>
+      </c>
+      <c r="B123" t="s">
+        <v>283</v>
       </c>
       <c r="C123" t="s">
         <v>11</v>
       </c>
       <c r="D123" t="s">
-        <v>296</v>
+        <v>284</v>
       </c>
       <c r="H123" t="s">
-        <v>13</v>
+        <v>285</v>
       </c>
     </row>
     <row r="124" spans="1:10" ht="12.75">
       <c r="A124" s="1" t="s">
-        <v>297</v>
+        <v>286</v>
       </c>
       <c r="C124" t="s">
         <v>11</v>
       </c>
       <c r="D124" t="s">
-        <v>298</v>
+        <v>287</v>
       </c>
       <c r="H124" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="J124" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="125" spans="1:8" ht="12.75">
+    <row r="125" spans="1:10" ht="12.75">
       <c r="A125" s="1" t="s">
-        <v>299</v>
+        <v>288</v>
       </c>
       <c r="C125" t="s">
         <v>11</v>
       </c>
       <c r="D125" t="s">
-        <v>300</v>
+        <v>289</v>
       </c>
       <c r="H125" t="s">
-        <v>29</v>
+        <v>19</v>
+      </c>
+      <c r="J125" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="126" spans="1:8" ht="12.75">
       <c r="A126" s="1" t="s">
-        <v>301</v>
+        <v>290</v>
       </c>
       <c r="C126" t="s">
         <v>11</v>
       </c>
       <c r="D126" t="s">
-        <v>302</v>
+        <v>291</v>
       </c>
       <c r="H126" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:8" ht="12.75">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="127" spans="1:10" ht="12.75">
       <c r="A127" s="1" t="s">
-        <v>303</v>
-[...2 lines deleted...]
-        <v>304</v>
+        <v>292</v>
       </c>
       <c r="C127" t="s">
         <v>11</v>
       </c>
       <c r="D127" t="s">
-        <v>305</v>
+        <v>293</v>
       </c>
       <c r="H127" t="s">
-        <v>37</v>
+        <v>19</v>
+      </c>
+      <c r="J127" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="128" spans="1:8" ht="12.75">
       <c r="A128" s="1" t="s">
-        <v>306</v>
+        <v>294</v>
       </c>
       <c r="B128" t="s">
-        <v>307</v>
+        <v>295</v>
       </c>
       <c r="C128" t="s">
         <v>11</v>
       </c>
       <c r="D128" t="s">
-        <v>308</v>
+        <v>296</v>
       </c>
       <c r="H128" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="12.75">
       <c r="A129" s="1" t="s">
-        <v>309</v>
+        <v>297</v>
       </c>
       <c r="B129" t="s">
-        <v>310</v>
+        <v>298</v>
       </c>
       <c r="C129" t="s">
         <v>11</v>
       </c>
       <c r="D129" t="s">
-        <v>311</v>
+        <v>299</v>
       </c>
       <c r="H129" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="12.75">
       <c r="A130" s="1" t="s">
-        <v>312</v>
+        <v>300</v>
+      </c>
+      <c r="B130" t="s">
+        <v>301</v>
       </c>
       <c r="C130" t="s">
         <v>11</v>
       </c>
       <c r="D130" t="s">
-        <v>313</v>
+        <v>302</v>
       </c>
       <c r="H130" t="s">
-        <v>96</v>
+        <v>19</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
-        <v>314</v>
+        <v>303</v>
       </c>
       <c r="B131" t="s">
-        <v>315</v>
+        <v>304</v>
       </c>
       <c r="C131" t="s">
         <v>11</v>
       </c>
       <c r="D131" t="s">
-        <v>316</v>
+        <v>305</v>
       </c>
       <c r="H131" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
-        <v>317</v>
+        <v>306</v>
       </c>
       <c r="B132" t="s">
-        <v>318</v>
+        <v>307</v>
       </c>
       <c r="C132" t="s">
         <v>11</v>
       </c>
       <c r="D132" t="s">
-        <v>319</v>
+        <v>308</v>
       </c>
       <c r="H132" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="133" spans="1:8" ht="12.75">
       <c r="A133" s="1" t="s">
-        <v>320</v>
+        <v>309</v>
+      </c>
+      <c r="B133" t="s">
+        <v>105</v>
       </c>
       <c r="C133" t="s">
         <v>11</v>
       </c>
       <c r="D133" t="s">
-        <v>321</v>
+        <v>310</v>
       </c>
       <c r="H133" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="134" spans="1:10" ht="12.75">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8" ht="12.75">
       <c r="A134" s="1" t="s">
-        <v>322</v>
+        <v>311</v>
+      </c>
+      <c r="B134" t="s">
+        <v>312</v>
       </c>
       <c r="C134" t="s">
         <v>11</v>
       </c>
       <c r="D134" t="s">
-        <v>323</v>
+        <v>313</v>
       </c>
       <c r="H134" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>19</v>
       </c>
     </row>
     <row r="135" spans="1:8" ht="12.75">
       <c r="A135" s="1" t="s">
-        <v>324</v>
+        <v>314</v>
+      </c>
+      <c r="B135" t="s">
+        <v>315</v>
       </c>
       <c r="C135" t="s">
         <v>11</v>
       </c>
       <c r="D135" t="s">
-        <v>325</v>
+        <v>316</v>
       </c>
       <c r="H135" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="12.75">
       <c r="A136" s="1" t="s">
-        <v>326</v>
+        <v>317</v>
       </c>
       <c r="C136" t="s">
         <v>11</v>
       </c>
       <c r="D136" t="s">
-        <v>327</v>
+        <v>318</v>
       </c>
       <c r="H136" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="137" spans="1:10" ht="12.75">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8" ht="12.75">
       <c r="A137" s="1" t="s">
-        <v>328</v>
+        <v>319</v>
       </c>
       <c r="C137" t="s">
         <v>11</v>
       </c>
       <c r="D137" t="s">
-        <v>329</v>
+        <v>320</v>
       </c>
       <c r="H137" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>25</v>
       </c>
     </row>
     <row r="138" spans="1:8" ht="12.75">
       <c r="A138" s="1" t="s">
-        <v>330</v>
+        <v>321</v>
+      </c>
+      <c r="B138" t="s">
+        <v>322</v>
       </c>
       <c r="C138" t="s">
         <v>11</v>
       </c>
       <c r="D138" t="s">
-        <v>331</v>
+        <v>323</v>
       </c>
       <c r="H138" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
     </row>
     <row r="139" spans="1:8" ht="12.75">
       <c r="A139" s="1" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="B139" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
       <c r="C139" t="s">
         <v>11</v>
       </c>
       <c r="D139" t="s">
-        <v>334</v>
+        <v>113</v>
       </c>
       <c r="H139" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
     </row>
     <row r="140" spans="1:8" ht="12.75">
       <c r="A140" s="1" t="s">
-        <v>335</v>
+        <v>326</v>
       </c>
       <c r="B140" t="s">
-        <v>336</v>
+        <v>327</v>
       </c>
       <c r="C140" t="s">
         <v>11</v>
       </c>
       <c r="D140" t="s">
-        <v>337</v>
+        <v>328</v>
       </c>
       <c r="H140" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
     </row>
     <row r="141" spans="1:8" ht="12.75">
       <c r="A141" s="1" t="s">
-        <v>338</v>
-[...2 lines deleted...]
-        <v>339</v>
+        <v>329</v>
       </c>
       <c r="C141" t="s">
         <v>11</v>
       </c>
       <c r="D141" t="s">
-        <v>340</v>
+        <v>330</v>
       </c>
       <c r="H141" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
     </row>
     <row r="142" spans="1:8" ht="12.75">
       <c r="A142" s="1" t="s">
-        <v>341</v>
+        <v>331</v>
+      </c>
+      <c r="B142" t="s">
+        <v>332</v>
       </c>
       <c r="C142" t="s">
         <v>11</v>
       </c>
       <c r="D142" t="s">
-        <v>342</v>
+        <v>333</v>
       </c>
       <c r="H142" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
     </row>
     <row r="143" spans="1:8" ht="12.75">
       <c r="A143" s="1" t="s">
-        <v>343</v>
+        <v>334</v>
+      </c>
+      <c r="B143" t="s">
+        <v>335</v>
       </c>
       <c r="C143" t="s">
         <v>11</v>
       </c>
       <c r="D143" t="s">
-        <v>344</v>
+        <v>336</v>
       </c>
       <c r="H143" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:8" ht="12.75">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="144" spans="1:10" ht="12.75">
       <c r="A144" s="1" t="s">
-        <v>345</v>
+        <v>337</v>
+      </c>
+      <c r="B144" t="s">
+        <v>338</v>
       </c>
       <c r="C144" t="s">
         <v>11</v>
       </c>
       <c r="D144" t="s">
-        <v>346</v>
+        <v>339</v>
       </c>
       <c r="H144" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:10" ht="12.75">
+        <v>19</v>
+      </c>
+      <c r="J144" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8" ht="12.75">
       <c r="A145" s="1" t="s">
-        <v>347</v>
+        <v>340</v>
+      </c>
+      <c r="B145" t="s">
+        <v>341</v>
       </c>
       <c r="C145" t="s">
         <v>11</v>
       </c>
       <c r="D145" t="s">
-        <v>348</v>
+        <v>342</v>
       </c>
       <c r="H145" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="146" spans="1:8" ht="12.75">
       <c r="A146" s="1" t="s">
-        <v>349</v>
+        <v>343</v>
+      </c>
+      <c r="B146" t="s">
+        <v>344</v>
       </c>
       <c r="C146" t="s">
         <v>11</v>
       </c>
       <c r="D146" t="s">
-        <v>18</v>
+        <v>345</v>
       </c>
       <c r="H146" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
     </row>
     <row r="147" spans="1:8" ht="12.75">
       <c r="A147" s="1" t="s">
-        <v>350</v>
+        <v>346</v>
+      </c>
+      <c r="B147" t="s">
+        <v>347</v>
       </c>
       <c r="C147" t="s">
         <v>11</v>
       </c>
       <c r="D147" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
       <c r="H147" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
     </row>
     <row r="148" spans="1:8" ht="12.75">
       <c r="A148" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="B148" t="s">
+        <v>350</v>
+      </c>
+      <c r="C148" t="s">
+        <v>11</v>
+      </c>
+      <c r="D148" t="s">
+        <v>351</v>
+      </c>
+      <c r="H148" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="149" spans="1:10" ht="12.75">
+      <c r="A149" s="1" t="s">
         <v>352</v>
       </c>
-      <c r="B148" t="s">
+      <c r="B149" t="s">
         <v>353</v>
       </c>
-      <c r="C148" t="s">
-[...2 lines deleted...]
-      <c r="D148" t="s">
+      <c r="C149" t="s">
+        <v>11</v>
+      </c>
+      <c r="D149" t="s">
         <v>354</v>
       </c>
-      <c r="H148" t="s">
-[...4 lines deleted...]
-      <c r="A149" s="1" t="s">
+      <c r="H149" t="s">
+        <v>19</v>
+      </c>
+      <c r="J149" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8" ht="12.75">
+      <c r="A150" s="1" t="s">
         <v>355</v>
       </c>
-      <c r="B149" t="s">
+      <c r="B150" t="s">
         <v>356</v>
       </c>
-      <c r="C149" t="s">
-[...2 lines deleted...]
-      <c r="D149" t="s">
+      <c r="C150" t="s">
+        <v>11</v>
+      </c>
+      <c r="D150" t="s">
         <v>357</v>
       </c>
-      <c r="H149" t="s">
-[...4 lines deleted...]
-      <c r="A150" s="1" t="s">
+      <c r="H150" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8" ht="12.75">
+      <c r="A151" s="1" t="s">
         <v>358</v>
       </c>
-      <c r="C150" t="s">
-[...2 lines deleted...]
-      <c r="D150" t="s">
+      <c r="B151" t="s">
         <v>359</v>
       </c>
-      <c r="H150" t="s">
-[...7 lines deleted...]
-      <c r="A151" s="1" t="s">
+      <c r="C151" t="s">
+        <v>11</v>
+      </c>
+      <c r="D151" t="s">
         <v>360</v>
       </c>
-      <c r="C151" t="s">
-[...2 lines deleted...]
-      <c r="D151" t="s">
+      <c r="H151" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8" ht="12.75">
+      <c r="A152" s="1" t="s">
         <v>361</v>
       </c>
-      <c r="H151" t="s">
-[...7 lines deleted...]
-      <c r="A152" s="1" t="s">
+      <c r="B152" t="s">
         <v>362</v>
       </c>
       <c r="C152" t="s">
         <v>11</v>
       </c>
       <c r="D152" t="s">
         <v>363</v>
       </c>
       <c r="H152" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="153" spans="1:8" ht="12.75">
       <c r="A153" s="1" t="s">
         <v>364</v>
       </c>
+      <c r="B153" t="s">
+        <v>365</v>
+      </c>
       <c r="C153" t="s">
         <v>11</v>
       </c>
       <c r="D153" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="H153" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
     </row>
     <row r="154" spans="1:8" ht="12.75">
       <c r="A154" s="1" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="B154" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="C154" t="s">
         <v>11</v>
       </c>
       <c r="D154" t="s">
-        <v>308</v>
+        <v>369</v>
       </c>
       <c r="H154" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
     </row>
     <row r="155" spans="1:8" ht="12.75">
       <c r="A155" s="1" t="s">
-        <v>368</v>
+        <v>370</v>
+      </c>
+      <c r="B155" t="s">
+        <v>371</v>
       </c>
       <c r="C155" t="s">
         <v>11</v>
       </c>
       <c r="D155" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="H155" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:8" ht="12.75">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="156" spans="1:10" ht="12.75">
       <c r="A156" s="1" t="s">
-        <v>370</v>
+        <v>373</v>
+      </c>
+      <c r="B156" t="s">
+        <v>374</v>
       </c>
       <c r="C156" t="s">
         <v>11</v>
       </c>
       <c r="D156" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
       <c r="H156" t="s">
-        <v>13</v>
+        <v>25</v>
+      </c>
+      <c r="J156" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="157" spans="1:8" ht="12.75">
       <c r="A157" s="1" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="C157" t="s">
         <v>11</v>
       </c>
       <c r="D157" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="H157" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:8" ht="12.75">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="158" spans="1:10" ht="12.75">
       <c r="A158" s="1" t="s">
-        <v>374</v>
-[...2 lines deleted...]
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="C158" t="s">
         <v>11</v>
       </c>
       <c r="D158" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="H158" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:8" ht="12.75">
+        <v>19</v>
+      </c>
+      <c r="J158" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="159" spans="1:10" ht="12.75">
       <c r="A159" s="1" t="s">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="C159" t="s">
         <v>11</v>
       </c>
       <c r="D159" t="s">
-        <v>378</v>
+        <v>381</v>
       </c>
       <c r="H159" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:8" ht="12.75">
+        <v>19</v>
+      </c>
+      <c r="J159" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="160" spans="1:10" ht="12.75">
       <c r="A160" s="1" t="s">
-        <v>379</v>
-[...2 lines deleted...]
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="C160" t="s">
         <v>11</v>
       </c>
       <c r="D160" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="H160" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:8" ht="12.75">
+        <v>19</v>
+      </c>
+      <c r="J160" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="161" spans="1:10" ht="12.75">
       <c r="A161" s="1" t="s">
-        <v>382</v>
-[...2 lines deleted...]
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="C161" t="s">
         <v>11</v>
       </c>
       <c r="D161" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="H161" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="162" spans="1:8" ht="12.75">
+      <c r="J161" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="162" spans="1:10" ht="12.75">
       <c r="A162" s="1" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="C162" t="s">
         <v>11</v>
       </c>
       <c r="D162" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="H162" t="s">
-        <v>29</v>
+        <v>19</v>
+      </c>
+      <c r="J162" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="163" spans="1:10" ht="12.75">
       <c r="A163" s="1" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="C163" t="s">
         <v>11</v>
       </c>
       <c r="D163" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="H163" t="s">
-        <v>96</v>
+        <v>19</v>
       </c>
       <c r="J163" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="164" spans="1:8" ht="12.75">
+    <row r="164" spans="1:10" ht="12.75">
       <c r="A164" s="1" t="s">
-        <v>389</v>
-[...1 lines deleted...]
-      <c r="B164" t="s">
         <v>390</v>
       </c>
       <c r="C164" t="s">
         <v>11</v>
       </c>
       <c r="D164" t="s">
         <v>391</v>
       </c>
       <c r="H164" t="s">
-        <v>13</v>
+        <v>25</v>
+      </c>
+      <c r="J164" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="165" spans="1:8" ht="12.75">
       <c r="A165" s="1" t="s">
         <v>392</v>
       </c>
       <c r="C165" t="s">
         <v>11</v>
       </c>
       <c r="D165" t="s">
         <v>393</v>
       </c>
       <c r="H165" t="s">
-        <v>37</v>
+        <v>19</v>
       </c>
     </row>
     <row r="166" spans="1:8" ht="12.75">
       <c r="A166" s="1" t="s">
         <v>394</v>
       </c>
+      <c r="B166" t="s">
+        <v>395</v>
+      </c>
       <c r="C166" t="s">
         <v>11</v>
       </c>
       <c r="D166" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="H166" t="s">
-        <v>37</v>
+        <v>264</v>
       </c>
     </row>
     <row r="167" spans="1:8" ht="12.75">
       <c r="A167" s="1" t="s">
-        <v>396</v>
+        <v>397</v>
+      </c>
+      <c r="B167" t="s">
+        <v>398</v>
       </c>
       <c r="C167" t="s">
         <v>11</v>
       </c>
       <c r="D167" t="s">
-        <v>397</v>
+        <v>267</v>
+      </c>
+      <c r="F167" t="s">
+        <v>263</v>
       </c>
       <c r="H167" t="s">
-        <v>29</v>
+        <v>264</v>
       </c>
     </row>
     <row r="168" spans="1:8" ht="12.75">
       <c r="A168" s="1" t="s">
-        <v>398</v>
+        <v>399</v>
+      </c>
+      <c r="B168" t="s">
+        <v>400</v>
       </c>
       <c r="C168" t="s">
         <v>11</v>
       </c>
       <c r="D168" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="H168" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
     </row>
     <row r="169" spans="1:8" ht="12.75">
       <c r="A169" s="1" t="s">
-        <v>400</v>
-[...2 lines deleted...]
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="C169" t="s">
         <v>11</v>
       </c>
       <c r="D169" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="H169" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:8" ht="12.75">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="170" spans="1:10" ht="12.75">
       <c r="A170" s="1" t="s">
-        <v>403</v>
-[...1 lines deleted...]
-      <c r="B170" t="s">
         <v>404</v>
       </c>
       <c r="C170" t="s">
         <v>11</v>
       </c>
       <c r="D170" t="s">
         <v>405</v>
       </c>
       <c r="H170" t="s">
-        <v>29</v>
+        <v>19</v>
+      </c>
+      <c r="J170" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="171" spans="1:8" ht="12.75">
       <c r="A171" s="1" t="s">
         <v>406</v>
       </c>
+      <c r="B171" t="s">
+        <v>407</v>
+      </c>
       <c r="C171" t="s">
         <v>11</v>
       </c>
       <c r="D171" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="H171" t="s">
-        <v>13</v>
+        <v>285</v>
       </c>
     </row>
     <row r="172" spans="1:8" ht="12.75">
       <c r="A172" s="1" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="B172" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="C172" t="s">
         <v>11</v>
       </c>
       <c r="D172" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="H172" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
     </row>
     <row r="173" spans="1:8" ht="12.75">
       <c r="A173" s="1" t="s">
-        <v>411</v>
+        <v>412</v>
+      </c>
+      <c r="B173" t="s">
+        <v>413</v>
       </c>
       <c r="C173" t="s">
         <v>11</v>
       </c>
       <c r="D173" t="s">
-        <v>412</v>
+        <v>414</v>
       </c>
       <c r="H173" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8" ht="12.75">
       <c r="A174" s="1" t="s">
-        <v>413</v>
+        <v>415</v>
+      </c>
+      <c r="B174" t="s">
+        <v>416</v>
       </c>
       <c r="C174" t="s">
         <v>11</v>
       </c>
       <c r="D174" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="H174" t="s">
-        <v>29</v>
-[...5 lines deleted...]
-    <row r="175" spans="1:10" ht="12.75">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8" ht="12.75">
       <c r="A175" s="1" t="s">
-        <v>415</v>
+        <v>418</v>
+      </c>
+      <c r="B175" t="s">
+        <v>419</v>
       </c>
       <c r="C175" t="s">
         <v>11</v>
       </c>
       <c r="D175" t="s">
-        <v>416</v>
+        <v>420</v>
       </c>
       <c r="H175" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>25</v>
       </c>
     </row>
     <row r="176" spans="1:8" ht="12.75">
       <c r="A176" s="1" t="s">
-        <v>417</v>
+        <v>421</v>
+      </c>
+      <c r="B176" t="s">
+        <v>422</v>
       </c>
       <c r="C176" t="s">
         <v>11</v>
       </c>
       <c r="D176" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
       <c r="H176" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:8" ht="12.75">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="177" spans="1:10" ht="12.75">
       <c r="A177" s="1" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="B177" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
       <c r="C177" t="s">
         <v>11</v>
       </c>
       <c r="D177" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
       <c r="H177" t="s">
-        <v>37</v>
+        <v>19</v>
+      </c>
+      <c r="J177" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="178" spans="1:8" ht="12.75">
       <c r="A178" s="1" t="s">
-        <v>422</v>
+        <v>427</v>
       </c>
       <c r="B178" t="s">
-        <v>423</v>
+        <v>428</v>
       </c>
       <c r="C178" t="s">
         <v>11</v>
       </c>
       <c r="D178" t="s">
-        <v>424</v>
+        <v>429</v>
       </c>
       <c r="H178" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
     </row>
     <row r="179" spans="1:8" ht="12.75">
       <c r="A179" s="1" t="s">
-        <v>425</v>
+        <v>430</v>
       </c>
       <c r="B179" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="C179" t="s">
         <v>11</v>
       </c>
       <c r="D179" t="s">
-        <v>427</v>
+        <v>432</v>
       </c>
       <c r="H179" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:8" ht="12.75">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="180" spans="1:10" ht="12.75">
       <c r="A180" s="1" t="s">
-        <v>428</v>
+        <v>433</v>
       </c>
       <c r="B180" t="s">
-        <v>429</v>
+        <v>434</v>
       </c>
       <c r="C180" t="s">
         <v>11</v>
       </c>
       <c r="D180" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
       <c r="H180" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:8" ht="12.75">
+        <v>19</v>
+      </c>
+      <c r="J180" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="181" spans="1:10" ht="12.75">
       <c r="A181" s="1" t="s">
-        <v>431</v>
+        <v>436</v>
       </c>
       <c r="B181" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="C181" t="s">
         <v>11</v>
       </c>
       <c r="D181" t="s">
-        <v>433</v>
+        <v>438</v>
       </c>
       <c r="H181" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:8" ht="12.75">
+        <v>19</v>
+      </c>
+      <c r="J181" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="182" spans="1:10" ht="12.75">
       <c r="A182" s="1" t="s">
-        <v>434</v>
+        <v>439</v>
+      </c>
+      <c r="B182" t="s">
+        <v>440</v>
       </c>
       <c r="C182" t="s">
         <v>11</v>
       </c>
       <c r="D182" t="s">
-        <v>435</v>
+        <v>441</v>
       </c>
       <c r="H182" t="s">
-        <v>29</v>
+        <v>19</v>
+      </c>
+      <c r="J182" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="183" spans="1:8" ht="12.75">
       <c r="A183" s="1" t="s">
-        <v>436</v>
+        <v>442</v>
+      </c>
+      <c r="B183" t="s">
+        <v>443</v>
       </c>
       <c r="C183" t="s">
         <v>11</v>
       </c>
       <c r="D183" t="s">
-        <v>437</v>
+        <v>444</v>
       </c>
       <c r="H183" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:10" ht="12.75">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8" ht="12.75">
       <c r="A184" s="1" t="s">
-        <v>438</v>
+        <v>445</v>
+      </c>
+      <c r="B184" t="s">
+        <v>446</v>
       </c>
       <c r="C184" t="s">
         <v>11</v>
       </c>
       <c r="D184" t="s">
-        <v>439</v>
+        <v>447</v>
       </c>
       <c r="H184" t="s">
-        <v>13</v>
-[...5 lines deleted...]
-    <row r="185" spans="1:8" ht="12.75">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="185" spans="1:10" ht="12.75">
       <c r="A185" s="1" t="s">
-        <v>440</v>
+        <v>448</v>
+      </c>
+      <c r="B185" t="s">
+        <v>164</v>
       </c>
       <c r="C185" t="s">
         <v>11</v>
       </c>
       <c r="D185" t="s">
-        <v>441</v>
+        <v>449</v>
       </c>
       <c r="H185" t="s">
-        <v>13</v>
+        <v>19</v>
+      </c>
+      <c r="J185" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="186" spans="1:8" ht="12.75">
       <c r="A186" s="1" t="s">
-        <v>442</v>
+        <v>450</v>
+      </c>
+      <c r="B186" t="s">
+        <v>451</v>
       </c>
       <c r="C186" t="s">
         <v>11</v>
       </c>
       <c r="D186" t="s">
-        <v>443</v>
+        <v>452</v>
       </c>
       <c r="H186" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:10" ht="12.75">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8" ht="12.75">
       <c r="A187" s="1" t="s">
-        <v>444</v>
+        <v>453</v>
+      </c>
+      <c r="B187" t="s">
+        <v>454</v>
       </c>
       <c r="C187" t="s">
         <v>11</v>
       </c>
       <c r="D187" t="s">
-        <v>445</v>
+        <v>455</v>
       </c>
       <c r="H187" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>19</v>
       </c>
     </row>
     <row r="188" spans="1:8" ht="12.75">
       <c r="A188" s="1" t="s">
-        <v>446</v>
+        <v>456</v>
       </c>
       <c r="B188" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="C188" t="s">
         <v>11</v>
       </c>
       <c r="D188" t="s">
-        <v>448</v>
+        <v>458</v>
       </c>
       <c r="H188" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
     </row>
     <row r="189" spans="1:10" ht="12.75">
       <c r="A189" s="1" t="s">
-        <v>449</v>
+        <v>459</v>
+      </c>
+      <c r="B189" t="s">
+        <v>460</v>
       </c>
       <c r="C189" t="s">
         <v>11</v>
       </c>
       <c r="D189" t="s">
-        <v>450</v>
+        <v>461</v>
       </c>
       <c r="H189" t="s">
+        <v>19</v>
+      </c>
+      <c r="J189" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8" ht="12.75">
+      <c r="A190" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="B190" t="s">
+        <v>463</v>
+      </c>
+      <c r="C190" t="s">
+        <v>11</v>
+      </c>
+      <c r="D190" t="s">
+        <v>464</v>
+      </c>
+      <c r="H190" t="s">
         <v>13</v>
-      </c>
-[...18 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="191" spans="1:8" ht="12.75">
       <c r="A191" s="1" t="s">
-        <v>453</v>
+        <v>465</v>
       </c>
       <c r="B191" t="s">
-        <v>454</v>
+        <v>466</v>
       </c>
       <c r="C191" t="s">
         <v>11</v>
       </c>
       <c r="D191" t="s">
-        <v>455</v>
+        <v>467</v>
       </c>
       <c r="H191" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="192" spans="1:8" ht="12.75">
       <c r="A192" s="1" t="s">
-        <v>456</v>
+        <v>468</v>
       </c>
       <c r="B192" t="s">
-        <v>457</v>
+        <v>469</v>
       </c>
       <c r="C192" t="s">
         <v>11</v>
       </c>
       <c r="D192" t="s">
-        <v>458</v>
+        <v>470</v>
       </c>
       <c r="H192" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:8" ht="12.75">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="193" spans="1:10" ht="12.75">
       <c r="A193" s="1" t="s">
-        <v>459</v>
+        <v>471</v>
+      </c>
+      <c r="B193" t="s">
+        <v>472</v>
       </c>
       <c r="C193" t="s">
         <v>11</v>
       </c>
       <c r="D193" t="s">
-        <v>460</v>
+        <v>473</v>
       </c>
       <c r="H193" t="s">
-        <v>29</v>
+        <v>19</v>
+      </c>
+      <c r="J193" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="194" spans="1:10" ht="12.75">
       <c r="A194" s="1" t="s">
-        <v>461</v>
+        <v>474</v>
+      </c>
+      <c r="B194" t="s">
+        <v>475</v>
       </c>
       <c r="C194" t="s">
         <v>11</v>
       </c>
       <c r="D194" t="s">
-        <v>462</v>
+        <v>476</v>
       </c>
       <c r="H194" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="J194" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="195" spans="1:10" ht="12.75">
+    <row r="195" spans="1:8" ht="12.75">
       <c r="A195" s="1" t="s">
-        <v>463</v>
+        <v>477</v>
+      </c>
+      <c r="B195" t="s">
+        <v>478</v>
       </c>
       <c r="C195" t="s">
         <v>11</v>
       </c>
       <c r="D195" t="s">
-        <v>464</v>
+        <v>479</v>
       </c>
       <c r="H195" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>19</v>
       </c>
     </row>
     <row r="196" spans="1:8" ht="12.75">
       <c r="A196" s="1" t="s">
-        <v>465</v>
+        <v>480</v>
+      </c>
+      <c r="B196" t="s">
+        <v>481</v>
       </c>
       <c r="C196" t="s">
         <v>11</v>
       </c>
       <c r="D196" t="s">
-        <v>466</v>
+        <v>482</v>
       </c>
       <c r="H196" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="197" spans="1:8" ht="12.75">
+    <row r="197" spans="1:10" ht="12.75">
       <c r="A197" s="1" t="s">
-        <v>467</v>
+        <v>483</v>
       </c>
       <c r="B197" t="s">
-        <v>468</v>
+        <v>484</v>
       </c>
       <c r="C197" t="s">
         <v>11</v>
       </c>
       <c r="D197" t="s">
-        <v>469</v>
+        <v>485</v>
       </c>
       <c r="H197" t="s">
-        <v>29</v>
+        <v>13</v>
+      </c>
+      <c r="J197" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="198" spans="1:8" ht="12.75">
       <c r="A198" s="1" t="s">
-        <v>470</v>
+        <v>486</v>
+      </c>
+      <c r="B198" t="s">
+        <v>487</v>
       </c>
       <c r="C198" t="s">
         <v>11</v>
       </c>
       <c r="D198" t="s">
-        <v>471</v>
+        <v>488</v>
       </c>
       <c r="H198" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:8" ht="12.75">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="199" spans="1:10" ht="12.75">
       <c r="A199" s="1" t="s">
-        <v>472</v>
+        <v>489</v>
       </c>
       <c r="B199" t="s">
-        <v>473</v>
+        <v>490</v>
       </c>
       <c r="C199" t="s">
         <v>11</v>
       </c>
       <c r="D199" t="s">
-        <v>474</v>
+        <v>491</v>
       </c>
       <c r="H199" t="s">
-        <v>13</v>
+        <v>25</v>
+      </c>
+      <c r="J199" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="200" spans="1:8" ht="12.75">
       <c r="A200" s="1" t="s">
-        <v>475</v>
+        <v>492</v>
       </c>
       <c r="C200" t="s">
         <v>11</v>
       </c>
       <c r="D200" t="s">
-        <v>476</v>
+        <v>387</v>
       </c>
       <c r="H200" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
     </row>
     <row r="201" spans="1:10" ht="12.75">
       <c r="A201" s="1" t="s">
-        <v>477</v>
+        <v>425</v>
       </c>
       <c r="C201" t="s">
         <v>11</v>
       </c>
       <c r="D201" t="s">
-        <v>478</v>
+        <v>493</v>
       </c>
       <c r="H201" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="J201" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="202" spans="1:8" ht="12.75">
+    <row r="202" spans="1:10" ht="12.75">
       <c r="A202" s="1" t="s">
-        <v>479</v>
+        <v>440</v>
       </c>
       <c r="C202" t="s">
         <v>11</v>
       </c>
       <c r="D202" t="s">
-        <v>480</v>
+        <v>441</v>
       </c>
       <c r="H202" t="s">
-        <v>96</v>
+        <v>19</v>
+      </c>
+      <c r="J202" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="203" spans="1:8" ht="12.75">
       <c r="A203" s="1" t="s">
-        <v>481</v>
+        <v>494</v>
       </c>
       <c r="C203" t="s">
         <v>11</v>
       </c>
       <c r="D203" t="s">
-        <v>482</v>
+        <v>495</v>
       </c>
       <c r="H203" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="204" spans="1:8" ht="12.75">
+    <row r="204" spans="1:10" ht="12.75">
       <c r="A204" s="1" t="s">
-        <v>483</v>
+        <v>496</v>
       </c>
       <c r="C204" t="s">
         <v>11</v>
       </c>
       <c r="D204" t="s">
-        <v>484</v>
+        <v>497</v>
       </c>
       <c r="H204" t="s">
         <v>13</v>
       </c>
+      <c r="J204" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="205" spans="1:8" ht="12.75">
       <c r="A205" s="1" t="s">
-        <v>485</v>
+        <v>498</v>
       </c>
       <c r="C205" t="s">
         <v>11</v>
       </c>
       <c r="D205" t="s">
-        <v>486</v>
+        <v>499</v>
       </c>
       <c r="H205" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="206" spans="1:8" ht="12.75">
       <c r="A206" s="1" t="s">
-        <v>487</v>
-[...2 lines deleted...]
-        <v>488</v>
+        <v>500</v>
       </c>
       <c r="C206" t="s">
         <v>11</v>
       </c>
       <c r="D206" t="s">
-        <v>489</v>
+        <v>501</v>
       </c>
       <c r="H206" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="207" spans="1:8" ht="12.75">
       <c r="A207" s="1" t="s">
-        <v>490</v>
-[...2 lines deleted...]
-        <v>491</v>
+        <v>502</v>
       </c>
       <c r="C207" t="s">
         <v>11</v>
       </c>
       <c r="D207" t="s">
-        <v>492</v>
+        <v>503</v>
       </c>
       <c r="H207" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="208" spans="1:8" ht="12.75">
       <c r="A208" s="1" t="s">
-        <v>493</v>
+        <v>504</v>
       </c>
       <c r="C208" t="s">
         <v>11</v>
       </c>
       <c r="D208" t="s">
-        <v>494</v>
+        <v>505</v>
       </c>
       <c r="H208" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="209" spans="1:8" ht="12.75">
       <c r="A209" s="1" t="s">
-        <v>495</v>
+        <v>506</v>
       </c>
       <c r="C209" t="s">
         <v>11</v>
       </c>
       <c r="D209" t="s">
-        <v>496</v>
+        <v>507</v>
       </c>
       <c r="H209" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
     </row>
     <row r="210" spans="1:8" ht="12.75">
       <c r="A210" s="1" t="s">
-        <v>497</v>
+        <v>508</v>
       </c>
       <c r="C210" t="s">
         <v>11</v>
       </c>
       <c r="D210" t="s">
-        <v>498</v>
+        <v>509</v>
       </c>
       <c r="H210" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
     </row>
     <row r="211" spans="1:8" ht="12.75">
       <c r="A211" s="1" t="s">
-        <v>499</v>
+        <v>510</v>
       </c>
       <c r="B211" t="s">
-        <v>500</v>
+        <v>511</v>
       </c>
       <c r="C211" t="s">
         <v>11</v>
       </c>
       <c r="D211" t="s">
-        <v>337</v>
+        <v>512</v>
       </c>
       <c r="H211" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:10" ht="12.75">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8" ht="12.75">
       <c r="A212" s="1" t="s">
-        <v>501</v>
+        <v>513</v>
+      </c>
+      <c r="B212" t="s">
+        <v>514</v>
       </c>
       <c r="C212" t="s">
         <v>11</v>
       </c>
       <c r="D212" t="s">
-        <v>502</v>
+        <v>515</v>
       </c>
       <c r="H212" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>25</v>
       </c>
     </row>
     <row r="213" spans="1:8" ht="12.75">
       <c r="A213" s="1" t="s">
-        <v>503</v>
+        <v>516</v>
       </c>
       <c r="C213" t="s">
         <v>11</v>
       </c>
       <c r="D213" t="s">
-        <v>504</v>
+        <v>517</v>
       </c>
       <c r="H213" t="s">
-        <v>37</v>
+        <v>19</v>
       </c>
     </row>
     <row r="214" spans="1:8" ht="12.75">
       <c r="A214" s="1" t="s">
-        <v>505</v>
+        <v>518</v>
+      </c>
+      <c r="B214" t="s">
+        <v>519</v>
       </c>
       <c r="C214" t="s">
         <v>11</v>
       </c>
       <c r="D214" t="s">
-        <v>506</v>
+        <v>520</v>
       </c>
       <c r="H214" t="s">
-        <v>96</v>
+        <v>25</v>
       </c>
     </row>
     <row r="215" spans="1:8" ht="12.75">
       <c r="A215" s="1" t="s">
-        <v>507</v>
+        <v>521</v>
       </c>
       <c r="C215" t="s">
         <v>11</v>
       </c>
       <c r="D215" t="s">
-        <v>508</v>
+        <v>522</v>
       </c>
       <c r="H215" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="216" spans="1:10" ht="12.75">
       <c r="A216" s="1" t="s">
-        <v>509</v>
+        <v>523</v>
       </c>
       <c r="C216" t="s">
         <v>11</v>
       </c>
       <c r="D216" t="s">
-        <v>510</v>
+        <v>524</v>
       </c>
       <c r="H216" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:8" ht="12.75">
+        <v>25</v>
+      </c>
+      <c r="J216" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="217" spans="1:10" ht="12.75">
       <c r="A217" s="1" t="s">
-        <v>511</v>
+        <v>525</v>
       </c>
       <c r="C217" t="s">
         <v>11</v>
       </c>
       <c r="D217" t="s">
-        <v>512</v>
+        <v>526</v>
       </c>
       <c r="H217" t="s">
-        <v>37</v>
+        <v>19</v>
+      </c>
+      <c r="J217" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="218" spans="1:8" ht="12.75">
       <c r="A218" s="1" t="s">
-        <v>513</v>
+        <v>527</v>
       </c>
       <c r="C218" t="s">
         <v>11</v>
       </c>
       <c r="D218" t="s">
-        <v>514</v>
+        <v>528</v>
       </c>
       <c r="H218" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="219" spans="1:8" ht="12.75">
       <c r="A219" s="1" t="s">
-        <v>515</v>
+        <v>529</v>
+      </c>
+      <c r="B219" t="s">
+        <v>530</v>
       </c>
       <c r="C219" t="s">
         <v>11</v>
       </c>
       <c r="D219" t="s">
-        <v>516</v>
+        <v>531</v>
       </c>
       <c r="H219" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
     </row>
     <row r="220" spans="1:8" ht="12.75">
       <c r="A220" s="1" t="s">
-        <v>517</v>
+        <v>532</v>
       </c>
       <c r="B220" t="s">
-        <v>518</v>
+        <v>533</v>
       </c>
       <c r="C220" t="s">
         <v>11</v>
       </c>
       <c r="D220" t="s">
-        <v>519</v>
+        <v>534</v>
       </c>
       <c r="H220" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="221" spans="1:8" ht="12.75">
       <c r="A221" s="1" t="s">
-        <v>520</v>
+        <v>535</v>
+      </c>
+      <c r="B221" t="s">
+        <v>536</v>
       </c>
       <c r="C221" t="s">
         <v>11</v>
       </c>
       <c r="D221" t="s">
-        <v>521</v>
+        <v>537</v>
       </c>
       <c r="H221" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
     </row>
     <row r="222" spans="1:8" ht="12.75">
       <c r="A222" s="1" t="s">
-        <v>522</v>
+        <v>538</v>
       </c>
       <c r="B222" t="s">
-        <v>523</v>
+        <v>539</v>
       </c>
       <c r="C222" t="s">
         <v>11</v>
       </c>
       <c r="D222" t="s">
-        <v>524</v>
+        <v>540</v>
       </c>
       <c r="H222" t="s">
-        <v>96</v>
+        <v>19</v>
       </c>
     </row>
     <row r="223" spans="1:8" ht="12.75">
       <c r="A223" s="1" t="s">
-        <v>525</v>
+        <v>541</v>
+      </c>
+      <c r="B223" t="s">
+        <v>542</v>
       </c>
       <c r="C223" t="s">
         <v>11</v>
       </c>
       <c r="D223" t="s">
-        <v>526</v>
+        <v>543</v>
       </c>
       <c r="H223" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
     </row>
     <row r="224" spans="1:8" ht="12.75">
       <c r="A224" s="1" t="s">
-        <v>527</v>
+        <v>544</v>
       </c>
       <c r="C224" t="s">
         <v>11</v>
       </c>
       <c r="D224" t="s">
-        <v>528</v>
+        <v>545</v>
       </c>
       <c r="H224" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
     </row>
     <row r="225" spans="1:8" ht="12.75">
       <c r="A225" s="1" t="s">
-        <v>529</v>
-[...2 lines deleted...]
-        <v>530</v>
+        <v>546</v>
       </c>
       <c r="C225" t="s">
         <v>11</v>
       </c>
       <c r="D225" t="s">
-        <v>531</v>
+        <v>547</v>
       </c>
       <c r="H225" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:8" ht="12.75">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="226" spans="1:10" ht="12.75">
       <c r="A226" s="1" t="s">
-        <v>532</v>
-[...2 lines deleted...]
-        <v>533</v>
+        <v>548</v>
       </c>
       <c r="C226" t="s">
         <v>11</v>
       </c>
       <c r="D226" t="s">
-        <v>534</v>
+        <v>549</v>
       </c>
       <c r="H226" t="s">
-        <v>37</v>
+        <v>19</v>
+      </c>
+      <c r="J226" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="227" spans="1:8" ht="12.75">
       <c r="A227" s="1" t="s">
-        <v>535</v>
-[...2 lines deleted...]
-        <v>536</v>
+        <v>550</v>
       </c>
       <c r="C227" t="s">
         <v>11</v>
       </c>
       <c r="D227" t="s">
-        <v>537</v>
+        <v>551</v>
       </c>
       <c r="H227" t="s">
-        <v>54</v>
+        <v>19</v>
       </c>
     </row>
     <row r="228" spans="1:8" ht="12.75">
       <c r="A228" s="1" t="s">
-        <v>538</v>
-[...2 lines deleted...]
-        <v>539</v>
+        <v>552</v>
       </c>
       <c r="C228" t="s">
         <v>11</v>
       </c>
       <c r="D228" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>553</v>
       </c>
       <c r="H228" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:8" ht="12.75">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="229" spans="1:10" ht="12.75">
       <c r="A229" s="1" t="s">
-        <v>540</v>
-[...2 lines deleted...]
-        <v>541</v>
+        <v>554</v>
       </c>
       <c r="C229" t="s">
         <v>11</v>
       </c>
       <c r="D229" t="s">
-        <v>542</v>
+        <v>555</v>
       </c>
       <c r="H229" t="s">
-        <v>13</v>
+        <v>25</v>
+      </c>
+      <c r="J229" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="230" spans="1:8" ht="12.75">
       <c r="A230" s="1" t="s">
-        <v>543</v>
+        <v>556</v>
+      </c>
+      <c r="B230" t="s">
+        <v>557</v>
       </c>
       <c r="C230" t="s">
         <v>11</v>
       </c>
       <c r="D230" t="s">
-        <v>544</v>
+        <v>558</v>
       </c>
       <c r="H230" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="231" spans="1:10" ht="12.75">
       <c r="A231" s="1" t="s">
-        <v>545</v>
+        <v>559</v>
       </c>
       <c r="C231" t="s">
         <v>11</v>
       </c>
       <c r="D231" t="s">
-        <v>546</v>
+        <v>560</v>
       </c>
       <c r="H231" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="J231" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="232" spans="1:8" ht="12.75">
+    <row r="232" spans="1:10" ht="12.75">
       <c r="A232" s="1" t="s">
-        <v>547</v>
-[...2 lines deleted...]
-        <v>548</v>
+        <v>561</v>
       </c>
       <c r="C232" t="s">
         <v>11</v>
       </c>
       <c r="D232" t="s">
-        <v>549</v>
+        <v>562</v>
       </c>
       <c r="H232" t="s">
-        <v>75</v>
+        <v>25</v>
+      </c>
+      <c r="J232" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="233" spans="1:8" ht="12.75">
       <c r="A233" s="1" t="s">
-        <v>550</v>
+        <v>563</v>
       </c>
       <c r="B233" t="s">
-        <v>551</v>
+        <v>564</v>
       </c>
       <c r="C233" t="s">
         <v>11</v>
       </c>
       <c r="D233" t="s">
-        <v>552</v>
+        <v>565</v>
       </c>
       <c r="H233" t="s">
-        <v>96</v>
+        <v>25</v>
       </c>
     </row>
     <row r="234" spans="1:8" ht="12.75">
       <c r="A234" s="1" t="s">
-        <v>553</v>
+        <v>566</v>
       </c>
       <c r="B234" t="s">
-        <v>554</v>
+        <v>567</v>
       </c>
       <c r="C234" t="s">
         <v>11</v>
       </c>
       <c r="D234" t="s">
-        <v>555</v>
+        <v>568</v>
       </c>
       <c r="H234" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
     </row>
     <row r="235" spans="1:8" ht="12.75">
       <c r="A235" s="1" t="s">
-        <v>556</v>
-[...2 lines deleted...]
-        <v>557</v>
+        <v>569</v>
       </c>
       <c r="C235" t="s">
         <v>11</v>
       </c>
       <c r="D235" t="s">
-        <v>558</v>
+        <v>570</v>
       </c>
       <c r="H235" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:8" ht="12.75">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="236" spans="1:10" ht="12.75">
       <c r="A236" s="1" t="s">
-        <v>559</v>
-[...2 lines deleted...]
-        <v>560</v>
+        <v>571</v>
       </c>
       <c r="C236" t="s">
         <v>11</v>
       </c>
       <c r="D236" t="s">
-        <v>561</v>
+        <v>572</v>
       </c>
       <c r="H236" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:8" ht="12.75">
+        <v>25</v>
+      </c>
+      <c r="J236" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="237" spans="1:10" ht="12.75">
       <c r="A237" s="1" t="s">
-        <v>562</v>
-[...2 lines deleted...]
-        <v>563</v>
+        <v>573</v>
       </c>
       <c r="C237" t="s">
         <v>11</v>
       </c>
       <c r="D237" t="s">
-        <v>564</v>
+        <v>574</v>
       </c>
       <c r="H237" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:10" ht="12.75">
+        <v>19</v>
+      </c>
+      <c r="J237" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8" ht="12.75">
       <c r="A238" s="1" t="s">
-        <v>565</v>
-[...2 lines deleted...]
-        <v>566</v>
+        <v>575</v>
       </c>
       <c r="C238" t="s">
         <v>11</v>
       </c>
       <c r="D238" t="s">
-        <v>567</v>
+        <v>576</v>
       </c>
       <c r="H238" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>19</v>
       </c>
     </row>
     <row r="239" spans="1:8" ht="12.75">
       <c r="A239" s="1" t="s">
-        <v>568</v>
+        <v>577</v>
       </c>
       <c r="B239" t="s">
-        <v>569</v>
+        <v>578</v>
       </c>
       <c r="C239" t="s">
         <v>11</v>
       </c>
       <c r="D239" t="s">
-        <v>570</v>
+        <v>579</v>
       </c>
       <c r="H239" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
     </row>
     <row r="240" spans="1:8" ht="12.75">
       <c r="A240" s="1" t="s">
-        <v>571</v>
-[...2 lines deleted...]
-        <v>572</v>
+        <v>580</v>
       </c>
       <c r="C240" t="s">
         <v>11</v>
       </c>
       <c r="D240" t="s">
-        <v>573</v>
+        <v>581</v>
       </c>
       <c r="H240" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:10" ht="12.75">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8" ht="12.75">
       <c r="A241" s="1" t="s">
-        <v>574</v>
+        <v>582</v>
       </c>
       <c r="B241" t="s">
-        <v>575</v>
+        <v>583</v>
       </c>
       <c r="C241" t="s">
         <v>11</v>
       </c>
       <c r="D241" t="s">
-        <v>576</v>
+        <v>584</v>
       </c>
       <c r="H241" t="s">
-        <v>13</v>
-[...5 lines deleted...]
-    <row r="242" spans="1:10" ht="12.75">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8" ht="12.75">
       <c r="A242" s="1" t="s">
-        <v>577</v>
-[...2 lines deleted...]
-        <v>578</v>
+        <v>585</v>
       </c>
       <c r="C242" t="s">
         <v>11</v>
       </c>
       <c r="D242" t="s">
-        <v>579</v>
+        <v>586</v>
       </c>
       <c r="H242" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>19</v>
       </c>
     </row>
     <row r="243" spans="1:10" ht="12.75">
       <c r="A243" s="1" t="s">
-        <v>580</v>
-[...2 lines deleted...]
-        <v>581</v>
+        <v>587</v>
       </c>
       <c r="C243" t="s">
         <v>11</v>
       </c>
       <c r="D243" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="H243" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="J243" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="244" spans="1:8" ht="12.75">
       <c r="A244" s="1" t="s">
-        <v>583</v>
-[...2 lines deleted...]
-        <v>584</v>
+        <v>589</v>
       </c>
       <c r="C244" t="s">
         <v>11</v>
       </c>
       <c r="D244" t="s">
-        <v>585</v>
+        <v>590</v>
       </c>
       <c r="H244" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
     </row>
     <row r="245" spans="1:8" ht="12.75">
       <c r="A245" s="1" t="s">
-        <v>586</v>
-[...2 lines deleted...]
-        <v>587</v>
+        <v>591</v>
       </c>
       <c r="C245" t="s">
         <v>11</v>
       </c>
       <c r="D245" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="H245" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:10" ht="12.75">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8" ht="12.75">
       <c r="A246" s="1" t="s">
-        <v>589</v>
-[...2 lines deleted...]
-        <v>180</v>
+        <v>593</v>
       </c>
       <c r="C246" t="s">
         <v>11</v>
       </c>
       <c r="D246" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
       <c r="H246" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>19</v>
       </c>
     </row>
     <row r="247" spans="1:8" ht="12.75">
       <c r="A247" s="1" t="s">
-        <v>591</v>
-[...2 lines deleted...]
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="C247" t="s">
         <v>11</v>
       </c>
       <c r="D247" t="s">
-        <v>593</v>
+        <v>596</v>
       </c>
       <c r="H247" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
     </row>
     <row r="248" spans="1:8" ht="12.75">
       <c r="A248" s="1" t="s">
-        <v>594</v>
+        <v>597</v>
       </c>
       <c r="B248" t="s">
-        <v>595</v>
+        <v>598</v>
       </c>
       <c r="C248" t="s">
         <v>11</v>
       </c>
       <c r="D248" t="s">
-        <v>596</v>
+        <v>599</v>
       </c>
       <c r="H248" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
     </row>
     <row r="249" spans="1:8" ht="12.75">
       <c r="A249" s="1" t="s">
-        <v>597</v>
+        <v>600</v>
       </c>
       <c r="B249" t="s">
-        <v>598</v>
+        <v>601</v>
       </c>
       <c r="C249" t="s">
         <v>11</v>
       </c>
       <c r="D249" t="s">
-        <v>599</v>
+        <v>602</v>
       </c>
       <c r="H249" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:10" ht="12.75">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8" ht="12.75">
       <c r="A250" s="1" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="C250" t="s">
         <v>11</v>
       </c>
       <c r="D250" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="H250" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>19</v>
       </c>
     </row>
     <row r="251" spans="1:8" ht="12.75">
       <c r="A251" s="1" t="s">
-        <v>603</v>
-[...2 lines deleted...]
-        <v>604</v>
+        <v>605</v>
       </c>
       <c r="C251" t="s">
         <v>11</v>
       </c>
       <c r="D251" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="H251" t="s">
-        <v>37</v>
+        <v>19</v>
       </c>
     </row>
     <row r="252" spans="1:8" ht="12.75">
       <c r="A252" s="1" t="s">
-        <v>606</v>
-[...1 lines deleted...]
-      <c r="B252" t="s">
         <v>607</v>
       </c>
       <c r="C252" t="s">
         <v>11</v>
       </c>
       <c r="D252" t="s">
         <v>608</v>
       </c>
       <c r="H252" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
     </row>
     <row r="253" spans="1:8" ht="12.75">
       <c r="A253" s="1" t="s">
         <v>609</v>
       </c>
       <c r="B253" t="s">
         <v>610</v>
       </c>
       <c r="C253" t="s">
         <v>11</v>
       </c>
       <c r="D253" t="s">
-        <v>611</v>
+        <v>83</v>
       </c>
       <c r="H253" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
     </row>
     <row r="254" spans="1:10" ht="12.75">
       <c r="A254" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="C254" t="s">
+        <v>11</v>
+      </c>
+      <c r="D254" t="s">
         <v>612</v>
       </c>
-      <c r="B254" t="s">
+      <c r="H254" t="s">
+        <v>19</v>
+      </c>
+      <c r="J254" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8" ht="12.75">
+      <c r="A255" s="1" t="s">
         <v>613</v>
       </c>
-      <c r="C254" t="s">
-[...2 lines deleted...]
-      <c r="D254" t="s">
+      <c r="C255" t="s">
+        <v>11</v>
+      </c>
+      <c r="D255" t="s">
         <v>614</v>
-      </c>
-[...18 lines deleted...]
-        <v>617</v>
       </c>
       <c r="H255" t="s">
         <v>13</v>
       </c>
-      <c r="J255" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="256" spans="1:8" ht="12.75">
       <c r="A256" s="1" t="s">
-        <v>618</v>
-[...2 lines deleted...]
-        <v>619</v>
+        <v>615</v>
       </c>
       <c r="C256" t="s">
         <v>11</v>
       </c>
       <c r="D256" t="s">
-        <v>620</v>
+        <v>616</v>
       </c>
       <c r="H256" t="s">
-        <v>13</v>
+        <v>35</v>
       </c>
     </row>
     <row r="257" spans="1:8" ht="12.75">
       <c r="A257" s="1" t="s">
-        <v>621</v>
-[...2 lines deleted...]
-        <v>622</v>
+        <v>617</v>
       </c>
       <c r="C257" t="s">
         <v>11</v>
       </c>
       <c r="D257" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="H257" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8" ht="12.75">
       <c r="A258" s="1" t="s">
-        <v>624</v>
-[...2 lines deleted...]
-        <v>625</v>
+        <v>619</v>
       </c>
       <c r="C258" t="s">
         <v>11</v>
       </c>
       <c r="D258" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
       <c r="H258" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>25</v>
       </c>
     </row>
     <row r="259" spans="1:8" ht="12.75">
       <c r="A259" s="1" t="s">
-        <v>627</v>
-[...2 lines deleted...]
-        <v>628</v>
+        <v>621</v>
       </c>
       <c r="C259" t="s">
         <v>11</v>
       </c>
       <c r="D259" t="s">
-        <v>629</v>
+        <v>622</v>
       </c>
       <c r="H259" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="260" spans="1:10" ht="12.75">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8" ht="12.75">
       <c r="A260" s="1" t="s">
-        <v>630</v>
-[...2 lines deleted...]
-        <v>631</v>
+        <v>623</v>
       </c>
       <c r="C260" t="s">
         <v>11</v>
       </c>
       <c r="D260" t="s">
-        <v>632</v>
+        <v>624</v>
       </c>
       <c r="H260" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>25</v>
       </c>
     </row>
     <row r="261" spans="1:8" ht="12.75">
       <c r="A261" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="B261" t="s">
+        <v>626</v>
+      </c>
+      <c r="C261" t="s">
+        <v>11</v>
+      </c>
+      <c r="D261" t="s">
+        <v>627</v>
+      </c>
+      <c r="H261" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8" ht="12.75">
+      <c r="A262" s="1" t="s">
+        <v>628</v>
+      </c>
+      <c r="C262" t="s">
+        <v>11</v>
+      </c>
+      <c r="D262" t="s">
+        <v>629</v>
+      </c>
+      <c r="H262" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8" ht="12.75">
+      <c r="A263" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="B263" t="s">
+        <v>631</v>
+      </c>
+      <c r="C263" t="s">
+        <v>11</v>
+      </c>
+      <c r="D263" t="s">
+        <v>632</v>
+      </c>
+      <c r="H263" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8" ht="12.75">
+      <c r="A264" s="1" t="s">
         <v>633</v>
       </c>
-      <c r="C261" t="s">
-[...16 lines deleted...]
-      <c r="D262" t="s">
+      <c r="C264" t="s">
+        <v>11</v>
+      </c>
+      <c r="D264" t="s">
         <v>634</v>
       </c>
-      <c r="H262" t="s">
-[...30 lines deleted...]
-      <c r="D264" t="s">
+      <c r="H264" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8" ht="12.75">
+      <c r="A265" s="1" t="s">
         <v>635</v>
-      </c>
-[...9 lines deleted...]
-        <v>578</v>
       </c>
       <c r="C265" t="s">
         <v>11</v>
       </c>
       <c r="D265" t="s">
         <v>636</v>
       </c>
       <c r="H265" t="s">
-        <v>13</v>
-[...5 lines deleted...]
-    <row r="266" spans="1:10" ht="12.75">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8" ht="12.75">
       <c r="A266" s="1" t="s">
         <v>637</v>
       </c>
+      <c r="B266" t="s">
+        <v>638</v>
+      </c>
       <c r="C266" t="s">
         <v>11</v>
       </c>
       <c r="D266" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="H266" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>25</v>
       </c>
     </row>
     <row r="267" spans="1:8" ht="12.75">
       <c r="A267" s="1" t="s">
-        <v>639</v>
+        <v>640</v>
+      </c>
+      <c r="B267" t="s">
+        <v>641</v>
       </c>
       <c r="C267" t="s">
         <v>11</v>
       </c>
       <c r="D267" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="H267" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="268" spans="1:10" ht="12.75">
+    <row r="268" spans="1:8" ht="12.75">
       <c r="A268" s="1" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="C268" t="s">
         <v>11</v>
       </c>
       <c r="D268" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="H268" t="s">
-        <v>13</v>
-[...5 lines deleted...]
-    <row r="269" spans="1:8" ht="12.75">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="269" spans="1:10" ht="12.75">
       <c r="A269" s="1" t="s">
-        <v>643</v>
+        <v>312</v>
       </c>
       <c r="C269" t="s">
         <v>11</v>
       </c>
       <c r="D269" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="H269" t="s">
-        <v>13</v>
+        <v>19</v>
+      </c>
+      <c r="J269" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="270" spans="1:10" ht="12.75">
       <c r="A270" s="1" t="s">
-        <v>645</v>
+        <v>437</v>
       </c>
       <c r="C270" t="s">
         <v>11</v>
       </c>
       <c r="D270" t="s">
         <v>646</v>
       </c>
       <c r="H270" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="J270" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="271" spans="1:8" ht="12.75">
+    <row r="271" spans="1:10" ht="12.75">
       <c r="A271" s="1" t="s">
         <v>647</v>
       </c>
       <c r="C271" t="s">
         <v>11</v>
       </c>
       <c r="D271" t="s">
-        <v>197</v>
+        <v>648</v>
       </c>
       <c r="H271" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:10" ht="12.75">
+        <v>25</v>
+      </c>
+      <c r="J271" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8" ht="12.75">
       <c r="A272" s="1" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
       <c r="C272" t="s">
         <v>11</v>
       </c>
       <c r="D272" t="s">
-        <v>649</v>
+        <v>650</v>
       </c>
       <c r="H272" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>19</v>
       </c>
     </row>
     <row r="273" spans="1:10" ht="12.75">
       <c r="A273" s="1" t="s">
-        <v>650</v>
+        <v>651</v>
       </c>
       <c r="C273" t="s">
         <v>11</v>
       </c>
       <c r="D273" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="H273" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="J273" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="274" spans="1:8" ht="12.75">
       <c r="A274" s="1" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
       <c r="C274" t="s">
         <v>11</v>
       </c>
       <c r="D274" t="s">
-        <v>653</v>
+        <v>654</v>
       </c>
       <c r="H274" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
     </row>
     <row r="275" spans="1:10" ht="12.75">
       <c r="A275" s="1" t="s">
-        <v>654</v>
+        <v>655</v>
       </c>
       <c r="C275" t="s">
         <v>11</v>
       </c>
       <c r="D275" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="H275" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="J275" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="276" spans="1:10" ht="12.75">
+    <row r="276" spans="1:8" ht="12.75">
       <c r="A276" s="1" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="C276" t="s">
         <v>11</v>
       </c>
       <c r="D276" t="s">
-        <v>657</v>
+        <v>177</v>
       </c>
       <c r="H276" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>19</v>
       </c>
     </row>
     <row r="277" spans="1:10" ht="12.75">
       <c r="A277" s="1" t="s">
         <v>658</v>
       </c>
       <c r="C277" t="s">
         <v>11</v>
       </c>
       <c r="D277" t="s">
-        <v>207</v>
+        <v>659</v>
       </c>
       <c r="H277" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="J277" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="278" spans="1:10" ht="12.75">
       <c r="A278" s="1" t="s">
-        <v>659</v>
+        <v>660</v>
       </c>
       <c r="C278" t="s">
         <v>11</v>
       </c>
       <c r="D278" t="s">
-        <v>660</v>
+        <v>661</v>
       </c>
       <c r="H278" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="J278" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="279" spans="1:10" ht="12.75">
+    <row r="279" spans="1:8" ht="12.75">
       <c r="A279" s="1" t="s">
-        <v>661</v>
+        <v>662</v>
       </c>
       <c r="C279" t="s">
         <v>11</v>
       </c>
       <c r="D279" t="s">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c r="H279" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>25</v>
       </c>
     </row>
     <row r="280" spans="1:10" ht="12.75">
       <c r="A280" s="1" t="s">
-        <v>663</v>
+        <v>664</v>
       </c>
       <c r="C280" t="s">
         <v>11</v>
       </c>
       <c r="D280" t="s">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="H280" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="J280" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="281" spans="1:10" ht="12.75">
       <c r="A281" s="1" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="C281" t="s">
         <v>11</v>
       </c>
       <c r="D281" t="s">
-        <v>638</v>
+        <v>667</v>
       </c>
       <c r="H281" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="J281" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="282" spans="1:8" ht="12.75">
+    <row r="282" spans="1:10" ht="12.75">
       <c r="A282" s="1" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="C282" t="s">
         <v>11</v>
       </c>
       <c r="D282" t="s">
-        <v>667</v>
+        <v>187</v>
       </c>
       <c r="H282" t="s">
-        <v>13</v>
+        <v>19</v>
+      </c>
+      <c r="J282" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="283" spans="1:10" ht="12.75">
       <c r="A283" s="1" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="C283" t="s">
         <v>11</v>
       </c>
       <c r="D283" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="H283" t="s">
-        <v>37</v>
+        <v>19</v>
       </c>
       <c r="J283" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="284" spans="1:10" ht="12.75">
       <c r="A284" s="1" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="C284" t="s">
         <v>11</v>
       </c>
       <c r="D284" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="H284" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="J284" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="285" spans="1:10" ht="12.75">
       <c r="A285" s="1" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="C285" t="s">
         <v>11</v>
       </c>
       <c r="D285" t="s">
-        <v>673</v>
+        <v>674</v>
       </c>
       <c r="H285" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="J285" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="286" spans="1:10" ht="12.75">
       <c r="A286" s="1" t="s">
-        <v>674</v>
+        <v>675</v>
       </c>
       <c r="C286" t="s">
         <v>11</v>
       </c>
       <c r="D286" t="s">
-        <v>675</v>
+        <v>648</v>
       </c>
       <c r="H286" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="J286" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="287" spans="1:10" ht="12.75">
+    <row r="287" spans="1:8" ht="12.75">
       <c r="A287" s="1" t="s">
         <v>676</v>
       </c>
       <c r="C287" t="s">
         <v>11</v>
       </c>
       <c r="D287" t="s">
         <v>677</v>
       </c>
       <c r="H287" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>19</v>
       </c>
     </row>
     <row r="288" spans="1:10" ht="12.75">
       <c r="A288" s="1" t="s">
         <v>678</v>
       </c>
       <c r="C288" t="s">
         <v>11</v>
       </c>
       <c r="D288" t="s">
         <v>679</v>
       </c>
       <c r="H288" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="J288" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="289" spans="1:10" ht="12.75">
       <c r="A289" s="1" t="s">
         <v>680</v>
       </c>
       <c r="C289" t="s">
         <v>11</v>
       </c>
       <c r="D289" t="s">
         <v>681</v>
       </c>
       <c r="H289" t="s">
-        <v>37</v>
+        <v>19</v>
       </c>
       <c r="J289" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="290" spans="1:8" ht="12.75">
+    <row r="290" spans="1:10" ht="12.75">
       <c r="A290" s="1" t="s">
         <v>682</v>
       </c>
       <c r="C290" t="s">
         <v>11</v>
       </c>
       <c r="D290" t="s">
-        <v>245</v>
+        <v>683</v>
       </c>
       <c r="H290" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:8" ht="12.75">
+        <v>19</v>
+      </c>
+      <c r="J290" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="291" spans="1:10" ht="12.75">
       <c r="A291" s="1" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="C291" t="s">
         <v>11</v>
       </c>
       <c r="D291" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="H291" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="292" spans="1:8" ht="12.75">
+        <v>25</v>
+      </c>
+      <c r="J291" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="292" spans="1:10" ht="12.75">
       <c r="A292" s="1" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="C292" t="s">
         <v>11</v>
       </c>
       <c r="D292" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="H292" t="s">
+        <v>19</v>
+      </c>
+      <c r="J292" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="293" spans="1:10" ht="12.75">
+      <c r="A293" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="C293" t="s">
+        <v>11</v>
+      </c>
+      <c r="D293" t="s">
+        <v>689</v>
+      </c>
+      <c r="H293" t="s">
+        <v>25</v>
+      </c>
+      <c r="J293" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="294" spans="1:10" ht="12.75">
+      <c r="A294" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="C294" t="s">
+        <v>11</v>
+      </c>
+      <c r="D294" t="s">
+        <v>691</v>
+      </c>
+      <c r="H294" t="s">
         <v>13</v>
       </c>
-    </row>
-[...25 lines deleted...]
-        <v>29</v>
+      <c r="J294" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="295" spans="1:8" ht="12.75">
       <c r="A295" s="1" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="C295" t="s">
         <v>11</v>
       </c>
       <c r="D295" t="s">
-        <v>692</v>
+        <v>259</v>
       </c>
       <c r="H295" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="296" spans="1:8" ht="12.75">
       <c r="A296" s="1" t="s">
         <v>693</v>
       </c>
       <c r="C296" t="s">
         <v>11</v>
       </c>
       <c r="D296" t="s">
         <v>694</v>
       </c>
       <c r="H296" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="297" spans="1:10" ht="12.75">
+    <row r="297" spans="1:8" ht="12.75">
       <c r="A297" s="1" t="s">
         <v>695</v>
       </c>
       <c r="C297" t="s">
         <v>11</v>
       </c>
       <c r="D297" t="s">
         <v>696</v>
       </c>
       <c r="H297" t="s">
-        <v>37</v>
-[...5 lines deleted...]
-    <row r="298" spans="1:10" ht="12.75">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8" ht="12.75">
       <c r="A298" s="1" t="s">
         <v>697</v>
       </c>
       <c r="C298" t="s">
         <v>11</v>
       </c>
       <c r="D298" t="s">
         <v>698</v>
       </c>
       <c r="H298" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="299" spans="1:8" ht="12.75">
       <c r="A299" s="1" t="s">
         <v>699</v>
       </c>
       <c r="C299" t="s">
         <v>11</v>
       </c>
       <c r="D299" t="s">
         <v>700</v>
       </c>
       <c r="H299" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-    <row r="300" spans="1:10" ht="12.75">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8" ht="12.75">
       <c r="A300" s="1" t="s">
         <v>701</v>
       </c>
       <c r="C300" t="s">
         <v>11</v>
       </c>
       <c r="D300" t="s">
         <v>702</v>
       </c>
       <c r="H300" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>19</v>
       </c>
     </row>
     <row r="301" spans="1:8" ht="12.75">
       <c r="A301" s="1" t="s">
         <v>703</v>
       </c>
       <c r="C301" t="s">
         <v>11</v>
       </c>
       <c r="D301" t="s">
         <v>704</v>
       </c>
       <c r="H301" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="302" spans="1:8" ht="12.75">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="302" spans="1:10" ht="12.75">
       <c r="A302" s="1" t="s">
         <v>705</v>
       </c>
       <c r="C302" t="s">
         <v>11</v>
       </c>
       <c r="D302" t="s">
         <v>706</v>
       </c>
       <c r="H302" t="s">
-        <v>37</v>
+        <v>13</v>
+      </c>
+      <c r="J302" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="303" spans="1:10" ht="12.75">
       <c r="A303" s="1" t="s">
         <v>707</v>
       </c>
       <c r="C303" t="s">
         <v>11</v>
       </c>
       <c r="D303" t="s">
         <v>708</v>
       </c>
       <c r="H303" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="J303" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="304" spans="1:8" ht="12.75">
       <c r="A304" s="1" t="s">
         <v>709</v>
       </c>
       <c r="C304" t="s">
         <v>11</v>
       </c>
       <c r="D304" t="s">
         <v>710</v>
       </c>
       <c r="H304" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:8" ht="12.75">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="305" spans="1:10" ht="12.75">
       <c r="A305" s="1" t="s">
         <v>711</v>
       </c>
       <c r="C305" t="s">
         <v>11</v>
       </c>
       <c r="D305" t="s">
         <v>712</v>
       </c>
       <c r="H305" t="s">
-        <v>29</v>
+        <v>13</v>
+      </c>
+      <c r="J305" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="306" spans="1:8" ht="12.75">
       <c r="A306" s="1" t="s">
         <v>713</v>
       </c>
       <c r="C306" t="s">
         <v>11</v>
       </c>
       <c r="D306" t="s">
         <v>714</v>
       </c>
       <c r="H306" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="307" spans="1:10" ht="12.75">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8" ht="12.75">
       <c r="A307" s="1" t="s">
         <v>715</v>
       </c>
       <c r="C307" t="s">
         <v>11</v>
       </c>
       <c r="D307" t="s">
         <v>716</v>
       </c>
       <c r="H307" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="308" spans="1:10" ht="12.75">
       <c r="A308" s="1" t="s">
-        <v>575</v>
+        <v>717</v>
       </c>
       <c r="C308" t="s">
         <v>11</v>
       </c>
       <c r="D308" t="s">
-        <v>576</v>
+        <v>718</v>
       </c>
       <c r="H308" t="s">
         <v>13</v>
       </c>
       <c r="J308" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="309" spans="1:8" ht="12.75">
       <c r="A309" s="1" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="C309" t="s">
         <v>11</v>
       </c>
       <c r="D309" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="H309" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="310" spans="1:10" ht="12.75">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8" ht="12.75">
       <c r="A310" s="1" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="C310" t="s">
         <v>11</v>
       </c>
       <c r="D310" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="H310" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>25</v>
       </c>
     </row>
     <row r="311" spans="1:8" ht="12.75">
       <c r="A311" s="1" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="C311" t="s">
         <v>11</v>
       </c>
       <c r="D311" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="H311" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
     </row>
     <row r="312" spans="1:10" ht="12.75">
       <c r="A312" s="1" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="C312" t="s">
         <v>11</v>
       </c>
       <c r="D312" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="H312" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="J312" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="313" spans="1:8" ht="12.75">
+    <row r="313" spans="1:10" ht="12.75">
       <c r="A313" s="1" t="s">
-        <v>725</v>
+        <v>434</v>
       </c>
       <c r="C313" t="s">
         <v>11</v>
       </c>
       <c r="D313" t="s">
-        <v>726</v>
+        <v>435</v>
       </c>
       <c r="H313" t="s">
-        <v>37</v>
+        <v>19</v>
+      </c>
+      <c r="J313" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8" ht="12.75">
+      <c r="A314" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="C314" t="s">
+        <v>11</v>
+      </c>
+      <c r="D314" t="s">
+        <v>728</v>
+      </c>
+      <c r="H314" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="315" spans="1:10" ht="12.75">
+      <c r="A315" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="C315" t="s">
+        <v>11</v>
+      </c>
+      <c r="D315" t="s">
+        <v>730</v>
+      </c>
+      <c r="H315" t="s">
+        <v>13</v>
+      </c>
+      <c r="J315" t="s">
+        <v>14</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="E12F13P35-V"/>
-[...310 lines deleted...]
-    <hyperlink ref="A313" r:id="rId312" display="E16V90P40"/>
+    <hyperlink ref="A2" r:id="rId1" display="E16V90P37"/>
+    <hyperlink ref="A3" r:id="rId2" display="E16V90P59"/>
+    <hyperlink ref="A4" r:id="rId3" display="E16V90P44"/>
+    <hyperlink ref="A5" r:id="rId4" display="E14F06P09"/>
+    <hyperlink ref="A6" r:id="rId5" display="CTX41727-DS-43"/>
+    <hyperlink ref="A7" r:id="rId6" display="E14F06P16"/>
+    <hyperlink ref="A8" r:id="rId7" display="STX61742Q-43"/>
+    <hyperlink ref="A9" r:id="rId8" display="E14F10P71"/>
+    <hyperlink ref="A10" r:id="rId9" display="E14F20P09"/>
+    <hyperlink ref="A11" r:id="rId10" display="E14F15P33"/>
+    <hyperlink ref="A12" r:id="rId11" display="E14F06P04"/>
+    <hyperlink ref="A13" r:id="rId12" display="E14F06P32"/>
+    <hyperlink ref="A14" r:id="rId13" display="CBC173558Q-43"/>
+    <hyperlink ref="A15" r:id="rId14" display="CBC4W26T-DP-43"/>
+    <hyperlink ref="A16" r:id="rId15" display="CBC173558T-43"/>
+    <hyperlink ref="A17" r:id="rId16" display="CBC426-DS-43"/>
+    <hyperlink ref="A18" r:id="rId17" display="CBC1923-4310"/>
+    <hyperlink ref="A19" r:id="rId18" display="CBC626T-DL-4310"/>
+    <hyperlink ref="A20" r:id="rId19" display="CBC78-DS-43"/>
+    <hyperlink ref="A21" r:id="rId20" display="SDX159-DL-43"/>
+    <hyperlink ref="A22" r:id="rId21" display="E14F15P32"/>
+    <hyperlink ref="A23" r:id="rId22" display="E14F15P30"/>
+    <hyperlink ref="A24" r:id="rId23" display="E14F10P89"/>
+    <hyperlink ref="A25" r:id="rId24" display="E14F10P97"/>
+    <hyperlink ref="A26" r:id="rId25" display="E11F02P4990"/>
+    <hyperlink ref="A27" r:id="rId26" display="E14F10P81"/>
+    <hyperlink ref="A28" r:id="rId27" display="UDX1726Q-N10"/>
+    <hyperlink ref="A29" r:id="rId28" display="SDX159T-DL-43"/>
+    <hyperlink ref="A30" r:id="rId29" display="CQX782123-DS-43"/>
+    <hyperlink ref="A31" r:id="rId30" display="E14F06P61"/>
+    <hyperlink ref="A32" r:id="rId31" display="E14F60P19"/>
+    <hyperlink ref="A33" r:id="rId32" display="E14F60P23"/>
+    <hyperlink ref="A34" r:id="rId33" display="E14F60P25"/>
+    <hyperlink ref="A35" r:id="rId34" display="E12F03P88"/>
+    <hyperlink ref="A36" r:id="rId35" display="CDX623T-DS-T-43"/>
+    <hyperlink ref="A37" r:id="rId36" display="CDX623T-DS-B-43"/>
+    <hyperlink ref="A38" r:id="rId37" display="E14F15P35"/>
+    <hyperlink ref="A39" r:id="rId38" display="E11F02P46"/>
+    <hyperlink ref="A40" r:id="rId39" display="E14F15P38"/>
+    <hyperlink ref="A41" r:id="rId40" display="E14F15P43"/>
+    <hyperlink ref="A42" r:id="rId41" display="STX192127T-N10-V2"/>
+    <hyperlink ref="A43" r:id="rId42" display="E14F06P08"/>
+    <hyperlink ref="A44" r:id="rId43" display="E14F06P25"/>
+    <hyperlink ref="A45" r:id="rId44" display="E14F06P70"/>
+    <hyperlink ref="A46" r:id="rId45" display="E14F06P41YY"/>
+    <hyperlink ref="A47" r:id="rId46" display="E14F55P26"/>
+    <hyperlink ref="A48" r:id="rId47" display="SDX3340Q-DH-43"/>
+    <hyperlink ref="A49" r:id="rId48" display="SDX159-DL-43-V2"/>
+    <hyperlink ref="A50" r:id="rId49" display="E14F11P17"/>
+    <hyperlink ref="A51" r:id="rId50" display="E14F20P18"/>
+    <hyperlink ref="A52" r:id="rId51" display="E14F11P14"/>
+    <hyperlink ref="A53" r:id="rId52" display="E11F03P98"/>
+    <hyperlink ref="A54" r:id="rId53" display="CTX61742T-DS-43"/>
+    <hyperlink ref="A55" r:id="rId54" display="E14F07P08"/>
+    <hyperlink ref="A56" r:id="rId55" display="E14F10P0790"/>
+    <hyperlink ref="A57" r:id="rId56" display="E14F05P2190"/>
+    <hyperlink ref="A58" r:id="rId57" display="E14F05P6590"/>
+    <hyperlink ref="A59" r:id="rId58" display="CQX6192342T-DS-43"/>
+    <hyperlink ref="A60" r:id="rId59" display="CQX6192342Q-DS-43"/>
+    <hyperlink ref="A61" r:id="rId60" display="E14F10P95"/>
+    <hyperlink ref="A62" r:id="rId61" display="E14F06P83"/>
+    <hyperlink ref="A63" r:id="rId62" display="E14F06P35"/>
+    <hyperlink ref="A64" r:id="rId63" display="E14F11P37"/>
+    <hyperlink ref="A65" r:id="rId64" display="E11F02P51"/>
+    <hyperlink ref="A66" r:id="rId65" display="E11F13P01"/>
+    <hyperlink ref="A67" r:id="rId66" display="E11F13P47-V"/>
+    <hyperlink ref="A68" r:id="rId67" display="E11F05P37-V"/>
+    <hyperlink ref="A69" r:id="rId68" display="E12F02P46"/>
+    <hyperlink ref="A70" r:id="rId69" display="E12F01P80"/>
+    <hyperlink ref="A71" r:id="rId70" display="E12F05P96-V"/>
+    <hyperlink ref="A72" r:id="rId71" display="E12F05P39"/>
+    <hyperlink ref="A73" r:id="rId72" display="E14F05P0790"/>
+    <hyperlink ref="A74" r:id="rId73" display="E14F05P55"/>
+    <hyperlink ref="A75" r:id="rId74" display="E14F05P56"/>
+    <hyperlink ref="A76" r:id="rId75" display="E14F05P17-V"/>
+    <hyperlink ref="A77" r:id="rId76" display="E14F05P57"/>
+    <hyperlink ref="A78" r:id="rId77" display="E12F13P35-V"/>
+    <hyperlink ref="A79" r:id="rId78" display="E14F05P11"/>
+    <hyperlink ref="A80" r:id="rId79" display="E12F13P43"/>
+    <hyperlink ref="A81" r:id="rId80" display="E14F05P69"/>
+    <hyperlink ref="A82" r:id="rId81" display="E14F05P59"/>
+    <hyperlink ref="A83" r:id="rId82" display="E14F05P61"/>
+    <hyperlink ref="A84" r:id="rId83" display="E14F05P77"/>
+    <hyperlink ref="A85" r:id="rId84" display="E14F10P10"/>
+    <hyperlink ref="A86" r:id="rId85" display="E14F05P81"/>
+    <hyperlink ref="A87" r:id="rId86" display="E14F05P65"/>
+    <hyperlink ref="A88" r:id="rId87" display="E14F10P11"/>
+    <hyperlink ref="A89" r:id="rId88" display="E14F15P05"/>
+    <hyperlink ref="A90" r:id="rId89" display="E14F05P53"/>
+    <hyperlink ref="A91" r:id="rId90" display="E14F15P06"/>
+    <hyperlink ref="A92" r:id="rId91" display="E14F10P46"/>
+    <hyperlink ref="A93" r:id="rId92" display="E14F15P19"/>
+    <hyperlink ref="A94" r:id="rId93" display="E14F55P19"/>
+    <hyperlink ref="A95" r:id="rId94" display="E14F15P07"/>
+    <hyperlink ref="A96" r:id="rId95" display="E14F15P23"/>
+    <hyperlink ref="A97" r:id="rId96" display="E14F10P17"/>
+    <hyperlink ref="A98" r:id="rId97" display="E14F15P24"/>
+    <hyperlink ref="A99" r:id="rId98" display="E14F10P29"/>
+    <hyperlink ref="A100" r:id="rId99" display="E14F10P54"/>
+    <hyperlink ref="A101" r:id="rId100" display="E14F15P09"/>
+    <hyperlink ref="A102" r:id="rId101" display="E14F10P32"/>
+    <hyperlink ref="A103" r:id="rId102" display="E14F20P05"/>
+    <hyperlink ref="A104" r:id="rId103" display="E14F15P10"/>
+    <hyperlink ref="A105" r:id="rId104" display="E14F10P33"/>
+    <hyperlink ref="A106" r:id="rId105" display="E14F55P16"/>
+    <hyperlink ref="A107" r:id="rId106" display="E14F15P13"/>
+    <hyperlink ref="A108" r:id="rId107" display="E14F55P18-V"/>
+    <hyperlink ref="A109" r:id="rId108" display="E14F15P02"/>
+    <hyperlink ref="A110" r:id="rId109" display="E16V90P35"/>
+    <hyperlink ref="A111" r:id="rId110" display="E16V90P56"/>
+    <hyperlink ref="A112" r:id="rId111" display="E16V90P36"/>
+    <hyperlink ref="A113" r:id="rId112" display="E16V90P57"/>
+    <hyperlink ref="A114" r:id="rId113" display="CHB626-43"/>
+    <hyperlink ref="A115" r:id="rId114" display="CHB726-01"/>
+    <hyperlink ref="A116" r:id="rId115" display="CHB726-01-2X"/>
+    <hyperlink ref="A117" r:id="rId116" display="D15T01P31"/>
+    <hyperlink ref="A118" r:id="rId117" display="D15T01P32"/>
+    <hyperlink ref="A119" r:id="rId118" display="TD-PCS-1-A3-A4A5"/>
+    <hyperlink ref="A120" r:id="rId119" display="TD-850B-LTE78-43"/>
+    <hyperlink ref="A121" r:id="rId120" display="TD-AWS-1-C-DEF"/>
+    <hyperlink ref="A122" r:id="rId121" display="TD-PCS-1-B3B4-B5E"/>
+    <hyperlink ref="A123" r:id="rId122" display="TD-850AB-LTE15-43"/>
+    <hyperlink ref="A124" r:id="rId123" display="D-AWS-10-A-CDEF"/>
+    <hyperlink ref="A125" r:id="rId124" display="D-AWS-10-B-EF"/>
+    <hyperlink ref="A126" r:id="rId125" display="E15V80P03"/>
+    <hyperlink ref="A127" r:id="rId126" display="E15V90P20"/>
+    <hyperlink ref="A128" r:id="rId127" display="TD-850A-05-43"/>
+    <hyperlink ref="A129" r:id="rId128" display="SDX1926Q-43"/>
+    <hyperlink ref="A130" r:id="rId129" display="SDX1926T-43"/>
+    <hyperlink ref="A131" r:id="rId130" display="SPX78192126-43"/>
+    <hyperlink ref="A132" r:id="rId131" display="SQX781926T-43"/>
+    <hyperlink ref="A133" r:id="rId132" display="CBC1726-DP"/>
+    <hyperlink ref="A134" r:id="rId133" display="CBC1726-DP-2X"/>
+    <hyperlink ref="A135" r:id="rId134" display="CBC1726T-4310"/>
+    <hyperlink ref="A136" r:id="rId135" display="E14F10P79"/>
+    <hyperlink ref="A137" r:id="rId136" display="E14F10P80"/>
+    <hyperlink ref="A138" r:id="rId137" display="SQX6192342Q-43"/>
+    <hyperlink ref="A139" r:id="rId138" display="STX192127T-N10"/>
+    <hyperlink ref="A140" r:id="rId139" display="STX192127Q-N10"/>
+    <hyperlink ref="A141" r:id="rId140" display="E14F20P04"/>
+    <hyperlink ref="A142" r:id="rId141" display="UDX1926Q-N10"/>
+    <hyperlink ref="A143" r:id="rId142" display="CBC78192123T-DS"/>
+    <hyperlink ref="A144" r:id="rId143" display="CBC6AE7LQ-DS-43"/>
+    <hyperlink ref="A145" r:id="rId144" display="CBC781923-DS-43"/>
+    <hyperlink ref="A146" r:id="rId145" display="CBC78T-DS-43-2X"/>
+    <hyperlink ref="A147" r:id="rId146" display="CBC7823-DS-43"/>
+    <hyperlink ref="A148" r:id="rId147" display="CDX1923Q-DS-43"/>
+    <hyperlink ref="A149" r:id="rId148" display="CDX723AT-DS-T"/>
+    <hyperlink ref="A150" r:id="rId149" display="CDX68-DS-43"/>
+    <hyperlink ref="A151" r:id="rId150" display="CDX68T-DS-43"/>
+    <hyperlink ref="A152" r:id="rId151" display="CQX6192123-DS-43"/>
+    <hyperlink ref="A153" r:id="rId152" display="CQX681926-DS-43"/>
+    <hyperlink ref="A154" r:id="rId153" display="CQX681926Q-DS-43"/>
+    <hyperlink ref="A155" r:id="rId154" display="CTX192126-DS-43"/>
+    <hyperlink ref="A156" r:id="rId155" display="CTX6826-DS-43"/>
+    <hyperlink ref="A157" r:id="rId156" display="E14F06P48"/>
+    <hyperlink ref="A158" r:id="rId157" display="E11F01P17"/>
+    <hyperlink ref="A159" r:id="rId158" display="E11F01P37"/>
+    <hyperlink ref="A160" r:id="rId159" display="E11F01P20"/>
+    <hyperlink ref="A161" r:id="rId160" display="E14F15P37"/>
+    <hyperlink ref="A162" r:id="rId161" display="E11F02P1750"/>
+    <hyperlink ref="A163" r:id="rId162" display="E11F05P38-V"/>
+    <hyperlink ref="A164" r:id="rId163" display="E12F05P92"/>
+    <hyperlink ref="A165" r:id="rId164" display="E12F03P47"/>
+    <hyperlink ref="A166" r:id="rId165" display="CHB3359T-43"/>
+    <hyperlink ref="A167" r:id="rId166" display="CHB626-43-2X"/>
+    <hyperlink ref="A168" r:id="rId167" display="TD-PCS-1-B3-B4B5"/>
+    <hyperlink ref="A169" r:id="rId168" display="TD-AWS-5-ABCD-F"/>
+    <hyperlink ref="A170" r:id="rId169" display="E15R02P10"/>
+    <hyperlink ref="A171" r:id="rId170" display="TD-850AB-L78-43"/>
+    <hyperlink ref="A172" r:id="rId171" display="SPX78192126T-43"/>
+    <hyperlink ref="A173" r:id="rId172" display="SQX781926-43"/>
+    <hyperlink ref="A174" r:id="rId173" display="STX192158-43"/>
+    <hyperlink ref="A175" r:id="rId174" display="STX192158T-43"/>
+    <hyperlink ref="A176" r:id="rId175" display="CBC1923-DS-43"/>
+    <hyperlink ref="A177" r:id="rId176" display="CBC1726-DH"/>
+    <hyperlink ref="A178" r:id="rId177" display="CBC4W26T-DS-43"/>
+    <hyperlink ref="A179" r:id="rId178" display="CBC1923T-DS-43"/>
+    <hyperlink ref="A180" r:id="rId179" display="CBC426-DP-2X"/>
+    <hyperlink ref="A181" r:id="rId180" display="CBC1726-DH-2X"/>
+    <hyperlink ref="A182" r:id="rId181" display="CBC1726-DL"/>
+    <hyperlink ref="A183" r:id="rId182" display="CBC23SR-43"/>
+    <hyperlink ref="A184" r:id="rId183" display="CBC426T-DS-43"/>
+    <hyperlink ref="A185" r:id="rId184" display="CBC1726-DL-2X"/>
+    <hyperlink ref="A186" r:id="rId185" display="CBC4W26-DP-43"/>
+    <hyperlink ref="A187" r:id="rId186" display="CBC4W26-DS-43"/>
+    <hyperlink ref="A188" r:id="rId187" display="CBC78192123-DS"/>
+    <hyperlink ref="A189" r:id="rId188" display="CBC6AE7LT-DS-43"/>
+    <hyperlink ref="A190" r:id="rId189" display="CBC781923T-DS-43"/>
+    <hyperlink ref="A191" r:id="rId190" display="CBC7823T-DS-43"/>
+    <hyperlink ref="A192" r:id="rId191" display="CBC78T-DS-43"/>
+    <hyperlink ref="A193" r:id="rId192" display="CDX723AT-DS-B"/>
+    <hyperlink ref="A194" r:id="rId193" display="CDX623T-DS-T"/>
+    <hyperlink ref="A195" r:id="rId194" display="CDX68Q-DS-43"/>
+    <hyperlink ref="A196" r:id="rId195" display="CQX6192123T-DS-43"/>
+    <hyperlink ref="A197" r:id="rId196" display="CQX681926T-DS-43"/>
+    <hyperlink ref="A198" r:id="rId197" display="CTX192126T-DS-43"/>
+    <hyperlink ref="A199" r:id="rId198" display="CTX6826Q-DS-43"/>
+    <hyperlink ref="A200" r:id="rId199" display="E11F02P17"/>
+    <hyperlink ref="A201" r:id="rId200" display="E11F02P47"/>
+    <hyperlink ref="A202" r:id="rId201" display="E11F02P48"/>
+    <hyperlink ref="A203" r:id="rId202" display="E16V90P58"/>
+    <hyperlink ref="A204" r:id="rId203" display="E16V90P38"/>
+    <hyperlink ref="A205" r:id="rId204" display="E16V90P39"/>
+    <hyperlink ref="A206" r:id="rId205" display="E16V90P40"/>
+    <hyperlink ref="A207" r:id="rId206" display="E16V90P48"/>
+    <hyperlink ref="A208" r:id="rId207" display="E16V90P49"/>
+    <hyperlink ref="A209" r:id="rId208" display="E12F01P78"/>
+    <hyperlink ref="A210" r:id="rId209" display="E12F01P93"/>
+    <hyperlink ref="A211" r:id="rId210" display="CTX41727T-DS-43"/>
+    <hyperlink ref="A212" r:id="rId211" display="CTX41727Q-DS-43"/>
+    <hyperlink ref="A213" r:id="rId212" display="E14F05P97"/>
+    <hyperlink ref="A214" r:id="rId213" display="STX61742T-43"/>
+    <hyperlink ref="A215" r:id="rId214" display="E14F15P31"/>
+    <hyperlink ref="A216" r:id="rId215" display="E14F10P73"/>
+    <hyperlink ref="A217" r:id="rId216" display="E14F06P24"/>
+    <hyperlink ref="A218" r:id="rId217" display="E14F10P78"/>
+    <hyperlink ref="A219" r:id="rId218" display="SQX6192342T-43"/>
+    <hyperlink ref="A220" r:id="rId219" display="STX42342T-43"/>
+    <hyperlink ref="A221" r:id="rId220" display="SQX682335T-43"/>
+    <hyperlink ref="A222" r:id="rId221" display="UDX1926T-N10"/>
+    <hyperlink ref="A223" r:id="rId222" display="CDX7FNQ-DL-43"/>
+    <hyperlink ref="A224" r:id="rId223" display="E14F10P85"/>
+    <hyperlink ref="A225" r:id="rId224" display="E14F06P38"/>
+    <hyperlink ref="A226" r:id="rId225" display="E14F06P47"/>
+    <hyperlink ref="A227" r:id="rId226" display="E14F06P31"/>
+    <hyperlink ref="A228" r:id="rId227" display="E14F06P46"/>
+    <hyperlink ref="A229" r:id="rId228" display="E11F01P8191"/>
+    <hyperlink ref="A230" r:id="rId229" display="CQX782123T-DS-43"/>
+    <hyperlink ref="A231" r:id="rId230" display="E14F06P40"/>
+    <hyperlink ref="A232" r:id="rId231" display="E14F10P88"/>
+    <hyperlink ref="A233" r:id="rId232" display="CBC61923-DS-43"/>
+    <hyperlink ref="A234" r:id="rId233" display="CBC61923T-DS-43"/>
+    <hyperlink ref="A235" r:id="rId234" display="E14F11P05"/>
+    <hyperlink ref="A236" r:id="rId235" display="E14F60P24"/>
+    <hyperlink ref="A237" r:id="rId236" display="E11F03P88"/>
+    <hyperlink ref="A238" r:id="rId237" display="E14F06P54"/>
+    <hyperlink ref="A239" r:id="rId238" display="STX42342-43"/>
+    <hyperlink ref="A240" r:id="rId239" display="E14F11P11"/>
+    <hyperlink ref="A241" r:id="rId240" display="UDX1726T-N10"/>
+    <hyperlink ref="A242" r:id="rId241" display="E14F06P71"/>
+    <hyperlink ref="A243" r:id="rId242" display="E12F03P16"/>
+    <hyperlink ref="A244" r:id="rId243" display="E14F20P14"/>
+    <hyperlink ref="A245" r:id="rId244" display="E14F06P00"/>
+    <hyperlink ref="A246" r:id="rId245" display="E14F06P51"/>
+    <hyperlink ref="A247" r:id="rId246" display="E14F06P45"/>
+    <hyperlink ref="A248" r:id="rId247" display="CBC426Q-DS-43"/>
+    <hyperlink ref="A249" r:id="rId248" display="CDX1726Q-DL-43"/>
+    <hyperlink ref="A250" r:id="rId249" display="E14F06P77"/>
+    <hyperlink ref="A251" r:id="rId250" display="E14F55P25"/>
+    <hyperlink ref="A252" r:id="rId251" display="E14F06P20"/>
+    <hyperlink ref="A253" r:id="rId252" display="SDX159T-DL-43-V2"/>
+    <hyperlink ref="A254" r:id="rId253" display="E14F06P85"/>
+    <hyperlink ref="A255" r:id="rId254" display="E14F15P44"/>
+    <hyperlink ref="A256" r:id="rId255" display="E14F20P19"/>
+    <hyperlink ref="A257" r:id="rId256" display="E14F15P47"/>
+    <hyperlink ref="A258" r:id="rId257" display="E12F03P90"/>
+    <hyperlink ref="A259" r:id="rId258" display="E14F07P01"/>
+    <hyperlink ref="A260" r:id="rId259" display="E14F10P28"/>
+    <hyperlink ref="A261" r:id="rId260" display="CTX61742Q-DS-43"/>
+    <hyperlink ref="A262" r:id="rId261" display="E14F06P79"/>
+    <hyperlink ref="A263" r:id="rId262" display="SPX619212342T-43"/>
+    <hyperlink ref="A264" r:id="rId263" display="E14F11P26"/>
+    <hyperlink ref="A265" r:id="rId264" display="E14F07P34"/>
+    <hyperlink ref="A266" r:id="rId265" display="CBC61923Q-DS-43"/>
+    <hyperlink ref="A267" r:id="rId266" display="CQX6172340Q-43"/>
+    <hyperlink ref="A268" r:id="rId267" display="E14F06P58"/>
+    <hyperlink ref="A269" r:id="rId268" display="E11F02P49"/>
+    <hyperlink ref="A270" r:id="rId269" display="E11F02P50"/>
+    <hyperlink ref="A271" r:id="rId270" display="E11F03P18"/>
+    <hyperlink ref="A272" r:id="rId271" display="E11F03P58"/>
+    <hyperlink ref="A273" r:id="rId272" display="E11F13P46-V"/>
+    <hyperlink ref="A274" r:id="rId273" display="E12F03P46"/>
+    <hyperlink ref="A275" r:id="rId274" display="E12F02P33"/>
+    <hyperlink ref="A276" r:id="rId275" display="E12F05P96"/>
+    <hyperlink ref="A277" r:id="rId276" display="E14F05P06"/>
+    <hyperlink ref="A278" r:id="rId277" display="E14F05P15"/>
+    <hyperlink ref="A279" r:id="rId278" display="E12F01P81"/>
+    <hyperlink ref="A280" r:id="rId279" display="E14F05P16"/>
+    <hyperlink ref="A281" r:id="rId280" display="E14F05P54"/>
+    <hyperlink ref="A282" r:id="rId281" display="E14F05P17"/>
+    <hyperlink ref="A283" r:id="rId282" display="E12F13P25"/>
+    <hyperlink ref="A284" r:id="rId283" display="E14F05P10"/>
+    <hyperlink ref="A285" r:id="rId284" display="E14F05P22"/>
+    <hyperlink ref="A286" r:id="rId285" display="E12F03P18"/>
+    <hyperlink ref="A287" r:id="rId286" display="E14F05P58"/>
+    <hyperlink ref="A288" r:id="rId287" display="E12F23P20"/>
+    <hyperlink ref="A289" r:id="rId288" display="E14F05P76"/>
+    <hyperlink ref="A290" r:id="rId289" display="E14F05P13"/>
+    <hyperlink ref="A291" r:id="rId290" display="E14F10P09"/>
+    <hyperlink ref="A292" r:id="rId291" display="E14F05P63"/>
+    <hyperlink ref="A293" r:id="rId292" display="E14F10P44"/>
+    <hyperlink ref="A294" r:id="rId293" display="E14F15P04"/>
+    <hyperlink ref="A295" r:id="rId294" display="E14F15P16"/>
+    <hyperlink ref="A296" r:id="rId295" display="E14F15P17"/>
+    <hyperlink ref="A297" r:id="rId296" display="E14F05P66"/>
+    <hyperlink ref="A298" r:id="rId297" display="E14F10P12"/>
+    <hyperlink ref="A299" r:id="rId298" display="E14F10P16"/>
+    <hyperlink ref="A300" r:id="rId299" display="E14F05P89"/>
+    <hyperlink ref="A301" r:id="rId300" display="E14F55P89"/>
+    <hyperlink ref="A302" r:id="rId301" display="E14F15P08"/>
+    <hyperlink ref="A303" r:id="rId302" display="E14F60P18"/>
+    <hyperlink ref="A304" r:id="rId303" display="E14F20P06"/>
+    <hyperlink ref="A305" r:id="rId304" display="E14F15P11"/>
+    <hyperlink ref="A306" r:id="rId305" display="E14F10P60"/>
+    <hyperlink ref="A307" r:id="rId306" display="E14F15P12"/>
+    <hyperlink ref="A308" r:id="rId307" display="E14F15P01"/>
+    <hyperlink ref="A309" r:id="rId308" display="E14F55P17"/>
+    <hyperlink ref="A310" r:id="rId309" display="E14F10P07"/>
+    <hyperlink ref="A311" r:id="rId310" display="E14F10P08"/>
+    <hyperlink ref="A312" r:id="rId311" display="E14F15P03"/>
+    <hyperlink ref="A313" r:id="rId312" display="E15V95P34"/>
+    <hyperlink ref="A314" r:id="rId313" display="E16V90P34"/>
+    <hyperlink ref="A315" r:id="rId314" display="E16V90P54"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId313"/>
+    <tablePart r:id="rId315"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>