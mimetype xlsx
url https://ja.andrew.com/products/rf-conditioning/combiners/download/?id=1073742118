--- v2 (2026-08-11)
+++ v3 (2026-09-25)
@@ -11,457 +11,1150 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="731" count="1487">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="733" count="1487">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>E16V90P44</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Paired 2-pak Diplexer, 380–960 MHz/1710–2690 MHz, dc pass low paired with high, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>Diplexer</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>E14F06P09</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 700/800 MHz, dc smart by pass on all ports</t>
+  </si>
+  <si>
+    <t>CTX41727-DS-43</t>
+  </si>
+  <si>
+    <t>E14F10P51</t>
+  </si>
+  <si>
+    <t>Triplexer 380-960/1695-2200/2300- 2700, DC-sense with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>Triplexer</t>
+  </si>
+  <si>
+    <t>E14F06P16</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 600-700/850 MHz</t>
+  </si>
+  <si>
+    <t>STX61742Q-43</t>
+  </si>
+  <si>
+    <t>E14F10P64</t>
+  </si>
+  <si>
+    <t>Compact Quad Triplexer 617-960/1695-2700/3400- 4200 MHz, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F10P71</t>
+  </si>
+  <si>
+    <t>Quad Triplexer 1695-2200/2300-2400/2500-2690, band rejection in 2285-2295, dc bypass on all ports, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F20P09</t>
+  </si>
+  <si>
+    <t>Twin Pentaplexer 617-960/1350-2200/2300-2400/2496-2700/3300-4200, dc bypass on low ports, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>Pentaplexer</t>
+  </si>
+  <si>
+    <t>E14F15P33</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer 1350-2200/2300-2400/2496-2700/3300-4200, No dc bypass, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>Quadplexer</t>
+  </si>
+  <si>
+    <t>E14F06P04</t>
+  </si>
+  <si>
+    <t>Ultra Compact Octa Diplexer 2300-2400/2570-2595 MHz, No dc bypass</t>
+  </si>
+  <si>
+    <t>E14F06P32</t>
+  </si>
+  <si>
+    <t>Ultra Compact Single Diplexer 1350-1880/1920-2690, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F10P79</t>
+  </si>
+  <si>
+    <t>Ultra Compact Twin Triplexer 698-960/1350-1880/1920-2690, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F10P80</t>
+  </si>
+  <si>
+    <t>Ultra Compact Quad Triplexer 698-960/1350-1880/1920-2690, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>SQX6192342Q-43</t>
+  </si>
+  <si>
+    <t>E14F15P29</t>
+  </si>
+  <si>
+    <t>Compact  Quad Quadplexer 617-960/AWS-WCS/PCS/ CBRS-C-Band, DC on 617-960, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>STX192127T-N10</t>
+  </si>
+  <si>
+    <t>E11F03P84</t>
+  </si>
+  <si>
+    <t>Ultra-Compact Twin Triplexer PCS/AWS/2496-2700MHz, NEX10 connectors</t>
+  </si>
+  <si>
+    <t>STX192127Q-N10</t>
+  </si>
+  <si>
+    <t>E11F03P85</t>
+  </si>
+  <si>
+    <t>Ultra-Compact Quad Triplexer PCS/AWS/2496-2700MHz, NEX10 connectors</t>
+  </si>
+  <si>
+    <t>E14F20P04</t>
+  </si>
+  <si>
+    <t>Twin Pentaplexer 703-803/880-960/1710-1880/1920-2170/2500-2690, dc bypass on all ports, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>UDX1926Q-N10</t>
+  </si>
+  <si>
+    <t>E11F03P81</t>
+  </si>
+  <si>
+    <t>Ultra Compact Quad-pack Diplexer PCS/AWS+WCS+BRS, DC AWS/WCS/BRS, NEX10 Connector</t>
+  </si>
+  <si>
+    <t>SDX159-DL-43</t>
+  </si>
+  <si>
+    <t>E14F06P06</t>
+  </si>
+  <si>
+    <t>Ultra Compact Single Diplexer 80-2690/3300-5925, DC Low, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F15P32</t>
+  </si>
+  <si>
+    <t>Ultra Compact Quad Quadplexer 1325-1880/1920-2170/2300-2400/2500-2690 MHz, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F15P30</t>
+  </si>
+  <si>
+    <t>Single Quadplexer 1325-1880//2100//2300//2600 MHz, DC Block, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F10P89</t>
+  </si>
+  <si>
+    <t>Twin Triplexer 380-960/1350-1880/1920-2690, DC/AISG Smart bypass functionality, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F10P97</t>
+  </si>
+  <si>
+    <t>Twin Triplexer 380-960/1350-2200/2300-2700, DC bypass on all ports, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E11F02P4990</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 1695-2200/2300-2700 MHz, dc bypass blocking for all ports</t>
+  </si>
+  <si>
+    <t>E14F10P81</t>
+  </si>
+  <si>
+    <t>Ultra Compact Single Triplexer 380-960/1350-1880/1920-2690, DC bypass on all ports, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>UDX1726Q-N10</t>
+  </si>
+  <si>
+    <t>E11F03P87</t>
+  </si>
+  <si>
+    <t>Ultra-Compact Quad Diplexer PCS-AWS/BRS, DC/AISG on PCS-AWS, NEX10 Connectors</t>
+  </si>
+  <si>
+    <t>SDX159T-DL-43</t>
+  </si>
+  <si>
+    <t>E14F06P07</t>
+  </si>
+  <si>
+    <t>Ultra Compact Twin Diplexer 80-2690MHz/3300-5925MHz, 4.3-10</t>
+  </si>
+  <si>
+    <t>CQX782123-DS-43</t>
+  </si>
+  <si>
+    <t>E14F15P25</t>
+  </si>
+  <si>
+    <t>Quadplexer, 700/850/PCS-AWS/WCS,DC Sense, 4.3-10</t>
+  </si>
+  <si>
+    <t>E14F06P61</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 1350–2200 MHz / 2300–2700 MHz, DCauto, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F60P19</t>
+  </si>
+  <si>
+    <t>2X Triplexer 703-862/880-960/1350-2700, DC Smart Bypass, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F60P23</t>
+  </si>
+  <si>
+    <t>2X Triplexer 703-862/880-960/1350-2700, DC bypass on all ports, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F60P25</t>
+  </si>
+  <si>
+    <t>1X Triplexer 703-862/880-960/1350-2700, DC bypass on all ports, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E12F03P88</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 1800/2100-2600, dc block all ports, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F06P48</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 1350-2200 / 2300-2700 MHz, dc bypass all ports, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>CDX623T-DS-T-43</t>
+  </si>
+  <si>
+    <t>E16V95P63</t>
+  </si>
+  <si>
+    <t>Twin Diplexer,555–894 MHz/1695–2360 MHz, dc sense,4.3-10 Connectors, LOC-top</t>
+  </si>
+  <si>
+    <t>CDX623T-DS-B-43</t>
+  </si>
+  <si>
+    <t>E16V95P62</t>
+  </si>
+  <si>
+    <t>Twin Diplexer,555–894 MHz/1695–2360 MHz, dc sense, 4.3-10 Connectors, LOC-bottom</t>
+  </si>
+  <si>
+    <t>E14F15P35</t>
+  </si>
+  <si>
+    <t>Single Quadplexer 694-960/1350-1525/1710-1880/1920-2690 MHz, DC Bypass on Low port, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F15P37</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer 700-800//900//1400-2100//2300-2600 MHz, DC bypass on 1400-2100 MHz port, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F15P38</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer 700-800//900//1400-2100//2300-2600 MHz, DC bypass on 1400-2100 MHz port and 2300-2600 MHz port, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F15P43</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer 700-800//900//1400-2100//2300-2600 MHz, DC/AISG Smart bypass, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>STX192127T-N10-V2</t>
+  </si>
+  <si>
+    <t>E11F03P95</t>
+  </si>
+  <si>
+    <t>E14F06P08</t>
+  </si>
+  <si>
+    <t>Ultra Compact Quad Diplexer 80-2690MHz/3300-5925MHz, 4.3-10</t>
+  </si>
+  <si>
+    <t>E14F06P25</t>
+  </si>
+  <si>
+    <t>Ultra Compact Twin Diplexer 3400-3440MHz/3520-3600MHz, DC bypass on Low band, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F06P70</t>
+  </si>
+  <si>
+    <t>Ultra Compact Quad Diplexer, 2550–2570/2670–2690 MHz, DC Block, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F06P41YY</t>
+  </si>
+  <si>
+    <t>E14F06P41</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 1325-1880/1920-2690, dc/AISG Smart bypass functionality, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F55P26</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 703-788/811-960 MHz, DC Smart Bypass, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>SDX3340Q-DH-43</t>
+  </si>
+  <si>
+    <t>E14F06P80</t>
+  </si>
+  <si>
+    <t>Compact Quad Diplexer 3300-3670/3700-3980 MHz, DC on 3700-3980 MHz port, 4.3-10</t>
+  </si>
+  <si>
+    <t>SDX159-DL-43-V2</t>
+  </si>
+  <si>
+    <t>E14F06P88</t>
+  </si>
+  <si>
+    <t>Ultra Compact Diplexer 80-2690MHz/3300-5925MHz, 4.3-10</t>
+  </si>
+  <si>
+    <t>E14F11P17</t>
+  </si>
+  <si>
+    <t>2X Triplexer 703-788/801-852/890-951, No DC/AISG Bypass, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F20P18</t>
+  </si>
+  <si>
+    <t>Single Pentaplexer 617-960/1710-1880/1920-2200,2496-2700/2300-2400/2496-2700/3300-3800, dc bypass on 2100/2600 ports, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>CHB626-43</t>
+  </si>
+  <si>
+    <t>D15T01P37</t>
+  </si>
+  <si>
+    <t>Hybrid Combiner, 617-2700 MHz, 4.3-10 Connectors</t>
+  </si>
+  <si>
+    <t>UltraBand™</t>
+  </si>
+  <si>
+    <t>Hybrid combiner</t>
+  </si>
+  <si>
+    <t>CHB726-01</t>
+  </si>
+  <si>
+    <t>Hybrid Combiner</t>
+  </si>
+  <si>
+    <t>CHB726-01-2X</t>
+  </si>
+  <si>
+    <t>Twin Hybrid Combiner</t>
+  </si>
+  <si>
+    <t>D15T01P31</t>
+  </si>
+  <si>
+    <t>D15T01P32</t>
+  </si>
+  <si>
+    <t>TD-PCS-1-A3-A4A5</t>
+  </si>
+  <si>
+    <t>E15Z50P73</t>
+  </si>
+  <si>
+    <t>Twin Inband Diplexer PCS A3-A4A5, DC sense</t>
+  </si>
+  <si>
+    <t>TD-850B-LTE78-43</t>
+  </si>
+  <si>
+    <t>E14Z00P06</t>
+  </si>
+  <si>
+    <t>Twin In-band Diplexer 850 MHz, DC Sense</t>
+  </si>
+  <si>
+    <t>TD-AWS-1-C-DEF</t>
+  </si>
+  <si>
+    <t>E14Z00P15</t>
+  </si>
+  <si>
+    <t>AWS Twin In-Band Diplexer Zero Guard Band, AWS DEF blocks + PCS / AWS C block with DC/AISG Sense and 4.3-10 Connectors</t>
+  </si>
+  <si>
+    <t>TD-PCS-1-B3B4-B5E</t>
+  </si>
+  <si>
+    <t>E15Z50P66</t>
+  </si>
+  <si>
+    <t>Twin Inband Diplexer PCS B3B4-B5E, DC sense</t>
+  </si>
+  <si>
+    <t>TD-850AB-LTE15-43</t>
+  </si>
+  <si>
+    <t>E14Z00P08</t>
+  </si>
+  <si>
+    <t>Twin In-band Diplexer A&amp;B blocks 850 MHz, DC Sense</t>
+  </si>
+  <si>
+    <t>In-Band Combiner</t>
+  </si>
+  <si>
+    <t>D-AWS-10-A-CDEF</t>
+  </si>
+  <si>
+    <t>AWS In-Band Diplexer Tuning version 1A, AWS A/CDEF Bands with AISG/DC Sense</t>
+  </si>
+  <si>
+    <t>D-AWS-10-B-EF</t>
+  </si>
+  <si>
+    <t>AWS In-Band Diplexer Tuning version 3, AWS B/EF Bands with AISG/DC Sense</t>
+  </si>
+  <si>
+    <t>E15V80P03</t>
+  </si>
+  <si>
+    <t>PCS Twin In-Band Diplexer C3 Block, ADBE/C3 Bands</t>
+  </si>
+  <si>
+    <t>E15V90P20</t>
+  </si>
+  <si>
+    <t>SpectrumShare Passive Filter for GSM 900 and UMTS 900</t>
+  </si>
+  <si>
+    <t>TD-850A-05-43</t>
+  </si>
+  <si>
+    <t>E14Z00P13</t>
+  </si>
+  <si>
+    <t>Twin In-Band Diplexer 850A , DC/AISG on LTE, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>SDX1926Q-43</t>
+  </si>
+  <si>
+    <t>E14F05P86</t>
+  </si>
+  <si>
+    <t>Ultra Compact Quad-pack Diplexer PCS/AWS+WCS+BRS, DC AWS/WCS/BRS, 4.3-10</t>
+  </si>
+  <si>
+    <t>SDX1926T-43</t>
+  </si>
+  <si>
+    <t>E14F05P85</t>
+  </si>
+  <si>
+    <t>Ultra Compact Twin Diplexer PCS/AWS+WCS+BRS, DC AWS/WCS/BRS, 4.3-10</t>
+  </si>
+  <si>
+    <t>SPX78192126-43</t>
+  </si>
+  <si>
+    <t>E14F20P02</t>
+  </si>
+  <si>
+    <t>Compact Pentaplexer, 700/850/PCS/AWS/WCS-BRS, 4.3-10</t>
+  </si>
+  <si>
+    <t>SQX781926T-43</t>
+  </si>
+  <si>
+    <t>E14F55P14</t>
+  </si>
+  <si>
+    <t>Compact Twin Quadplexer, 700/850/PCS/AWS-WCS-BRS, 4.3-10</t>
+  </si>
+  <si>
+    <t>CBC1726-DP</t>
+  </si>
+  <si>
+    <t>E11F02P46</t>
+  </si>
+  <si>
+    <t>Diplexer, 1695-2180//2300-2690 MHz, dc bypass all ports,AISG Compatible 1.1-2.0</t>
+  </si>
+  <si>
+    <t>CBC1726-DP-2X</t>
+  </si>
+  <si>
+    <t>E11F02P49</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 1695-2180//2300-2690 MHz, dc bypass all ports,AISG Compatible 1.1-2.0</t>
+  </si>
+  <si>
+    <t>CBC1726T-4310</t>
+  </si>
+  <si>
+    <t>E14F55P09</t>
+  </si>
+  <si>
+    <t>Ultra Compact Twin Diplexer 1695-2200/2300-2690 MHz, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>CBC173558Q-43</t>
+  </si>
+  <si>
+    <t>E14F60P02</t>
+  </si>
+  <si>
+    <t>Quad Triplexer 1695-2690/3400-3800/5150-5925 MHz</t>
+  </si>
+  <si>
+    <t>CBC4W26T-DP-43</t>
+  </si>
+  <si>
+    <t>E14F05P21</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 380–2200 MHz/2300–2690 MHz, DC Pass,4.3-10</t>
+  </si>
+  <si>
+    <t>CBC173558T-43</t>
+  </si>
+  <si>
+    <t>E14F60P01</t>
+  </si>
+  <si>
+    <t>Twin Triplexer 1695-2690/3400-3800/5150-5925 MHz</t>
+  </si>
+  <si>
+    <t>CBC426-DS-43</t>
+  </si>
+  <si>
+    <t>E14F05P30</t>
+  </si>
+  <si>
+    <t>Diplexer, 380–960 MHz/1695–2690 MHz,dc Sense,4.3-10</t>
+  </si>
+  <si>
+    <t>CBC1923-4310</t>
+  </si>
+  <si>
+    <t>E14F55P05</t>
+  </si>
+  <si>
+    <t>Diplexer PCS/AWS+WCS, DC block, 4.3-10</t>
+  </si>
+  <si>
+    <t>CBC626T-DL-4310</t>
+  </si>
+  <si>
+    <t>E14F55P08</t>
+  </si>
+  <si>
+    <t>Ultra Compact Twin Diplexer 380-960/1695-2690MHz, DC Low, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>CBC78-DS-43</t>
+  </si>
+  <si>
+    <t>E14F05P18</t>
+  </si>
+  <si>
+    <t>Diplexer 698-803/824-894 MHz, DC Sense, 4.3-10</t>
+  </si>
+  <si>
+    <t>CBC78192123T-DS</t>
+  </si>
+  <si>
+    <t>E11F43P04</t>
+  </si>
+  <si>
+    <t>Twin Pentaplexer, 700/850/PCS/AWS/WCS, DC Sense</t>
+  </si>
+  <si>
+    <t>CBC6AE7LQ-DS-43</t>
+  </si>
+  <si>
+    <t>E14F05P68</t>
+  </si>
+  <si>
+    <t>Quad Diplexer 600AE/700LABC, DC sense, 4.3-10 Connectors</t>
+  </si>
+  <si>
+    <t>CBC781923-DS-43</t>
+  </si>
+  <si>
+    <t>E14F65P01</t>
+  </si>
+  <si>
+    <t>Quadplexer, 700-750/850/PCS/AWS-WCS, DC Sense, 4.3-10</t>
+  </si>
+  <si>
+    <t>CBC78T-DS-43-2X</t>
+  </si>
+  <si>
+    <t>E14F05P50</t>
+  </si>
+  <si>
+    <t>4 Pack Diplexer 700MHz/850MHz, DC sense, 4.3-10 Connectors</t>
+  </si>
+  <si>
+    <t>CBC7823-DS-43</t>
+  </si>
+  <si>
+    <t>E14F60P03</t>
+  </si>
+  <si>
+    <t>Triplexer 700/850/1695-2360,dc Sense, 4.3-10</t>
+  </si>
+  <si>
+    <t>CDX1923Q-DS-43</t>
+  </si>
+  <si>
+    <t>E14F05P93</t>
+  </si>
+  <si>
+    <t>Quad Diplexer PCS/AWS+WCS, dc Sense, 4.3-10</t>
+  </si>
+  <si>
+    <t>CDX723AT-DS-T</t>
+  </si>
+  <si>
+    <t>E15V95P50</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 698–894 MHz/1710–2360 MHz, dc sense, LOC-top</t>
+  </si>
+  <si>
+    <t>CDX68-DS-43</t>
+  </si>
+  <si>
+    <t>E14F05P90</t>
+  </si>
+  <si>
+    <t>Diplexer 617-803/817-894 MHz, DC Sense, 4.3-10</t>
+  </si>
+  <si>
+    <t>CDX68T-DS-43</t>
+  </si>
+  <si>
+    <t>E14F05P91</t>
+  </si>
+  <si>
+    <t>Twin Diplexer 617-803/817-894 MHz, DC Sense, 4.3-10</t>
+  </si>
+  <si>
+    <t>CQX6192123-DS-43</t>
+  </si>
+  <si>
+    <t>E12F23P03</t>
+  </si>
+  <si>
+    <t>Quadplexer, 617-894/PCS/AWS/WCS, DC Sense, 4.3-10</t>
+  </si>
+  <si>
+    <t>CQX681926-DS-43</t>
+  </si>
+  <si>
+    <t>E14F15P20</t>
+  </si>
+  <si>
+    <t>Quadplexer, 600/800/PCS/AWS+WCS+BRS, DC Sense, 4.3-10</t>
+  </si>
+  <si>
+    <t>CQX681926Q-DS-43</t>
+  </si>
+  <si>
+    <t>E14F15P22</t>
+  </si>
+  <si>
+    <t>Quad Quadplexer, 600/800/PCS/AWS+WCS+BRS, DC Sense, 4.3-10</t>
+  </si>
+  <si>
+    <t>CTX192126-DS-43</t>
+  </si>
+  <si>
+    <t>E14F60P08</t>
+  </si>
+  <si>
+    <t>Triplexer, PCS/AWS/WCS-BRS, DC Sense</t>
+  </si>
+  <si>
+    <t>CTX6826-DS-43</t>
+  </si>
+  <si>
+    <t>E14F10P48</t>
+  </si>
+  <si>
+    <t>Triplexer 600/800/AWS-PCS-WCS-BRS, DC Sense, 4.3-10</t>
+  </si>
+  <si>
+    <t>E14F05P55</t>
+  </si>
+  <si>
+    <t>Diplexer, 380–960 MHz/1425–2690 MHz, dc pass high, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F05P56</t>
+  </si>
+  <si>
+    <t>Twin 2-pak Diplexer, 380–960 MHz/1425–2690 MHz, dc pass high, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F05P17-V</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, DCS 1800/UMTS 2100, AISG compatible, dc pass all ports, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F05P57</t>
+  </si>
+  <si>
+    <t>Diplexer, 380–960 MHz/1425–2690 MHz, dc pass all, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E12F13P35-V</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 700/900 MHz, RJ40, dc block on all ports with connectors 4.3-10</t>
+  </si>
+  <si>
+    <t>E11F02P51</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 1695-2180/2300-2690 MHz, dc bypass on 1695-2180 ports</t>
+  </si>
+  <si>
+    <t>E11F13P01</t>
+  </si>
+  <si>
+    <t>Single Diplexer, LTE 700-800/GSM 900, AISG compatible, dc pass on all ports</t>
+  </si>
+  <si>
+    <t>E11F13P47-V</t>
+  </si>
+  <si>
+    <t>Diplexer, 700/900 MHz, RJ40, dc block on all ports with hybrid connectors 4.3-10 input and 7/16 output</t>
+  </si>
+  <si>
+    <t>E12F05P92</t>
+  </si>
+  <si>
+    <t>Triplexer 900/1800/2100, dc bypass on all ports, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E12F03P47</t>
+  </si>
+  <si>
+    <t>Quad Diplexer 2300-2400/2496-2690 MHz, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E11F05P37-V</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, DCS 1800/UMTS 2100, AISG compatible, dc pass all ports, with hybrid connectors 4.3-10 input and 7/16 output</t>
+  </si>
+  <si>
+    <t>E12F02P46</t>
+  </si>
+  <si>
+    <t>Diplexer, 1695-2200/2300-2700 MHz, dc bypass all ports with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E12F01P80</t>
+  </si>
+  <si>
+    <t>Triplexer 1710-1880/1920-2170/2300-2690, dc bypass on all ports, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E12F05P96-V</t>
+  </si>
+  <si>
+    <t>Diplexer, DCS 1800/UMTS 2100, AISG compatible, dc pass on all ports with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E12F05P39</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 1800/2100, AISG compatible, dc pass all ports, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F05P0790</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 2S-DPX D2-800/900 DC Block All ports, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E11F01P17</t>
+  </si>
+  <si>
+    <t>Diplexer, DCS 1800/UMTS/WiMAX/LTE</t>
+  </si>
+  <si>
+    <t>E11F01P37</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, DCS 1800/UMTS/WiMAX/LTE, dc pass on 1710–2180 MHz port</t>
+  </si>
+  <si>
+    <t>E11F01P20</t>
+  </si>
+  <si>
+    <t>Diplexer, DCS 1800/UMTS/WiMAX/LTE, dc pass on 1710–2180 MHz port</t>
+  </si>
+  <si>
+    <t>Diplexer, 1695-2180/2300-2690 MHz, dc bypass all ports</t>
+  </si>
+  <si>
+    <t>E11F02P1750</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, FDD/TDD 2600, dc pass on all ports</t>
+  </si>
+  <si>
+    <t>E11F05P38-V</t>
+  </si>
+  <si>
+    <t>Diplexer, DCS 1800/UMTS 2100, AISG compatible, dc pass on all ports with hybrid connectors 4.3-10 input and 7/16 output</t>
+  </si>
+  <si>
+    <t>E14F05P11</t>
+  </si>
+  <si>
+    <t>Twin 2-pak Diplexer, 380–960 MHz/1695–2690 MHz, dc pass all, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E12F13P43</t>
+  </si>
+  <si>
+    <t>E14F05P69</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 380–2200 MHz/2300–2690 MHz, dc pass low paired with high, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F05P59</t>
+  </si>
+  <si>
+    <t>Twin 2-pak Diplexer, 380–960 MHz/1425–2690 MHz, DC SMART bypass, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F05P61</t>
+  </si>
+  <si>
+    <t>Twin 2-pak Diplexer, 1350–1525 MHz/1710–2690 MHz, DC bypass Low ports, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F05P77</t>
+  </si>
+  <si>
+    <t>Twin Diplexer 700/800 DC Bypass at 800MHz port, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F10P10</t>
+  </si>
+  <si>
+    <t>2X Triplexer 694-862/880-960/1800-2100-2300-2600, DC Smart Bypass, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F05P81</t>
+  </si>
+  <si>
+    <t>E14F05P65</t>
+  </si>
+  <si>
+    <t>Twin 2-pak Diplexer, 1350–1525 MHz/1710–2690 MHz, DC bypass all ports, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F10P11</t>
+  </si>
+  <si>
+    <t>Twin Triplexer 800-900/1800/2100, dc bypass on all ports, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F15P05</t>
+  </si>
+  <si>
+    <t>Single Quadplexer 700-800//900//1800//2100-2600 MHz, with 4.3-10 connectors, dc bypass on port 3</t>
+  </si>
+  <si>
+    <t>E14F05P53</t>
+  </si>
+  <si>
+    <t>Diplexer, 380–960 MHz/1425–2690 MHz, dc pass low, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F15P06</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer 700-800//900//1800//2100-2600 MHz, with 4.3-10 connectors, dc bypass on port 3</t>
+  </si>
+  <si>
+    <t>E14F10P46</t>
+  </si>
+  <si>
+    <t>Ultra Compact Twin Triplexer 1710-1880/1920-2170/2300-2700, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F15P19</t>
+  </si>
+  <si>
+    <t>Ultra Compact Single Quadplexer 698-960/1800/2100/2600, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F55P19</t>
+  </si>
+  <si>
+    <t>Ultra Compact Quad Diplexer 1710-2180/2500-2690 MHz, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F15P07</t>
+  </si>
+  <si>
+    <t>Single Quadplexer 700-800//900//1800//2100-2600 MHz,with 4.3-10 connectors, dc bypass on port 4</t>
+  </si>
+  <si>
+    <t>E14F15P23</t>
+  </si>
+  <si>
+    <t>Ultra Compact Twin Quadplexer 1400-1800/2100/2300-2600/3400-3800 MHz, All ports DC bypass, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F10P17</t>
+  </si>
+  <si>
+    <t>2X Triplexer 1710-1880/1920-2170/2300-2690, DC Smart Bypass, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F15P24</t>
+  </si>
+  <si>
+    <t>Ultra Compact Single Quadplexer 1400-1800/2100/2300-2600/3400-3800 MHz, All ports DC bypass, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F10P29</t>
+  </si>
+  <si>
+    <t>Twin Triplexer 1350-1525//18//21-23-26 MHz, dc smart bypass, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F10P54</t>
+  </si>
+  <si>
+    <t>Ultra Compact Single Triplexer 1710-1880/1920-2170/2300-2700, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F15P09</t>
+  </si>
+  <si>
+    <t>Single Quadplexer 700-800/900/1800/2100-2600 MHz, with 4.3-10 connectors, dc bypass on all ports</t>
+  </si>
+  <si>
+    <t>E14F10P32</t>
+  </si>
+  <si>
+    <t>Twin Triplexer 1695-2200/2300-2400/2500-2690, dc smart bypass with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F20P05</t>
+  </si>
+  <si>
+    <t>Ultra Compact Twin Pentaplexer 700-900/1400-1800/2100/2300-2600/3400-3800,  dc bypass on all ports, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F15P10</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer 700-800//900//1800//2100-2600 MHz,4.3-10 connectors,dc bypass on all ports</t>
+  </si>
+  <si>
+    <t>E14F10P33</t>
+  </si>
+  <si>
+    <t>Quad Triplexer 1695-2200/2300-2400/2500-2690, dc smart bypass with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F55P16</t>
+  </si>
+  <si>
+    <t>Ultra Compact Twin Diplexer 1710-2180/2500-2690 MHz, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F15P13</t>
+  </si>
+  <si>
+    <t>Quadplexer 698-960/18/21/23-26, dc bypass on all ports, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F55P18-V</t>
+  </si>
+  <si>
+    <t>Diplexer, 700/900 MHz, RJ40, dc block on all ports with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F15P02</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer 700-800//900//1800//2100-2600 MHz, with 4.3-10 connectors, dc bypass on port 1</t>
+  </si>
+  <si>
+    <t>E16V90P35</t>
+  </si>
+  <si>
+    <t>Quadplexer, dc bypass port 1, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E16V90P56</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer 1800//2100//2300//2600 MHz, All ports DC bypass, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E16V90P36</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer, dc bypass on port 1, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E16V90P57</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer 1800//2100//2300//2600 MHz, SMART DC bypass, with 4.3-10 connectors</t>
+  </si>
+  <si>
     <t>E16V90P37</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>Quadplexer, dc bypass port 2, with 4.3-10 connectors</t>
   </si>
   <si>
-    <t>Quadplexer</t>
-[...4 lines deleted...]
-  <si>
     <t>E16V90P59</t>
   </si>
   <si>
     <t>Quadplexer 698-960/18/21/23-26, DC/AISG smart bypass with 4.3-10 connectors</t>
   </si>
   <si>
-    <t>E16V90P44</t>
-[...352 lines deleted...]
-  <si>
     <t>E14F11P14</t>
   </si>
   <si>
     <t>Twin Multiplexer (Diplexer plus hybrid combiner) 555-2690MHz/3300-5925MHz/555-5925, 4.3-10, DC Block</t>
   </si>
   <si>
     <t>E11F03P98</t>
   </si>
   <si>
     <t>Twin Diplexer, 703-768 / 791-960 MHz, DC Bypass on low band port of Module 1 and high band port of Module 2, 7/16 DIN connectors</t>
   </si>
   <si>
     <t>CTX61742T-DS-43</t>
   </si>
   <si>
     <t>E14F11P27</t>
   </si>
   <si>
     <t>Twin Triplexer, 612-960/1695-2700/3300- 4200 MHz, 4.3-10 connectors, DC Sense</t>
   </si>
   <si>
     <t>E14F07P08</t>
   </si>
   <si>
     <t>Twin Diplexer, 703-788/791-960 MHz, DC Pass on All port, 4.3-10 connectors</t>
@@ -505,803 +1198,458 @@
   <si>
     <t>E14F10P95</t>
   </si>
   <si>
     <t>Triplexer 612-960/1400-1800/1920-4200, dc bypass on Low band port, with 4.3-10 connectors</t>
   </si>
   <si>
     <t>E14F06P83</t>
   </si>
   <si>
     <t>Ultra Compact Single Diplexer 700-800/900, 4.3-10 connectors</t>
   </si>
   <si>
     <t>E14F06P35</t>
   </si>
   <si>
     <t>Diplexer, 1325-1880/1920-2690, dc/AISG pass-through on all ports, with 4.3-10 connectors</t>
   </si>
   <si>
     <t>E14F11P37</t>
   </si>
   <si>
     <t>Twin Triplexer 1350-1880/1920-2170/2300-2690, DC Smart Bypass, 4.3-10 connectors</t>
   </si>
   <si>
-    <t>E11F02P51</t>
-[...686 lines deleted...]
-    <t>Quad Diplexer 2300-2400/2496-2690 MHz, 4.3-10 connectors</t>
+    <t>E16V90P40</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer, dc bypass on port 3, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E16V90P48</t>
+  </si>
+  <si>
+    <t>Quadplexer, dc bypass port 4, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E16V90P49</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer, dc bypass on port 4, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E12F01P78</t>
+  </si>
+  <si>
+    <t>Twin Triplexer 698-960//1710-2170//2300-2690 MHz, dc bypass on all port</t>
+  </si>
+  <si>
+    <t>E12F01P93</t>
+  </si>
+  <si>
+    <t>Triplexer 700-900/1700-2100/2300-2700, dc bypass on all ports</t>
+  </si>
+  <si>
+    <t>CTX41727T-DS-43</t>
+  </si>
+  <si>
+    <t>E14F10P52</t>
+  </si>
+  <si>
+    <t>Twin Triplexer 380-960/1695-2200/2300- 2700, DC-sense with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>CTX41727Q-DS-43</t>
+  </si>
+  <si>
+    <t>E14F10P53</t>
+  </si>
+  <si>
+    <t>Quad Triplexer 380-960/1695-2200/2300- 2700, DC-sense with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F05P97</t>
+  </si>
+  <si>
+    <t>Single Diplexer, FDD/TDD 2600, dc block on all ports</t>
+  </si>
+  <si>
+    <t>STX61742T-43</t>
+  </si>
+  <si>
+    <t>E14F10P63</t>
+  </si>
+  <si>
+    <t>Compact Twin Triplexer 617-960/1695-2700/3400- 4200 MHz, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F15P31</t>
+  </si>
+  <si>
+    <t>Ultra Compact Twin Quadplexer 1325-1880/1920-2170/2300-2400/2500-2690 MHz, All ports DC block, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F10P73</t>
+  </si>
+  <si>
+    <t>Quad Triplexer 1695-2200/2300-2400/2500-2690, dc bypass on all ports, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F06P24</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 700/800 MHz, dc by pass on all ports</t>
+  </si>
+  <si>
+    <t>E14F10P78</t>
+  </si>
+  <si>
+    <t>Ultra Compact Single Triplexer 698-960/1350-1880/1920-2690, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>SQX6192342T-43</t>
+  </si>
+  <si>
+    <t>E14F15P28</t>
+  </si>
+  <si>
+    <t>Compact Twin Quadplexer 617-960/AWS-WCS/PCS/ CBRS-C-Band, DC on 617-960, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>STX42342T-43</t>
+  </si>
+  <si>
+    <t>E14F10P68</t>
+  </si>
+  <si>
+    <t>Compact Twin Triplexer 380-2200/2300-2700/ 3300-4200 MHz, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>SQX682335T-43</t>
+  </si>
+  <si>
+    <t>E14F15P27</t>
+  </si>
+  <si>
+    <t>Compact Twin Quadplexer 617-798/817-2180/2305-2690/ 3400-3800 MHz, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>UDX1926T-N10</t>
+  </si>
+  <si>
+    <t>E11F03P80</t>
+  </si>
+  <si>
+    <t>Ultra Compact Twin Diplexer PCS/AWS+WCS+BRS, DC on AWS/WCS/BRS, NEX10 Connectors</t>
+  </si>
+  <si>
+    <t>CDX7FNQ-DL-43</t>
+  </si>
+  <si>
+    <t>E14F06P28</t>
+  </si>
+  <si>
+    <t>Quad Diplexer B12-B5/B14, DC on B12-B5, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F10P85</t>
+  </si>
+  <si>
+    <t>Twin Triplexer 380-960/1350-1880/1920-2690, DC bypass for all ports, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F06P38</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 1325-1880/1920-2690, dc/AISG pass-through on all ports, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F06P47</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 1350–1880 MHz/1920–2690 MHz, DC Block, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F06P31</t>
+  </si>
+  <si>
+    <t>Ultra Compact Quad Diplexer, 3700–3800/3900–4100 MHz, DC Block, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F06P46</t>
+  </si>
+  <si>
+    <t>Ultra Compact Quad Diplexer, 3400–3600/3700–4100 MHz, DC/AISG Bypass on low frequency port, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E11F01P8191</t>
+  </si>
+  <si>
+    <t>2X Triplexer 1710-1880/1920-2170/2300-2690, dc/AISG blocking on all ports</t>
+  </si>
+  <si>
+    <t>CQX782123T-DS-43</t>
+  </si>
+  <si>
+    <t>E14F15P26</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer, 700/850/PCS-AWS/WCS,DC Sense, 4.3-10</t>
+  </si>
+  <si>
+    <t>E14F06P40</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 1325-1880/1920-2690, dc/AISG high band ports bypass, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F10P88</t>
+  </si>
+  <si>
+    <t>Twin Triplexer 380-960/1350-1880/1920-2690, DC/AISG high band ports bypass functionality, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>CBC61923-DS-43</t>
+  </si>
+  <si>
+    <t>E14F10P57</t>
+  </si>
+  <si>
+    <t>Triplexer, 555-894/PCS/AWS+WCS, dc Sense,4.3-10</t>
+  </si>
+  <si>
+    <t>CBC61923T-DS-43</t>
+  </si>
+  <si>
+    <t>E14F10P58</t>
+  </si>
+  <si>
+    <t>Twin Triplexer, 555-894/PCS/AWS+WCS, dc Sense,4.3-10</t>
+  </si>
+  <si>
+    <t>E14F11P05</t>
+  </si>
+  <si>
+    <t>Twin Triplexer 380-960/1350-2200/2300- 2700, DC-sense with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F60P24</t>
+  </si>
+  <si>
+    <t>1X Triplexer 703-862/880-960/1350-2700, DC Smart Bypass, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E11F03P88</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 1800/2100-2600, dc block all ports, with 7/16 DIN connectors</t>
+  </si>
+  <si>
+    <t>E14F06P54</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 703-788 MHz/796-847 MHz, DC SMART bypass, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>STX42342-43</t>
+  </si>
+  <si>
+    <t>E14F10P94</t>
+  </si>
+  <si>
+    <t>Compact Single Triplexer 380-2200/2300-2700/ 3300-4200 MHz, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F11P11</t>
+  </si>
+  <si>
+    <t>2X Triplexer 703-788/811-862/890-950, DC Smart Bypass, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>UDX1726T-N10</t>
+  </si>
+  <si>
+    <t>E11F03P86</t>
+  </si>
+  <si>
+    <t>Ultra-Compact Twin Diplexer PCS-AWS/BRS, DC/AISG on PCS-AWS, NEX10 Connectors</t>
+  </si>
+  <si>
+    <t>E14F06P71</t>
+  </si>
+  <si>
+    <t>Quad Diplexer, 1800/2100-2600, dc block all ports, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E12F03P16</t>
+  </si>
+  <si>
+    <t>CS-DPX 824-880/898.4-960 DC ALL, RJ40</t>
+  </si>
+  <si>
+    <t>E14F20P14</t>
+  </si>
+  <si>
+    <t>Ultra Compact Single Pentaplexer 700-900/1400-1800/2100/2300-2600/3300-3800,  dc bypass on low band, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F06P00</t>
+  </si>
+  <si>
+    <t>Ultra Compact Octa Diplexer 80-2690MHz/3300-5925MHz, 4.3-10</t>
+  </si>
+  <si>
+    <t>E14F06P51</t>
+  </si>
+  <si>
+    <t>Quad Diplexer 617-698/703-960 MHz, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F06P45</t>
+  </si>
+  <si>
+    <t>Twin Diplexer,694–862 MHz/880–960 MHz, DC SMART bypass all, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>CBC426Q-DS-43</t>
+  </si>
+  <si>
+    <t>E14F06P82</t>
+  </si>
+  <si>
+    <t>Quad Diplexer, 380–960 MHz/1695–2690 MHz,dc Sense,4.3-10</t>
+  </si>
+  <si>
+    <t>CDX1726Q-DL-43</t>
+  </si>
+  <si>
+    <t>E14F06P72</t>
+  </si>
+  <si>
+    <t>Quad Diplexer 1350-2200/2300-2700 MHz,  DC bypass on 1350-2200 ports, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F06P77</t>
+  </si>
+  <si>
+    <t>Single Diplexer, 703-960/863-870 MHz, dc by pass on 703-960 band port</t>
+  </si>
+  <si>
+    <t>E14F55P25</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 703-768/791-935 MHz, DC Bypass on all frequency ports, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F06P20</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 700-800/900 DC Bypass All ports, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>SDX159T-DL-43-V2</t>
+  </si>
+  <si>
+    <t>E14F06P86</t>
+  </si>
+  <si>
+    <t>E14F06P85</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 700-800/900 MHz, (DC Smart Bypass), 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F15P44</t>
+  </si>
+  <si>
+    <t>Quad Quadplexer 617-960/1350-2200/2300-2400/2496-2700 MHz, 4.3-10 connectors,dc bypass on all ports</t>
+  </si>
+  <si>
+    <t>E14F20P19</t>
+  </si>
+  <si>
+    <t>Quad Pentaplexer 617-960/1350-2200/2300-2400/2496-2700/3300-4200, DC/AISG bypass on all frequency ports, with 4.3-10 connectors</t>
   </si>
   <si>
     <t>CHB3359T-43</t>
   </si>
   <si>
     <t>D15T01P40</t>
   </si>
   <si>
     <t>Twin Hybrid Combiner 3300-5925MHz, 4.3-10 Connectors</t>
   </si>
   <si>
     <t>CHB626-43-2X</t>
   </si>
   <si>
     <t>D15T01P38</t>
   </si>
   <si>
+    <t>Twin Hybrid Combiner, 617-2700 MHz, 4.3-10 Connectors</t>
+  </si>
+  <si>
     <t>TD-PCS-1-B3-B4B5</t>
   </si>
   <si>
     <t>E15Z50P65</t>
   </si>
   <si>
     <t>Twin Inband Diplexer PCS B3-B4B5, DC sense</t>
   </si>
   <si>
     <t>TD-AWS-5-ABCD-F</t>
   </si>
   <si>
     <t>AWS Twin In-Band Diplexer Tuning version 5, AWS ABCD/F Bands with AISG/DC Sense</t>
   </si>
   <si>
     <t>E15R02P10</t>
   </si>
   <si>
     <t>SpectrumShare Active Filter for GSM 900 and UMTS 900</t>
   </si>
   <si>
     <t>TD-850AB-L78-43</t>
   </si>
   <si>
     <t>E14Z00P11</t>
   </si>
   <si>
     <t>Twin In-Band Diplexer, A CDMA/ B 850/700 LTE, DC sense</t>
   </si>
   <si>
     <t>SPX78192126T-43</t>
   </si>
   <si>
     <t>E14F20P03</t>
   </si>
   <si>
     <t>Compact Twin Pentaplexer, 700/850/PCS/AWS/WCS-BRS, 4.3-10</t>
   </si>
   <si>
-    <t>SQX781926-43</t>
-[...7 lines deleted...]
-  <si>
     <t>STX192158-43</t>
   </si>
   <si>
     <t>E14F60P16</t>
   </si>
   <si>
     <t>Compact Triplexer PCS/AWS/2305-5925 MHz, DC blocking, 4.3-10 connectors</t>
   </si>
   <si>
     <t>STX192158T-43</t>
   </si>
   <si>
     <t>E14F60P17</t>
   </si>
   <si>
     <t>Compact Twin Triplexer PCS/AWS/2305-5925 MHz, DC blocking, 4.3-10 connectors</t>
   </si>
   <si>
     <t>CBC1923-DS-43</t>
   </si>
   <si>
     <t>E14F05P32</t>
   </si>
   <si>
     <t>Diplexer PCS/AWS+WCS, dc Sense, 4.3-10</t>
@@ -1495,419 +1843,326 @@
   <si>
     <t>CTX192126T-DS-43</t>
   </si>
   <si>
     <t>E14F60P09</t>
   </si>
   <si>
     <t>Twin Triplexer, PCS/AWS/WCS-BRS, DC Sense</t>
   </si>
   <si>
     <t>CTX6826Q-DS-43</t>
   </si>
   <si>
     <t>E14F10P50</t>
   </si>
   <si>
     <t>Quad Triplexer 600/800/AWS-PCS-WCS-BRS, DC Sense, 4.3-10</t>
   </si>
   <si>
     <t>E11F02P17</t>
   </si>
   <si>
     <t>Diplexer, 1695-2180/2300-2690 MHz, dc bypass on 2300-2600 port</t>
   </si>
   <si>
+    <t>Twin Diplexer, 1695-2180/2300-2690 MHz, dc bypass all ports</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 1695-2180/2300-2600 MHz, dc bypass on 2300-2600 ports</t>
+  </si>
+  <si>
+    <t>E11F03P18</t>
+  </si>
+  <si>
+    <t>CS-TPX 700/825-880/898.4-960 DC ALL, RJ30</t>
+  </si>
+  <si>
+    <t>E11F03P58</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 700/900 MHz, dc smart by pass on all ports with 4.3-10 connectors, Rejection 48.5 dB in 930-940 MHz</t>
+  </si>
+  <si>
+    <t>E11F13P46-V</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 700/900 MHz, RJ40, dc block on all ports with hybrid connectors 4.3-10 input and 7/16 output</t>
+  </si>
+  <si>
+    <t>E12F03P46</t>
+  </si>
+  <si>
+    <t>Twin Diplexer 2300-2400/2496-2690 MHz, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E12F02P33</t>
+  </si>
+  <si>
+    <t>2X Triplexer 1710-1880/1920-2170/2300-2600, with 4.3-10 connectors, dc bypass on port 1</t>
+  </si>
+  <si>
+    <t>E12F05P96</t>
+  </si>
+  <si>
+    <t>E14F05P06</t>
+  </si>
+  <si>
+    <t>Single Diplexer, 700-800/900 MHz, dc pass on all ports, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F05P15</t>
+  </si>
+  <si>
+    <t>Twin 2-pak Diplexer, 380–960 MHz/1695-2690 MHz, dc pass low, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E12F01P81</t>
+  </si>
+  <si>
+    <t>2X Triplexer 1710-1880/1920-2170/2300-2690, dc bypass on all ports with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F05P16</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 1695-2200/2300-2700 MHz, dc bypass all ports, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F05P54</t>
+  </si>
+  <si>
+    <t>Twin 2-pak Diplexer, 380–960 MHz/1425-2690 MHz, dc pass low, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F05P17</t>
+  </si>
+  <si>
+    <t>E12F13P25</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, 700/900 MHz, dc pass on all ports with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F05P10</t>
+  </si>
+  <si>
+    <t>Diplexer, 380–960 MHz/1695–2690 MHz, dc pass all, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F05P22</t>
+  </si>
+  <si>
+    <t>Twin Diplexer, DCS 1800/UMTS 2100, AISG compatible, (DC Smart Bypass), with 4.3-10 connectors.</t>
+  </si>
+  <si>
+    <t>E12F03P18</t>
+  </si>
+  <si>
+    <t>E14F05P58</t>
+  </si>
+  <si>
+    <t>Twin 2-pak Diplexer, 380–960 MHz/1425–2690 MHz, dc pass all, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E12F23P20</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer 850//900//1800//2100 MHz, dc smart bypass, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F05P76</t>
+  </si>
+  <si>
+    <t>Single Diplexer 700/800 DC Bypass at 800MHz port, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F05P13</t>
+  </si>
+  <si>
+    <t>Twin 2-pak Diplexer, 380–960 MHz/1695–2690 MHz, dc pass high, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F10P09</t>
+  </si>
+  <si>
+    <t>Single Triplexer 700-800//900//1800-2600 MHz, (DC Smart Bypass), 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F05P63</t>
+  </si>
+  <si>
+    <t>Twin 2-pak Diplexer, 1350–1525 MHz/1710–2690 MHz, DC bypass High ports, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F10P44</t>
+  </si>
+  <si>
+    <t>Triplexer 1710-1880/1920-2170/2300-2690, DC Smart Bypass, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F15P04</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer 700-800//900//1800//2100-2600 MHz, with 4.3-10 connectors, dc bypass on port 2</t>
+  </si>
+  <si>
+    <t>E14F15P16</t>
+  </si>
+  <si>
+    <t>E14F15P17</t>
+  </si>
+  <si>
+    <t>Ultra Compact Twin Quadplexer 698-960/1800/2100/2300-2700, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F05P66</t>
+  </si>
+  <si>
+    <t>Twin 2-pak Diplexer, 1350–1525 MHz/1710–2690 MHz, DC SMART bypass all, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F10P12</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer 700-800//900//1800//2100-2600 MHz, (DC Smart Bypass) with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F10P16</t>
+  </si>
+  <si>
+    <t>Twin Triplexer 698-960//1710-2170//2300-2690 MHz, dc smart bypass, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F05P89</t>
+  </si>
+  <si>
+    <t>Ultra Compact Twin Diplexer 700-800/900, 4.3-10  connectors.</t>
+  </si>
+  <si>
+    <t>E14F55P89</t>
+  </si>
+  <si>
+    <t>Ultra Compact Twin Diplexer 80-2690MHz/3300-5925MHz, DC Low, 4.3-10</t>
+  </si>
+  <si>
+    <t>E14F15P08</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer 700-800//900//1800//2100-2600 MHz, with 4.3-10 connectors, dc bypass on port 4</t>
+  </si>
+  <si>
+    <t>E14F60P18</t>
+  </si>
+  <si>
+    <t>CS-TPX 700/825-880/898.4-960 DC ALL, RJ50</t>
+  </si>
+  <si>
+    <t>E14F20P06</t>
+  </si>
+  <si>
+    <t>Ultra Compact Single Pentaplexer 700-900/1400-1800/2100/2300-2600/3400-3800,  dc bypass on all ports, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F15P11</t>
+  </si>
+  <si>
+    <t>Single Quadplexer 700-800//900//1800//2100-2600 MHz, (DC Smart Bypass), with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F10P60</t>
+  </si>
+  <si>
+    <t>Ultra Compact Quad Triplexer 1710-1880/1920-2170/2300-2700, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F15P12</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer 700-800//900//1800//2100-2600 MHz, (DC Smart Bypass), with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F15P01</t>
+  </si>
+  <si>
+    <t>Single Quadplexer 700-800//900//1800//2100-2600 MHz, with 4.3-10 connectors,dc bypass on port 1</t>
+  </si>
+  <si>
+    <t>E14F55P17</t>
+  </si>
+  <si>
+    <t>Ultra Compact Quad Diplexer 1695-2200/2300-2690 MHz, 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F10P07</t>
+  </si>
+  <si>
+    <t>Single Triplexer 700-800//900//1800-2600 MHz, DC Bypass on all ports, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F10P08</t>
+  </si>
+  <si>
+    <t>Twin Triplexer 700-800//900//1800-2600 MHz, DC Bypass on all ports, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E14F15P03</t>
+  </si>
+  <si>
+    <t>Single Quadplexer 700-800//900//1800//2100-2600 MHz, with 4.3-10 connectors,dc bypass on port 2</t>
+  </si>
+  <si>
+    <t>E16V90P34</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer, dc bypass on all ports, with 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>E16V90P54</t>
+  </si>
+  <si>
+    <t>Twin Quadplexer 1800//2100//2300//2600 MHz, No DC bypass, with 4.3-10 connectors</t>
+  </si>
+  <si>
     <t>E16V90P58</t>
   </si>
   <si>
     <t>Twin Quadplexer 698-960/18/21/23-26, dc smart bypass with 4.3-10 connectors</t>
   </si>
   <si>
     <t>E16V90P38</t>
   </si>
   <si>
     <t>Twin Quadplexer, dc bypass on port 2, with 4.3-10 connectors</t>
   </si>
   <si>
     <t>E16V90P39</t>
   </si>
   <si>
     <t>Quadplexer, dc bypass port 3, with 4.3-10 connectors</t>
   </si>
   <si>
-    <t>E16V90P40</t>
-[...349 lines deleted...]
-  <si>
     <t>E14F15P47</t>
   </si>
   <si>
     <t>Single Quadplexer 612-960/1350-2200/2300-2400,2496-2700/3300-4200 MHz, with 4.3-10 connectors,dc bypass on low band port</t>
   </si>
   <si>
     <t>E12F03P90</t>
   </si>
   <si>
     <t>Ultra Compact Twin Triplexer 1710-1880/1920-2170/2300-2690, with 4.3-10 connectors</t>
   </si>
   <si>
     <t>E14F07P01</t>
   </si>
   <si>
     <t>Ultra Compact Quad Triplexer 1710-1880/1920-2170/2300-2690, with 4.3-10 connectors</t>
   </si>
   <si>
     <t>E14F10P28</t>
   </si>
   <si>
     <t>Twin Triplexer 1350-1525//18//21-23-26 MHz, DC All bypass, with 4.3-10 connectors</t>
   </si>
   <si>
     <t>CTX61742Q-DS-43</t>
@@ -1948,306 +2203,57 @@
   <si>
     <t>CBC61923Q-DS-43</t>
   </si>
   <si>
     <t>E14F11P34</t>
   </si>
   <si>
     <t>Quad Triplexer, 555-894/PCS/AWS+WCS, dc Sense,4.3-10</t>
   </si>
   <si>
     <t>CQX6172340Q-43</t>
   </si>
   <si>
     <t>E14F65P06</t>
   </si>
   <si>
     <t>Quad Quadplexer, 612-960/PCS-AWS/WCS/DoD-CBRS-C-Band, DC Pass on All, 4.3-10</t>
   </si>
   <si>
     <t>E14F06P58</t>
   </si>
   <si>
     <t>Diplexer, 1350-2200 / 2300-2700 MHz, dc bypass all ports, 4.3-10 connectors</t>
   </si>
   <si>
-    <t>Twin Diplexer, 1695-2180/2300-2690 MHz, dc bypass all ports</t>
-[...254 lines deleted...]
-    <t>Twin Quadplexer 1800//2100//2300//2600 MHz, No DC bypass, with 4.3-10 connectors</t>
+    <t>CDX67DQ-DL-43</t>
+  </si>
+  <si>
+    <t>E14F07P44</t>
+  </si>
+  <si>
+    <t>4 Pack Diplexer 617-698/717-798 MHz, DC Pass 600 MHz, 4.3-10</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -2366,51 +2372,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J315" totalsRowShown="0">
   <autoFilter ref="A1:J315"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p37" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p59" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme16v90p44" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p09" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemctx41727-ds-43" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p16" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemstx61742q-43" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p71" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/pentaplexers/iteme14f20p09" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p33" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p04" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p32" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemcbc173558q-43" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc4w26t-dp-43" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemcbc173558t-43" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc426-ds-43" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1923-4310" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc626t-dl-4310" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc78-ds-43" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemsdx159-dl-43" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p32" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p30" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p89" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p97" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p4990" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p81" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemudx1726q-n10" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemsdx159t-dl-43" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx782123-ds-43" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p61" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f60p19" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f60p23" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f60p25" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f03p88" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx623t-ds-t-43" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx623t-ds-b-43" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p35" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p46" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p38" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p43" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemstx192127t-n10-v2" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p08" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p25" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p70" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p41yy" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f55p26" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemsdx3340q-dh-43" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemsdx159-dl-43-v2" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f11p17" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/pentaplexers/iteme14f20p18" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f11p14" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f03p98" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemctx61742t-ds-43" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f07p08" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p0790" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p2190" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p6590" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx6192342t-ds-43" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx6192342q-ds-43" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p95" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p83" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p35" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f11p37" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p51" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f13p01" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f13p47-v" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f05p37-v" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f02p46" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme12f01p80" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f05p96-v" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f05p39" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p0790" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p55" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p56" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p17-v" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p57" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f13p35-v" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p11" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f13p43" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p69" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p59" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p61" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p77" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p10" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p81" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p65" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p11" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p05" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p53" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p06" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p46" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p19" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f55p19" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p07" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p23" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p17" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p24" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p29" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p54" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p09" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p32" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/pentaplexers/iteme14f20p05" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p10" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p33" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f55p16" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/pentaplexers/iteme14f15p13" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f55p18-v" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p02" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p35" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p56" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p36" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p57" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/hybrids/itemchb626-43" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/hybrids/itemchb726-01" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/hybrids/itemchb726-01-2x" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/hybrids/itemd15t01p31" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/hybrids/itemd15t01p32" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/same-band/itemtd-pcs-1-a3-a4a5" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/same-band/itemtd-850b-lte78-43" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/same-band/itemtd-aws-1-c-def" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/same-band/itemtd-pcs-1-b3b4-b5e" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/same-band/itemtd-850ab-lte15-43" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/same-band/itemd-aws-10-a-cdef" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/same-band/itemd-aws-10-b-ef" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/same-band/iteme15v80p03" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/same-band/iteme15v90p20" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/same-band/itemtd-850a-05-43" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemsdx1926q-43" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemsdx1926t-43" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/pentaplexers/itemspx78192126-43" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemsqx781926t-43" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1726-dp" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1726-dp-2x" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1726t-4310" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p79" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p80" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemsqx6192342q-43" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemstx192127t-n10" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemstx192127q-n10" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/pentaplexers/iteme14f20p04" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemudx1926q-n10" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/pentaplexers/itemcbc78192123t-ds" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc6ae7lq-ds-43" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcbc781923-ds-43" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc78t-ds-43-2x" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemcbc7823-ds-43" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx1923q-ds-43" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx723at-ds-t" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx68-ds-43" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx68t-ds-43" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx6192123-ds-43" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx681926-ds-43" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx681926q-ds-43" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemctx192126-ds-43" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemctx6826-ds-43" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p48" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f01p17" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f01p37" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f01p20" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p37" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p1750" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f05p38-v" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme12f05p92" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f03p47" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/hybrids/itemchb3359t-43" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/hybrids/itemchb626-43-2x" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/same-band/itemtd-pcs-1-b3-b4b5" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/same-band/itemtd-aws-5-abcd-f" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/same-band/iteme15r02p10" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/same-band/itemtd-850ab-l78-43" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/pentaplexers/itemspx78192126t-43" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemsqx781926-43" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemstx192158-43" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemstx192158t-43" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1923-ds-43" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1726-dh" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc4w26t-ds-43" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1923t-ds-43" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc426-dp-2x" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1726-dh-2x" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1726-dl" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc23sr-43" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc426t-ds-43" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1726-dl-2x" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc4w26-dp-43" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc4w26-ds-43" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/pentaplexers/itemcbc78192123-ds" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc6ae7lt-ds-43" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcbc781923t-ds-43" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemcbc7823t-ds-43" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc78t-ds-43" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx723at-ds-b" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx623t-ds-t" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx68q-ds-43" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx6192123t-ds-43" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx681926t-ds-43" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemctx192126t-ds-43" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemctx6826q-ds-43" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p17" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p47" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p48" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p58" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p38" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p39" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p40" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p48" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p49" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme12f01p78" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme12f01p93" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemctx41727t-ds-43" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemctx41727q-ds-43" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p97" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemstx61742t-43" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p31" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p73" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p24" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p78" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemsqx6192342t-43" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemstx42342t-43" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemsqx682335t-43" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemudx1926t-n10" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx7fnq-dl-43" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p85" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p38" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p47" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p31" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p46" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme11f01p8191" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx782123t-ds-43" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p40" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p88" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemcbc61923-ds-43" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemcbc61923t-ds-43" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f11p05" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f60p24" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f03p88" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p54" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemstx42342-43" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f11p11" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemudx1726t-n10" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p71" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f03p16" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/pentaplexers/iteme14f20p14" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p00" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p51" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p45" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc426q-ds-43" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx1726q-dl-43" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p77" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f55p25" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p20" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemsdx159t-dl-43-v2" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p85" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p44" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/pentaplexers/iteme14f20p19" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p47" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme12f03p90" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f07p01" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p28" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemctx61742q-ds-43" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p79" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/pentaplexers/itemspx619212342t-43" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f11p26" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f07p34" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemcbc61923q-ds-43" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx6172340q-43" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p58" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p49" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p50" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme11f03p18" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f03p58" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f13p46-v" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f03p46" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme12f02p33" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f05p96" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p06" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p15" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme12f01p81" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p16" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p54" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p17" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f13p25" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p10" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p22" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme12f03p18" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p58" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme12f23p20" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p76" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p13" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p09" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p63" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p44" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p04" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p16" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p17" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p66" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f10p12" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p16" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p89" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f55p89" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p08" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f60p18" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/pentaplexers/iteme14f20p06" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p11" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p60" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p12" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p01" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f55p17" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p07" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p08" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p03" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme15v95p34" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p34" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p54" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme16v90p44" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p09" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemctx41727-ds-43" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p16" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemstx61742q-43" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p71" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/pentaplexers/iteme14f20p09" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p33" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p04" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p32" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p79" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p80" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemsqx6192342q-43" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemstx192127t-n10" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemstx192127q-n10" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/pentaplexers/iteme14f20p04" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemudx1926q-n10" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemsdx159-dl-43" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p32" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p30" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p89" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p97" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p4990" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p81" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemudx1726q-n10" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemsdx159t-dl-43" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx782123-ds-43" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p61" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f60p19" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f60p23" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f60p25" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f03p88" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p48" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx623t-ds-t-43" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx623t-ds-b-43" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p35" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p37" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p38" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p43" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemstx192127t-n10-v2" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p08" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p25" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p70" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p41yy" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f55p26" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemsdx3340q-dh-43" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemsdx159-dl-43-v2" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f11p17" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/pentaplexers/iteme14f20p18" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/hybrids/itemchb626-43" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/hybrids/itemchb726-01" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/hybrids/itemchb726-01-2x" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/hybrids/itemd15t01p31" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/hybrids/itemd15t01p32" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/same-band/itemtd-pcs-1-a3-a4a5" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/same-band/itemtd-850b-lte78-43" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/same-band/itemtd-aws-1-c-def" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/same-band/itemtd-pcs-1-b3b4-b5e" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/same-band/itemtd-850ab-lte15-43" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/same-band/itemd-aws-10-a-cdef" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/same-band/itemd-aws-10-b-ef" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/same-band/iteme15v80p03" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/same-band/iteme15v90p20" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/same-band/itemtd-850a-05-43" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemsdx1926q-43" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemsdx1926t-43" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/pentaplexers/itemspx78192126-43" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemsqx781926t-43" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1726-dp" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1726-dp-2x" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1726t-4310" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemcbc173558q-43" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc4w26t-dp-43" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemcbc173558t-43" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc426-ds-43" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1923-4310" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc626t-dl-4310" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc78-ds-43" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/pentaplexers/itemcbc78192123t-ds" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc6ae7lq-ds-43" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcbc781923-ds-43" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc78t-ds-43-2x" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemcbc7823-ds-43" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx1923q-ds-43" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx723at-ds-t" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx68-ds-43" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx68t-ds-43" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx6192123-ds-43" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx681926-ds-43" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx681926q-ds-43" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemctx192126-ds-43" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemctx6826-ds-43" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p55" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p56" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p17-v" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p57" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f13p35-v" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p51" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f13p01" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f13p47-v" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme12f05p92" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f03p47" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f05p37-v" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f02p46" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme12f01p80" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f05p96-v" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f05p39" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p0790" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f01p17" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f01p37" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f01p20" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p46" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p1750" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f05p38-v" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p11" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f13p43" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p69" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p59" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p61" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p77" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p10" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p81" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p65" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p11" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p05" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p53" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p06" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p46" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p19" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f55p19" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p07" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p23" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p17" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p24" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p29" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p54" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p09" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p32" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/pentaplexers/iteme14f20p05" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p10" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p33" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f55p16" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/pentaplexers/iteme14f15p13" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f55p18-v" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p02" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p35" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p56" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p36" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p57" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p37" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p59" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f11p14" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f03p98" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemctx61742t-ds-43" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f07p08" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p0790" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p2190" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p6590" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx6192342t-ds-43" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx6192342q-ds-43" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p95" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p83" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p35" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f11p37" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p40" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p48" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p49" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme12f01p78" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme12f01p93" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemctx41727t-ds-43" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemctx41727q-ds-43" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p97" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemstx61742t-43" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p31" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p73" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p24" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p78" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemsqx6192342t-43" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemstx42342t-43" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemsqx682335t-43" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemudx1926t-n10" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx7fnq-dl-43" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p85" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p38" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p47" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p31" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p46" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme11f01p8191" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx782123t-ds-43" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p40" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p88" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemcbc61923-ds-43" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemcbc61923t-ds-43" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f11p05" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f60p24" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f03p88" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p54" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemstx42342-43" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f11p11" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemudx1726t-n10" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p71" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f03p16" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/pentaplexers/iteme14f20p14" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p00" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p51" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p45" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc426q-ds-43" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx1726q-dl-43" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p77" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f55p25" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p20" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemsdx159t-dl-43-v2" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p85" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p44" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/pentaplexers/iteme14f20p19" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/hybrids/itemchb3359t-43" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/hybrids/itemchb626-43-2x" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/same-band/itemtd-pcs-1-b3-b4b5" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/same-band/itemtd-aws-5-abcd-f" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/same-band/iteme15r02p10" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/same-band/itemtd-850ab-l78-43" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/pentaplexers/itemspx78192126t-43" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemstx192158-43" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemstx192158t-43" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1923-ds-43" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1726-dh" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc4w26t-ds-43" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1923t-ds-43" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc426-dp-2x" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1726-dh-2x" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1726-dl" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc23sr-43" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc426t-ds-43" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc1726-dl-2x" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc4w26-dp-43" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc4w26-ds-43" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/pentaplexers/itemcbc78192123-ds" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc6ae7lt-ds-43" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcbc781923t-ds-43" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemcbc7823t-ds-43" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcbc78t-ds-43" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx723at-ds-b" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx623t-ds-t" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx68q-ds-43" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx6192123t-ds-43" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx681926t-ds-43" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemctx192126t-ds-43" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemctx6826q-ds-43" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p17" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p47" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p48" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p49" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f02p50" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme11f03p18" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f03p58" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme11f13p46-v" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f03p46" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme12f02p33" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f05p96" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p06" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p15" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme12f01p81" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p16" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p54" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p17" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme12f13p25" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p10" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p22" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme12f03p18" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p58" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme12f23p20" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p76" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p13" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p09" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p63" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p44" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p04" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p16" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p17" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p66" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f10p12" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p16" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f05p89" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f55p89" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p08" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f60p18" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/pentaplexers/iteme14f20p06" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p11" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p60" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p12" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p01" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f55p17" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p07" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p08" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p03" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme15v95p34" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p34" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p54" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p58" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p38" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme16v90p39" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/iteme14f15p47" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme12f03p90" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f07p01" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/iteme14f10p28" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemctx61742q-ds-43" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p79" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/pentaplexers/itemspx619212342t-43" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f11p26" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f07p34" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/triplexers/itemcbc61923q-ds-43" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/quadplexers/itemcqx6172340q-43" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/iteme14f06p58" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/rf-conditioning/combiners/diplexers/itemcdx67dq-dl-43" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J315"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="21.27734375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="130.27734375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="17.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -2458,5391 +2464,5391 @@
       </c>
       <c r="H2" t="s">
         <v>13</v>
       </c>
       <c r="J2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:10" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>16</v>
       </c>
       <c r="H3" t="s">
         <v>13</v>
       </c>
       <c r="J3" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="4" spans="1:10" ht="12.75">
+    <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
         <v>17</v>
       </c>
+      <c r="B4" t="s">
+        <v>18</v>
+      </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H4" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-    <row r="5" spans="1:10" ht="12.75">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H5" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C6" t="s">
         <v>11</v>
       </c>
       <c r="D6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H6" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:8" ht="12.75">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" ht="12.75">
       <c r="A7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>11</v>
       </c>
       <c r="D7" t="s">
         <v>27</v>
       </c>
       <c r="H7" t="s">
-        <v>19</v>
+        <v>20</v>
+      </c>
+      <c r="J7" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
+        <v>11</v>
+      </c>
+      <c r="D8" t="s">
         <v>29</v>
       </c>
-      <c r="C8" t="s">
-[...2 lines deleted...]
-      <c r="D8" t="s">
+      <c r="H8" t="s">
         <v>30</v>
       </c>
-      <c r="H8" t="s">
-[...3 lines deleted...]
-    <row r="9" spans="1:10" ht="12.75">
+    </row>
+    <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C9" t="s">
         <v>11</v>
       </c>
       <c r="D9" t="s">
         <v>32</v>
       </c>
       <c r="H9" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>33</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C10" t="s">
         <v>11</v>
       </c>
       <c r="D10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H10" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" ht="12.75">
       <c r="A11" s="1" t="s">
         <v>36</v>
       </c>
       <c r="C11" t="s">
         <v>11</v>
       </c>
       <c r="D11" t="s">
         <v>37</v>
       </c>
       <c r="H11" t="s">
         <v>13</v>
+      </c>
+      <c r="J11" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C12" t="s">
         <v>11</v>
       </c>
       <c r="D12" t="s">
         <v>39</v>
       </c>
       <c r="H12" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:10" ht="12.75">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C13" t="s">
         <v>11</v>
       </c>
       <c r="D13" t="s">
         <v>41</v>
       </c>
       <c r="H13" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B14" t="s">
         <v>43</v>
       </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
       <c r="D14" t="s">
         <v>44</v>
       </c>
       <c r="H14" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B15" t="s">
         <v>46</v>
       </c>
       <c r="C15" t="s">
         <v>11</v>
       </c>
       <c r="D15" t="s">
         <v>47</v>
       </c>
       <c r="H15" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B16" t="s">
         <v>49</v>
       </c>
       <c r="C16" t="s">
         <v>11</v>
       </c>
       <c r="D16" t="s">
         <v>50</v>
       </c>
       <c r="H16" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
+        <v>11</v>
+      </c>
+      <c r="D17" t="s">
         <v>52</v>
       </c>
-      <c r="C17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H17" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="B18" t="s">
         <v>54</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" t="s">
+        <v>11</v>
+      </c>
+      <c r="D18" t="s">
         <v>55</v>
       </c>
-      <c r="C18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H18" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="B19" t="s">
         <v>57</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" t="s">
+        <v>11</v>
+      </c>
+      <c r="D19" t="s">
         <v>58</v>
       </c>
-      <c r="C19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H19" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="C20" t="s">
+        <v>11</v>
+      </c>
+      <c r="D20" t="s">
         <v>60</v>
       </c>
-      <c r="B20" t="s">
+      <c r="H20" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" ht="12.75">
+      <c r="A21" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="C20" t="s">
-[...2 lines deleted...]
-      <c r="D20" t="s">
+      <c r="C21" t="s">
+        <v>11</v>
+      </c>
+      <c r="D21" t="s">
         <v>62</v>
       </c>
-      <c r="H20" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="H21" t="s">
-        <v>19</v>
+        <v>33</v>
+      </c>
+      <c r="J21" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="C22" t="s">
+        <v>11</v>
+      </c>
+      <c r="D22" t="s">
+        <v>64</v>
+      </c>
+      <c r="H22" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="12.75">
+      <c r="A23" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C23" t="s">
+        <v>11</v>
+      </c>
+      <c r="D23" t="s">
         <v>66</v>
       </c>
-      <c r="C22" t="s">
-[...2 lines deleted...]
-      <c r="D22" t="s">
+      <c r="H23" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" ht="12.75">
+      <c r="A24" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="H22" t="s">
-[...4 lines deleted...]
-      <c r="A23" s="1" t="s">
+      <c r="C24" t="s">
+        <v>11</v>
+      </c>
+      <c r="D24" t="s">
         <v>68</v>
       </c>
-      <c r="C23" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="H24" t="s">
-        <v>25</v>
+        <v>13</v>
+      </c>
+      <c r="J24" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C25" t="s">
+        <v>11</v>
+      </c>
+      <c r="D25" t="s">
+        <v>70</v>
+      </c>
+      <c r="H25" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="12.75">
+      <c r="A26" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B26" t="s">
         <v>72</v>
       </c>
-      <c r="C25" t="s">
-[...2 lines deleted...]
-      <c r="D25" t="s">
+      <c r="C26" t="s">
+        <v>11</v>
+      </c>
+      <c r="D26" t="s">
         <v>73</v>
       </c>
-      <c r="H25" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="H26" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B27" t="s">
+        <v>75</v>
+      </c>
+      <c r="C27" t="s">
+        <v>11</v>
+      </c>
+      <c r="D27" t="s">
         <v>76</v>
       </c>
-      <c r="C27" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H27" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="B28" t="s">
         <v>78</v>
       </c>
-      <c r="B28" t="s">
+      <c r="C28" t="s">
+        <v>11</v>
+      </c>
+      <c r="D28" t="s">
         <v>79</v>
       </c>
-      <c r="C28" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H28" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C29" t="s">
+        <v>11</v>
+      </c>
+      <c r="D29" t="s">
         <v>81</v>
       </c>
-      <c r="B29" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H29" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="C30" t="s">
         <v>11</v>
       </c>
       <c r="D30" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="H30" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D31" t="s">
+        <v>85</v>
+      </c>
+      <c r="H31" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" ht="12.75">
+      <c r="A32" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C32" t="s">
+        <v>11</v>
+      </c>
+      <c r="D32" t="s">
         <v>87</v>
       </c>
-      <c r="C31" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="H32" t="s">
-        <v>25</v>
+        <v>20</v>
+      </c>
+      <c r="J32" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C33" t="s">
+        <v>11</v>
+      </c>
+      <c r="D33" t="s">
+        <v>89</v>
+      </c>
+      <c r="H33" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="12.75">
+      <c r="A34" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C34" t="s">
+        <v>11</v>
+      </c>
+      <c r="D34" t="s">
         <v>91</v>
       </c>
-      <c r="C33" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="H34" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>95</v>
+        <v>92</v>
+      </c>
+      <c r="B35" t="s">
+        <v>93</v>
       </c>
       <c r="C35" t="s">
         <v>11</v>
       </c>
       <c r="D35" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="H35" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="B36" t="s">
+        <v>96</v>
+      </c>
+      <c r="C36" t="s">
+        <v>11</v>
+      </c>
+      <c r="D36" t="s">
         <v>97</v>
       </c>
-      <c r="B36" t="s">
+      <c r="H36" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" ht="12.75">
+      <c r="A37" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="C36" t="s">
-[...2 lines deleted...]
-      <c r="D36" t="s">
+      <c r="C37" t="s">
+        <v>11</v>
+      </c>
+      <c r="D37" t="s">
         <v>99</v>
       </c>
-      <c r="H36" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="H37" t="s">
-        <v>19</v>
+        <v>33</v>
+      </c>
+      <c r="J37" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="38" spans="1:10" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="C38" t="s">
         <v>11</v>
       </c>
       <c r="D38" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="H38" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="J38" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="39" spans="1:10" ht="12.75">
       <c r="A39" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C39" t="s">
+        <v>11</v>
+      </c>
+      <c r="D39" t="s">
+        <v>103</v>
+      </c>
+      <c r="H39" t="s">
+        <v>33</v>
+      </c>
+      <c r="J39" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" ht="12.75">
+      <c r="A40" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C40" t="s">
+        <v>11</v>
+      </c>
+      <c r="D40" t="s">
         <v>105</v>
       </c>
-      <c r="C39" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="H40" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>33</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>109</v>
+        <v>106</v>
+      </c>
+      <c r="B41" t="s">
+        <v>107</v>
       </c>
       <c r="C41" t="s">
         <v>11</v>
       </c>
       <c r="D41" t="s">
-        <v>110</v>
+        <v>47</v>
       </c>
       <c r="H41" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="C42" t="s">
         <v>11</v>
       </c>
       <c r="D42" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="H42" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="C43" t="s">
         <v>11</v>
       </c>
       <c r="D43" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="H43" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="C44" t="s">
         <v>11</v>
       </c>
       <c r="D44" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="H44" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>118</v>
+        <v>114</v>
+      </c>
+      <c r="B45" t="s">
+        <v>115</v>
       </c>
       <c r="C45" t="s">
         <v>11</v>
       </c>
       <c r="D45" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="H45" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="C46" t="s">
         <v>11</v>
       </c>
       <c r="D46" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="H46" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>123</v>
+        <v>119</v>
+      </c>
+      <c r="B47" t="s">
+        <v>120</v>
       </c>
       <c r="C47" t="s">
         <v>11</v>
       </c>
       <c r="D47" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="H47" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="B48" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="C48" t="s">
         <v>11</v>
       </c>
       <c r="D48" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="H48" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="C49" t="s">
+        <v>11</v>
+      </c>
+      <c r="D49" t="s">
+        <v>126</v>
+      </c>
+      <c r="H49" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10" ht="12.75">
+      <c r="A50" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="C50" t="s">
+        <v>11</v>
+      </c>
+      <c r="D50" t="s">
         <v>128</v>
       </c>
-      <c r="B49" t="s">
+      <c r="H50" t="s">
+        <v>30</v>
+      </c>
+      <c r="J50" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="12.75">
+      <c r="A51" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="C49" t="s">
-[...2 lines deleted...]
-      <c r="D49" t="s">
+      <c r="B51" t="s">
         <v>130</v>
       </c>
-      <c r="H49" t="s">
-[...4 lines deleted...]
-      <c r="A50" s="1" t="s">
+      <c r="C51" t="s">
+        <v>11</v>
+      </c>
+      <c r="D51" t="s">
         <v>131</v>
       </c>
-      <c r="C50" t="s">
-[...2 lines deleted...]
-      <c r="D50" t="s">
+      <c r="F51" t="s">
         <v>132</v>
       </c>
-      <c r="H50" t="s">
-[...4 lines deleted...]
-      <c r="A51" s="1" t="s">
+      <c r="H51" t="s">
         <v>133</v>
       </c>
-      <c r="C51" t="s">
-[...2 lines deleted...]
-      <c r="D51" t="s">
+    </row>
+    <row r="52" spans="1:10" ht="12.75">
+      <c r="A52" s="1" t="s">
         <v>134</v>
       </c>
-      <c r="H51" t="s">
-[...7 lines deleted...]
-      <c r="A52" s="1" t="s">
+      <c r="C52" t="s">
+        <v>11</v>
+      </c>
+      <c r="D52" t="s">
         <v>135</v>
       </c>
-      <c r="C52" t="s">
-[...2 lines deleted...]
-      <c r="D52" t="s">
+      <c r="F52" t="s">
+        <v>132</v>
+      </c>
+      <c r="H52" t="s">
+        <v>133</v>
+      </c>
+      <c r="J52" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" ht="12.75">
+      <c r="A53" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="H52" t="s">
-[...4 lines deleted...]
-      <c r="A53" s="1" t="s">
+      <c r="C53" t="s">
+        <v>11</v>
+      </c>
+      <c r="D53" t="s">
         <v>137</v>
       </c>
-      <c r="C53" t="s">
-[...3 lines deleted...]
-        <v>138</v>
+      <c r="F53" t="s">
+        <v>132</v>
       </c>
       <c r="H53" t="s">
-        <v>19</v>
+        <v>133</v>
+      </c>
+      <c r="J53" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="C54" t="s">
         <v>11</v>
       </c>
       <c r="D54" t="s">
-        <v>141</v>
+        <v>135</v>
+      </c>
+      <c r="F54" t="s">
+        <v>132</v>
       </c>
       <c r="H54" t="s">
-        <v>25</v>
+        <v>133</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="C55" t="s">
+        <v>11</v>
+      </c>
+      <c r="D55" t="s">
+        <v>137</v>
+      </c>
+      <c r="F55" t="s">
+        <v>132</v>
+      </c>
+      <c r="H55" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" ht="12.75">
+      <c r="A56" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="B56" t="s">
+        <v>141</v>
+      </c>
+      <c r="C56" t="s">
+        <v>11</v>
+      </c>
+      <c r="D56" t="s">
         <v>142</v>
       </c>
-      <c r="C55" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="H56" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="B57" t="s">
+        <v>144</v>
+      </c>
+      <c r="C57" t="s">
+        <v>11</v>
+      </c>
+      <c r="D57" t="s">
+        <v>145</v>
+      </c>
+      <c r="H57" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" ht="12.75">
+      <c r="A58" s="1" t="s">
         <v>146</v>
       </c>
-      <c r="C57" t="s">
-[...2 lines deleted...]
-      <c r="D57" t="s">
+      <c r="B58" t="s">
         <v>147</v>
       </c>
-      <c r="H57" t="s">
-[...4 lines deleted...]
-      <c r="A58" s="1" t="s">
+      <c r="C58" t="s">
+        <v>11</v>
+      </c>
+      <c r="D58" t="s">
         <v>148</v>
       </c>
-      <c r="C58" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H58" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="B59" t="s">
         <v>150</v>
       </c>
-      <c r="B59" t="s">
+      <c r="C59" t="s">
+        <v>11</v>
+      </c>
+      <c r="D59" t="s">
         <v>151</v>
-      </c>
-[...4 lines deleted...]
-        <v>152</v>
       </c>
       <c r="H59" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="B60" t="s">
         <v>153</v>
       </c>
-      <c r="B60" t="s">
+      <c r="C60" t="s">
+        <v>11</v>
+      </c>
+      <c r="D60" t="s">
         <v>154</v>
       </c>
-      <c r="C60" t="s">
-[...2 lines deleted...]
-      <c r="D60" t="s">
+      <c r="H60" t="s">
         <v>155</v>
       </c>
-      <c r="H60" t="s">
-[...3 lines deleted...]
-    <row r="61" spans="1:8" ht="12.75">
+    </row>
+    <row r="61" spans="1:10" ht="12.75">
       <c r="A61" s="1" t="s">
         <v>156</v>
       </c>
       <c r="C61" t="s">
         <v>11</v>
       </c>
       <c r="D61" t="s">
         <v>157</v>
       </c>
       <c r="H61" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="62" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J61" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10" ht="12.75">
       <c r="A62" s="1" t="s">
         <v>158</v>
       </c>
       <c r="C62" t="s">
         <v>11</v>
       </c>
       <c r="D62" t="s">
         <v>159</v>
       </c>
       <c r="H62" t="s">
-        <v>19</v>
+        <v>13</v>
+      </c>
+      <c r="J62" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
         <v>160</v>
       </c>
       <c r="C63" t="s">
         <v>11</v>
       </c>
       <c r="D63" t="s">
         <v>161</v>
       </c>
       <c r="H63" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10" ht="12.75">
       <c r="A64" s="1" t="s">
         <v>162</v>
       </c>
       <c r="C64" t="s">
         <v>11</v>
       </c>
       <c r="D64" t="s">
         <v>163</v>
       </c>
       <c r="H64" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="65" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J64" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
         <v>164</v>
       </c>
+      <c r="B65" t="s">
+        <v>165</v>
+      </c>
       <c r="C65" t="s">
         <v>11</v>
       </c>
       <c r="D65" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="H65" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-    <row r="66" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>166</v>
+        <v>167</v>
+      </c>
+      <c r="B66" t="s">
+        <v>168</v>
       </c>
       <c r="C66" t="s">
         <v>11</v>
       </c>
       <c r="D66" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="H66" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-    <row r="67" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>168</v>
+        <v>170</v>
+      </c>
+      <c r="B67" t="s">
+        <v>171</v>
       </c>
       <c r="C67" t="s">
         <v>11</v>
       </c>
       <c r="D67" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="H67" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-    <row r="68" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>170</v>
+        <v>173</v>
+      </c>
+      <c r="B68" t="s">
+        <v>174</v>
       </c>
       <c r="C68" t="s">
         <v>11</v>
       </c>
       <c r="D68" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="H68" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-    <row r="69" spans="1:10" ht="12.75">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>172</v>
+        <v>176</v>
+      </c>
+      <c r="B69" t="s">
+        <v>177</v>
       </c>
       <c r="C69" t="s">
         <v>11</v>
       </c>
       <c r="D69" t="s">
-        <v>173</v>
+        <v>178</v>
       </c>
       <c r="H69" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-    <row r="70" spans="1:10" ht="12.75">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>174</v>
+        <v>179</v>
+      </c>
+      <c r="B70" t="s">
+        <v>180</v>
       </c>
       <c r="C70" t="s">
         <v>11</v>
       </c>
       <c r="D70" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="H70" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-    <row r="71" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>176</v>
+        <v>182</v>
+      </c>
+      <c r="B71" t="s">
+        <v>183</v>
       </c>
       <c r="C71" t="s">
         <v>11</v>
       </c>
       <c r="D71" t="s">
-        <v>177</v>
+        <v>184</v>
       </c>
       <c r="H71" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-    <row r="72" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>178</v>
+        <v>185</v>
+      </c>
+      <c r="B72" t="s">
+        <v>186</v>
       </c>
       <c r="C72" t="s">
         <v>11</v>
       </c>
       <c r="D72" t="s">
-        <v>179</v>
+        <v>187</v>
       </c>
       <c r="H72" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-    <row r="73" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>180</v>
+        <v>188</v>
+      </c>
+      <c r="B73" t="s">
+        <v>189</v>
       </c>
       <c r="C73" t="s">
         <v>11</v>
       </c>
       <c r="D73" t="s">
-        <v>181</v>
+        <v>190</v>
       </c>
       <c r="H73" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-    <row r="74" spans="1:10" ht="12.75">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>182</v>
+        <v>191</v>
+      </c>
+      <c r="B74" t="s">
+        <v>192</v>
       </c>
       <c r="C74" t="s">
         <v>11</v>
       </c>
       <c r="D74" t="s">
-        <v>183</v>
+        <v>193</v>
       </c>
       <c r="H74" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-    <row r="75" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>184</v>
+        <v>194</v>
+      </c>
+      <c r="B75" t="s">
+        <v>195</v>
       </c>
       <c r="C75" t="s">
         <v>11</v>
       </c>
       <c r="D75" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="H75" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-    <row r="76" spans="1:10" ht="12.75">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>186</v>
+        <v>197</v>
+      </c>
+      <c r="B76" t="s">
+        <v>198</v>
       </c>
       <c r="C76" t="s">
         <v>11</v>
       </c>
       <c r="D76" t="s">
-        <v>187</v>
+        <v>199</v>
       </c>
       <c r="H76" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>188</v>
+        <v>200</v>
+      </c>
+      <c r="B77" t="s">
+        <v>201</v>
       </c>
       <c r="C77" t="s">
         <v>11</v>
       </c>
       <c r="D77" t="s">
-        <v>189</v>
+        <v>202</v>
       </c>
       <c r="H77" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>190</v>
+        <v>203</v>
+      </c>
+      <c r="B78" t="s">
+        <v>204</v>
       </c>
       <c r="C78" t="s">
         <v>11</v>
       </c>
       <c r="D78" t="s">
-        <v>191</v>
+        <v>205</v>
       </c>
       <c r="H78" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-    <row r="79" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>192</v>
+        <v>206</v>
+      </c>
+      <c r="B79" t="s">
+        <v>207</v>
       </c>
       <c r="C79" t="s">
         <v>11</v>
       </c>
       <c r="D79" t="s">
-        <v>193</v>
+        <v>208</v>
       </c>
       <c r="H79" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-    <row r="80" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>194</v>
+        <v>209</v>
+      </c>
+      <c r="B80" t="s">
+        <v>210</v>
       </c>
       <c r="C80" t="s">
         <v>11</v>
       </c>
       <c r="D80" t="s">
-        <v>96</v>
+        <v>211</v>
       </c>
       <c r="H80" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>30</v>
       </c>
     </row>
     <row r="81" spans="1:10" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>195</v>
+        <v>212</v>
+      </c>
+      <c r="B81" t="s">
+        <v>213</v>
       </c>
       <c r="C81" t="s">
         <v>11</v>
       </c>
       <c r="D81" t="s">
-        <v>196</v>
+        <v>214</v>
       </c>
       <c r="H81" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="J81" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>197</v>
+        <v>215</v>
+      </c>
+      <c r="B82" t="s">
+        <v>216</v>
       </c>
       <c r="C82" t="s">
         <v>11</v>
       </c>
       <c r="D82" t="s">
-        <v>198</v>
+        <v>217</v>
       </c>
       <c r="H82" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:10" ht="12.75">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>199</v>
+        <v>218</v>
+      </c>
+      <c r="B83" t="s">
+        <v>219</v>
       </c>
       <c r="C83" t="s">
         <v>11</v>
       </c>
       <c r="D83" t="s">
-        <v>200</v>
+        <v>220</v>
       </c>
       <c r="H83" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-    <row r="84" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>201</v>
+        <v>221</v>
+      </c>
+      <c r="B84" t="s">
+        <v>222</v>
       </c>
       <c r="C84" t="s">
         <v>11</v>
       </c>
       <c r="D84" t="s">
-        <v>202</v>
+        <v>223</v>
       </c>
       <c r="H84" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>203</v>
+        <v>224</v>
+      </c>
+      <c r="B85" t="s">
+        <v>225</v>
       </c>
       <c r="C85" t="s">
         <v>11</v>
       </c>
       <c r="D85" t="s">
-        <v>204</v>
+        <v>226</v>
       </c>
       <c r="H85" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="86" spans="1:10" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>205</v>
+        <v>227</v>
+      </c>
+      <c r="B86" t="s">
+        <v>228</v>
       </c>
       <c r="C86" t="s">
         <v>11</v>
       </c>
       <c r="D86" t="s">
-        <v>202</v>
+        <v>229</v>
       </c>
       <c r="H86" t="s">
-        <v>19</v>
+        <v>13</v>
+      </c>
+      <c r="J86" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>206</v>
+        <v>230</v>
+      </c>
+      <c r="B87" t="s">
+        <v>231</v>
       </c>
       <c r="C87" t="s">
         <v>11</v>
       </c>
       <c r="D87" t="s">
-        <v>207</v>
+        <v>232</v>
       </c>
       <c r="H87" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>208</v>
+        <v>233</v>
+      </c>
+      <c r="B88" t="s">
+        <v>234</v>
       </c>
       <c r="C88" t="s">
         <v>11</v>
       </c>
       <c r="D88" t="s">
-        <v>209</v>
+        <v>235</v>
       </c>
       <c r="H88" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-    <row r="89" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>210</v>
+        <v>236</v>
+      </c>
+      <c r="B89" t="s">
+        <v>237</v>
       </c>
       <c r="C89" t="s">
         <v>11</v>
       </c>
       <c r="D89" t="s">
-        <v>211</v>
+        <v>238</v>
       </c>
       <c r="H89" t="s">
-        <v>13</v>
-[...5 lines deleted...]
-    <row r="90" spans="1:10" ht="12.75">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>212</v>
+        <v>239</v>
+      </c>
+      <c r="B90" t="s">
+        <v>240</v>
       </c>
       <c r="C90" t="s">
         <v>11</v>
       </c>
       <c r="D90" t="s">
-        <v>213</v>
+        <v>241</v>
       </c>
       <c r="H90" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-    <row r="91" spans="1:10" ht="12.75">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>214</v>
+        <v>242</v>
+      </c>
+      <c r="B91" t="s">
+        <v>243</v>
       </c>
       <c r="C91" t="s">
         <v>11</v>
       </c>
       <c r="D91" t="s">
-        <v>215</v>
+        <v>244</v>
       </c>
       <c r="H91" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>33</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>216</v>
+        <v>245</v>
+      </c>
+      <c r="B92" t="s">
+        <v>246</v>
       </c>
       <c r="C92" t="s">
         <v>11</v>
       </c>
       <c r="D92" t="s">
-        <v>217</v>
+        <v>247</v>
       </c>
       <c r="H92" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="93" spans="1:8" ht="12.75">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="93" spans="1:10" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>218</v>
+        <v>248</v>
+      </c>
+      <c r="B93" t="s">
+        <v>249</v>
       </c>
       <c r="C93" t="s">
         <v>11</v>
       </c>
       <c r="D93" t="s">
-        <v>219</v>
+        <v>250</v>
       </c>
       <c r="H93" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:8" ht="12.75">
+        <v>20</v>
+      </c>
+      <c r="J93" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="94" spans="1:10" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>220</v>
+        <v>251</v>
       </c>
       <c r="C94" t="s">
         <v>11</v>
       </c>
       <c r="D94" t="s">
-        <v>221</v>
+        <v>252</v>
       </c>
       <c r="H94" t="s">
-        <v>19</v>
+        <v>13</v>
+      </c>
+      <c r="J94" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="95" spans="1:10" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>222</v>
+        <v>253</v>
       </c>
       <c r="C95" t="s">
         <v>11</v>
       </c>
       <c r="D95" t="s">
-        <v>223</v>
+        <v>254</v>
       </c>
       <c r="H95" t="s">
         <v>13</v>
       </c>
       <c r="J95" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="96" spans="1:8" ht="12.75">
+    <row r="96" spans="1:10" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>224</v>
+        <v>255</v>
       </c>
       <c r="C96" t="s">
         <v>11</v>
       </c>
       <c r="D96" t="s">
-        <v>225</v>
+        <v>256</v>
       </c>
       <c r="H96" t="s">
         <v>13</v>
+      </c>
+      <c r="J96" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>226</v>
+        <v>257</v>
       </c>
       <c r="C97" t="s">
         <v>11</v>
       </c>
       <c r="D97" t="s">
-        <v>227</v>
+        <v>258</v>
       </c>
       <c r="H97" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="98" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="98" spans="1:10" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>228</v>
+        <v>259</v>
       </c>
       <c r="C98" t="s">
         <v>11</v>
       </c>
       <c r="D98" t="s">
-        <v>229</v>
+        <v>260</v>
       </c>
       <c r="H98" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="99" spans="1:8" ht="12.75">
+      <c r="J98" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="99" spans="1:10" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>230</v>
+        <v>261</v>
       </c>
       <c r="C99" t="s">
         <v>11</v>
       </c>
       <c r="D99" t="s">
-        <v>231</v>
+        <v>262</v>
       </c>
       <c r="H99" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="100" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J99" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="100" spans="1:10" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>232</v>
+        <v>263</v>
       </c>
       <c r="C100" t="s">
         <v>11</v>
       </c>
       <c r="D100" t="s">
-        <v>233</v>
+        <v>264</v>
       </c>
       <c r="H100" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="101" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J100" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="101" spans="1:10" ht="12.75">
       <c r="A101" s="1" t="s">
-        <v>234</v>
+        <v>265</v>
       </c>
       <c r="C101" t="s">
         <v>11</v>
       </c>
       <c r="D101" t="s">
-        <v>235</v>
+        <v>266</v>
       </c>
       <c r="H101" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="102" spans="1:8" ht="12.75">
+      <c r="J101" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="102" spans="1:10" ht="12.75">
       <c r="A102" s="1" t="s">
-        <v>236</v>
+        <v>267</v>
       </c>
       <c r="C102" t="s">
         <v>11</v>
       </c>
       <c r="D102" t="s">
-        <v>237</v>
+        <v>268</v>
       </c>
       <c r="H102" t="s">
-        <v>25</v>
+        <v>20</v>
+      </c>
+      <c r="J102" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
-        <v>238</v>
+        <v>269</v>
       </c>
       <c r="C103" t="s">
         <v>11</v>
       </c>
       <c r="D103" t="s">
-        <v>239</v>
+        <v>270</v>
       </c>
       <c r="H103" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="104" spans="1:10" ht="12.75">
       <c r="A104" s="1" t="s">
-        <v>240</v>
+        <v>271</v>
       </c>
       <c r="C104" t="s">
         <v>11</v>
       </c>
       <c r="D104" t="s">
-        <v>241</v>
+        <v>272</v>
       </c>
       <c r="H104" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="105" spans="1:8" ht="12.75">
+      <c r="J104" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="105" spans="1:10" ht="12.75">
       <c r="A105" s="1" t="s">
-        <v>242</v>
+        <v>273</v>
       </c>
       <c r="C105" t="s">
         <v>11</v>
       </c>
       <c r="D105" t="s">
-        <v>243</v>
+        <v>274</v>
       </c>
       <c r="H105" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="106" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J105" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="106" spans="1:10" ht="12.75">
       <c r="A106" s="1" t="s">
-        <v>244</v>
+        <v>275</v>
       </c>
       <c r="C106" t="s">
         <v>11</v>
       </c>
       <c r="D106" t="s">
-        <v>245</v>
+        <v>276</v>
       </c>
       <c r="H106" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:8" ht="12.75">
+        <v>20</v>
+      </c>
+      <c r="J106" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="107" spans="1:10" ht="12.75">
       <c r="A107" s="1" t="s">
-        <v>246</v>
+        <v>277</v>
       </c>
       <c r="C107" t="s">
         <v>11</v>
       </c>
       <c r="D107" t="s">
-        <v>247</v>
+        <v>278</v>
       </c>
       <c r="H107" t="s">
-        <v>35</v>
+        <v>13</v>
+      </c>
+      <c r="J107" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="108" spans="1:10" ht="12.75">
       <c r="A108" s="1" t="s">
-        <v>248</v>
+        <v>279</v>
       </c>
       <c r="C108" t="s">
         <v>11</v>
       </c>
       <c r="D108" t="s">
-        <v>249</v>
+        <v>280</v>
       </c>
       <c r="H108" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="J108" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="109" spans="1:10" ht="12.75">
       <c r="A109" s="1" t="s">
-        <v>250</v>
+        <v>281</v>
       </c>
       <c r="C109" t="s">
         <v>11</v>
       </c>
       <c r="D109" t="s">
-        <v>251</v>
+        <v>282</v>
       </c>
       <c r="H109" t="s">
         <v>13</v>
       </c>
       <c r="J109" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="110" spans="1:10" ht="12.75">
       <c r="A110" s="1" t="s">
-        <v>252</v>
+        <v>283</v>
       </c>
       <c r="C110" t="s">
         <v>11</v>
       </c>
       <c r="D110" t="s">
-        <v>253</v>
+        <v>284</v>
       </c>
       <c r="H110" t="s">
         <v>13</v>
       </c>
       <c r="J110" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="111" spans="1:8" ht="12.75">
+    <row r="111" spans="1:10" ht="12.75">
       <c r="A111" s="1" t="s">
-        <v>254</v>
+        <v>285</v>
       </c>
       <c r="C111" t="s">
         <v>11</v>
       </c>
       <c r="D111" t="s">
-        <v>255</v>
+        <v>286</v>
       </c>
       <c r="H111" t="s">
         <v>13</v>
+      </c>
+      <c r="J111" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="112" spans="1:10" ht="12.75">
       <c r="A112" s="1" t="s">
-        <v>256</v>
+        <v>287</v>
       </c>
       <c r="C112" t="s">
         <v>11</v>
       </c>
       <c r="D112" t="s">
-        <v>257</v>
+        <v>288</v>
       </c>
       <c r="H112" t="s">
         <v>13</v>
       </c>
       <c r="J112" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="113" spans="1:8" ht="12.75">
+    <row r="113" spans="1:10" ht="12.75">
       <c r="A113" s="1" t="s">
-        <v>258</v>
+        <v>180</v>
       </c>
       <c r="C113" t="s">
         <v>11</v>
       </c>
       <c r="D113" t="s">
-        <v>259</v>
+        <v>289</v>
       </c>
       <c r="H113" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="114" spans="1:8" ht="12.75">
+      <c r="J113" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="114" spans="1:10" ht="12.75">
       <c r="A114" s="1" t="s">
-        <v>260</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>290</v>
       </c>
       <c r="C114" t="s">
         <v>11</v>
       </c>
       <c r="D114" t="s">
-        <v>262</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>291</v>
       </c>
       <c r="H114" t="s">
-        <v>264</v>
+        <v>13</v>
+      </c>
+      <c r="J114" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="115" spans="1:10" ht="12.75">
       <c r="A115" s="1" t="s">
-        <v>265</v>
+        <v>292</v>
       </c>
       <c r="C115" t="s">
         <v>11</v>
       </c>
       <c r="D115" t="s">
-        <v>262</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>293</v>
       </c>
       <c r="H115" t="s">
-        <v>264</v>
+        <v>13</v>
       </c>
       <c r="J115" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="116" spans="1:10" ht="12.75">
       <c r="A116" s="1" t="s">
-        <v>266</v>
+        <v>294</v>
       </c>
       <c r="C116" t="s">
         <v>11</v>
       </c>
       <c r="D116" t="s">
-        <v>267</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>295</v>
       </c>
       <c r="H116" t="s">
-        <v>264</v>
+        <v>13</v>
       </c>
       <c r="J116" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="117" spans="1:8" ht="12.75">
+    <row r="117" spans="1:10" ht="12.75">
       <c r="A117" s="1" t="s">
-        <v>268</v>
+        <v>296</v>
       </c>
       <c r="C117" t="s">
         <v>11</v>
       </c>
       <c r="D117" t="s">
-        <v>262</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>89</v>
       </c>
       <c r="H117" t="s">
-        <v>264</v>
-[...2 lines deleted...]
-    <row r="118" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J117" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="118" spans="1:10" ht="12.75">
       <c r="A118" s="1" t="s">
-        <v>269</v>
+        <v>297</v>
       </c>
       <c r="C118" t="s">
         <v>11</v>
       </c>
       <c r="D118" t="s">
-        <v>267</v>
-[...2 lines deleted...]
-        <v>263</v>
+        <v>298</v>
       </c>
       <c r="H118" t="s">
-        <v>264</v>
+        <v>13</v>
+      </c>
+      <c r="J118" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="119" spans="1:8" ht="12.75">
       <c r="A119" s="1" t="s">
-        <v>270</v>
-[...2 lines deleted...]
-        <v>271</v>
+        <v>299</v>
       </c>
       <c r="C119" t="s">
         <v>11</v>
       </c>
       <c r="D119" t="s">
-        <v>272</v>
+        <v>300</v>
       </c>
       <c r="H119" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="120" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="120" spans="1:10" ht="12.75">
       <c r="A120" s="1" t="s">
-        <v>273</v>
-[...2 lines deleted...]
-        <v>274</v>
+        <v>301</v>
       </c>
       <c r="C120" t="s">
         <v>11</v>
       </c>
       <c r="D120" t="s">
-        <v>275</v>
+        <v>302</v>
       </c>
       <c r="H120" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J120" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="121" spans="1:10" ht="12.75">
       <c r="A121" s="1" t="s">
-        <v>276</v>
-[...2 lines deleted...]
-        <v>277</v>
+        <v>303</v>
       </c>
       <c r="C121" t="s">
         <v>11</v>
       </c>
       <c r="D121" t="s">
-        <v>278</v>
+        <v>304</v>
       </c>
       <c r="H121" t="s">
-        <v>19</v>
+        <v>13</v>
+      </c>
+      <c r="J121" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="12.75">
       <c r="A122" s="1" t="s">
-        <v>279</v>
-[...2 lines deleted...]
-        <v>280</v>
+        <v>305</v>
       </c>
       <c r="C122" t="s">
         <v>11</v>
       </c>
       <c r="D122" t="s">
-        <v>281</v>
+        <v>306</v>
       </c>
       <c r="H122" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="12.75">
       <c r="A123" s="1" t="s">
-        <v>282</v>
-[...2 lines deleted...]
-        <v>283</v>
+        <v>307</v>
       </c>
       <c r="C123" t="s">
         <v>11</v>
       </c>
       <c r="D123" t="s">
-        <v>284</v>
+        <v>304</v>
       </c>
       <c r="H123" t="s">
-        <v>285</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8" ht="12.75">
       <c r="A124" s="1" t="s">
-        <v>286</v>
+        <v>308</v>
       </c>
       <c r="C124" t="s">
         <v>11</v>
       </c>
       <c r="D124" t="s">
-        <v>287</v>
+        <v>309</v>
       </c>
       <c r="H124" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="125" spans="1:10" ht="12.75">
       <c r="A125" s="1" t="s">
-        <v>288</v>
+        <v>310</v>
       </c>
       <c r="C125" t="s">
         <v>11</v>
       </c>
       <c r="D125" t="s">
-        <v>289</v>
+        <v>311</v>
       </c>
       <c r="H125" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="J125" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="126" spans="1:8" ht="12.75">
+    <row r="126" spans="1:10" ht="12.75">
       <c r="A126" s="1" t="s">
-        <v>290</v>
+        <v>312</v>
       </c>
       <c r="C126" t="s">
         <v>11</v>
       </c>
       <c r="D126" t="s">
-        <v>291</v>
+        <v>313</v>
       </c>
       <c r="H126" t="s">
-        <v>19</v>
+        <v>33</v>
+      </c>
+      <c r="J126" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="127" spans="1:10" ht="12.75">
       <c r="A127" s="1" t="s">
-        <v>292</v>
+        <v>314</v>
       </c>
       <c r="C127" t="s">
         <v>11</v>
       </c>
       <c r="D127" t="s">
-        <v>293</v>
+        <v>315</v>
       </c>
       <c r="H127" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="J127" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="128" spans="1:8" ht="12.75">
+    <row r="128" spans="1:10" ht="12.75">
       <c r="A128" s="1" t="s">
-        <v>294</v>
-[...2 lines deleted...]
-        <v>295</v>
+        <v>316</v>
       </c>
       <c r="C128" t="s">
         <v>11</v>
       </c>
       <c r="D128" t="s">
-        <v>296</v>
+        <v>317</v>
       </c>
       <c r="H128" t="s">
-        <v>19</v>
+        <v>33</v>
+      </c>
+      <c r="J128" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="12.75">
       <c r="A129" s="1" t="s">
-        <v>297</v>
-[...2 lines deleted...]
-        <v>298</v>
+        <v>318</v>
       </c>
       <c r="C129" t="s">
         <v>11</v>
       </c>
       <c r="D129" t="s">
-        <v>299</v>
+        <v>319</v>
       </c>
       <c r="H129" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="12.75">
       <c r="A130" s="1" t="s">
-        <v>300</v>
-[...2 lines deleted...]
-        <v>301</v>
+        <v>320</v>
       </c>
       <c r="C130" t="s">
         <v>11</v>
       </c>
       <c r="D130" t="s">
-        <v>302</v>
+        <v>321</v>
       </c>
       <c r="H130" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
-        <v>303</v>
-[...2 lines deleted...]
-        <v>304</v>
+        <v>322</v>
       </c>
       <c r="C131" t="s">
         <v>11</v>
       </c>
       <c r="D131" t="s">
-        <v>305</v>
+        <v>323</v>
       </c>
       <c r="H131" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="132" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="132" spans="1:10" ht="12.75">
       <c r="A132" s="1" t="s">
-        <v>306</v>
-[...2 lines deleted...]
-        <v>307</v>
+        <v>324</v>
       </c>
       <c r="C132" t="s">
         <v>11</v>
       </c>
       <c r="D132" t="s">
-        <v>308</v>
+        <v>325</v>
       </c>
       <c r="H132" t="s">
-        <v>13</v>
+        <v>33</v>
+      </c>
+      <c r="J132" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="133" spans="1:8" ht="12.75">
       <c r="A133" s="1" t="s">
-        <v>309</v>
-[...2 lines deleted...]
-        <v>105</v>
+        <v>326</v>
       </c>
       <c r="C133" t="s">
         <v>11</v>
       </c>
       <c r="D133" t="s">
-        <v>310</v>
+        <v>327</v>
       </c>
       <c r="H133" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="12.75">
       <c r="A134" s="1" t="s">
-        <v>311</v>
-[...2 lines deleted...]
-        <v>312</v>
+        <v>328</v>
       </c>
       <c r="C134" t="s">
         <v>11</v>
       </c>
       <c r="D134" t="s">
-        <v>313</v>
+        <v>329</v>
       </c>
       <c r="H134" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="135" spans="1:8" ht="12.75">
       <c r="A135" s="1" t="s">
-        <v>314</v>
-[...2 lines deleted...]
-        <v>315</v>
+        <v>330</v>
       </c>
       <c r="C135" t="s">
         <v>11</v>
       </c>
       <c r="D135" t="s">
-        <v>316</v>
+        <v>331</v>
       </c>
       <c r="H135" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="12.75">
       <c r="A136" s="1" t="s">
-        <v>317</v>
+        <v>332</v>
       </c>
       <c r="C136" t="s">
         <v>11</v>
       </c>
       <c r="D136" t="s">
-        <v>318</v>
+        <v>333</v>
       </c>
       <c r="H136" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="12.75">
       <c r="A137" s="1" t="s">
-        <v>319</v>
+        <v>334</v>
       </c>
       <c r="C137" t="s">
         <v>11</v>
       </c>
       <c r="D137" t="s">
-        <v>320</v>
+        <v>335</v>
       </c>
       <c r="H137" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
     </row>
     <row r="138" spans="1:8" ht="12.75">
       <c r="A138" s="1" t="s">
-        <v>321</v>
-[...2 lines deleted...]
-        <v>322</v>
+        <v>336</v>
       </c>
       <c r="C138" t="s">
         <v>11</v>
       </c>
       <c r="D138" t="s">
-        <v>323</v>
+        <v>337</v>
       </c>
       <c r="H138" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
     </row>
     <row r="139" spans="1:8" ht="12.75">
       <c r="A139" s="1" t="s">
-        <v>324</v>
-[...2 lines deleted...]
-        <v>325</v>
+        <v>338</v>
       </c>
       <c r="C139" t="s">
         <v>11</v>
       </c>
       <c r="D139" t="s">
-        <v>113</v>
+        <v>339</v>
       </c>
       <c r="H139" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
     </row>
     <row r="140" spans="1:8" ht="12.75">
       <c r="A140" s="1" t="s">
-        <v>326</v>
-[...2 lines deleted...]
-        <v>327</v>
+        <v>340</v>
       </c>
       <c r="C140" t="s">
         <v>11</v>
       </c>
       <c r="D140" t="s">
-        <v>328</v>
+        <v>341</v>
       </c>
       <c r="H140" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
     </row>
     <row r="141" spans="1:8" ht="12.75">
       <c r="A141" s="1" t="s">
-        <v>329</v>
+        <v>342</v>
       </c>
       <c r="C141" t="s">
         <v>11</v>
       </c>
       <c r="D141" t="s">
-        <v>330</v>
+        <v>343</v>
       </c>
       <c r="H141" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
     </row>
     <row r="142" spans="1:8" ht="12.75">
       <c r="A142" s="1" t="s">
-        <v>331</v>
-[...2 lines deleted...]
-        <v>332</v>
+        <v>344</v>
       </c>
       <c r="C142" t="s">
         <v>11</v>
       </c>
       <c r="D142" t="s">
-        <v>333</v>
+        <v>345</v>
       </c>
       <c r="H142" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="143" spans="1:8" ht="12.75">
       <c r="A143" s="1" t="s">
-        <v>334</v>
-[...2 lines deleted...]
-        <v>335</v>
+        <v>346</v>
       </c>
       <c r="C143" t="s">
         <v>11</v>
       </c>
       <c r="D143" t="s">
-        <v>336</v>
+        <v>347</v>
       </c>
       <c r="H143" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8" ht="12.75">
       <c r="A144" s="1" t="s">
-        <v>337</v>
-[...2 lines deleted...]
-        <v>338</v>
+        <v>348</v>
       </c>
       <c r="C144" t="s">
         <v>11</v>
       </c>
       <c r="D144" t="s">
-        <v>339</v>
+        <v>349</v>
       </c>
       <c r="H144" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-    <row r="145" spans="1:8" ht="12.75">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="145" spans="1:10" ht="12.75">
       <c r="A145" s="1" t="s">
-        <v>340</v>
-[...2 lines deleted...]
-        <v>341</v>
+        <v>350</v>
       </c>
       <c r="C145" t="s">
         <v>11</v>
       </c>
       <c r="D145" t="s">
-        <v>342</v>
+        <v>351</v>
       </c>
       <c r="H145" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="146" spans="1:8" ht="12.75">
+      <c r="J145" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="146" spans="1:10" ht="12.75">
       <c r="A146" s="1" t="s">
-        <v>343</v>
-[...2 lines deleted...]
-        <v>344</v>
+        <v>352</v>
       </c>
       <c r="C146" t="s">
         <v>11</v>
       </c>
       <c r="D146" t="s">
-        <v>345</v>
+        <v>353</v>
       </c>
       <c r="H146" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:8" ht="12.75">
+        <v>33</v>
+      </c>
+      <c r="J146" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="147" spans="1:10" ht="12.75">
       <c r="A147" s="1" t="s">
-        <v>346</v>
-[...2 lines deleted...]
-        <v>347</v>
+        <v>354</v>
       </c>
       <c r="C147" t="s">
         <v>11</v>
       </c>
       <c r="D147" t="s">
-        <v>348</v>
+        <v>355</v>
       </c>
       <c r="H147" t="s">
-        <v>25</v>
+        <v>33</v>
+      </c>
+      <c r="J147" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="148" spans="1:8" ht="12.75">
       <c r="A148" s="1" t="s">
-        <v>349</v>
-[...2 lines deleted...]
-        <v>350</v>
+        <v>356</v>
       </c>
       <c r="C148" t="s">
         <v>11</v>
       </c>
       <c r="D148" t="s">
-        <v>351</v>
+        <v>357</v>
       </c>
       <c r="H148" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
     </row>
     <row r="149" spans="1:10" ht="12.75">
       <c r="A149" s="1" t="s">
-        <v>352</v>
-[...2 lines deleted...]
-        <v>353</v>
+        <v>358</v>
       </c>
       <c r="C149" t="s">
         <v>11</v>
       </c>
       <c r="D149" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="H149" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="J149" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="150" spans="1:8" ht="12.75">
       <c r="A150" s="1" t="s">
-        <v>355</v>
-[...2 lines deleted...]
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="C150" t="s">
         <v>11</v>
       </c>
       <c r="D150" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="H150" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:8" ht="12.75">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="151" spans="1:10" ht="12.75">
       <c r="A151" s="1" t="s">
-        <v>358</v>
-[...2 lines deleted...]
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="C151" t="s">
         <v>11</v>
       </c>
       <c r="D151" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="H151" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:8" ht="12.75">
+        <v>33</v>
+      </c>
+      <c r="J151" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="152" spans="1:10" ht="12.75">
       <c r="A152" s="1" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="C152" t="s">
         <v>11</v>
       </c>
       <c r="D152" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="H152" t="s">
-        <v>13</v>
+        <v>33</v>
+      </c>
+      <c r="J152" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="153" spans="1:8" ht="12.75">
       <c r="A153" s="1" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="C153" t="s">
         <v>11</v>
       </c>
       <c r="D153" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="H153" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="154" spans="1:8" ht="12.75">
       <c r="A154" s="1" t="s">
-        <v>367</v>
-[...1 lines deleted...]
-      <c r="B154" t="s">
         <v>368</v>
       </c>
       <c r="C154" t="s">
         <v>11</v>
       </c>
       <c r="D154" t="s">
         <v>369</v>
       </c>
       <c r="H154" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="155" spans="1:8" ht="12.75">
       <c r="A155" s="1" t="s">
         <v>370</v>
       </c>
       <c r="B155" t="s">
         <v>371</v>
       </c>
       <c r="C155" t="s">
         <v>11</v>
       </c>
       <c r="D155" t="s">
         <v>372</v>
       </c>
       <c r="H155" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:10" ht="12.75">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8" ht="12.75">
       <c r="A156" s="1" t="s">
         <v>373</v>
       </c>
-      <c r="B156" t="s">
+      <c r="C156" t="s">
+        <v>11</v>
+      </c>
+      <c r="D156" t="s">
         <v>374</v>
       </c>
-      <c r="C156" t="s">
-[...2 lines deleted...]
-      <c r="D156" t="s">
+      <c r="H156" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="157" spans="1:10" ht="12.75">
+      <c r="A157" s="1" t="s">
         <v>375</v>
       </c>
-      <c r="H156" t="s">
-[...7 lines deleted...]
-      <c r="A157" s="1" t="s">
+      <c r="C157" t="s">
+        <v>11</v>
+      </c>
+      <c r="D157" t="s">
         <v>376</v>
       </c>
-      <c r="C157" t="s">
-[...2 lines deleted...]
-      <c r="D157" t="s">
+      <c r="H157" t="s">
+        <v>20</v>
+      </c>
+      <c r="J157" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8" ht="12.75">
+      <c r="A158" s="1" t="s">
         <v>377</v>
       </c>
-      <c r="H157" t="s">
-[...4 lines deleted...]
-      <c r="A158" s="1" t="s">
+      <c r="C158" t="s">
+        <v>11</v>
+      </c>
+      <c r="D158" t="s">
         <v>378</v>
       </c>
-      <c r="C158" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H158" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="159" spans="1:10" ht="12.75">
       <c r="A159" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="C159" t="s">
+        <v>11</v>
+      </c>
+      <c r="D159" t="s">
         <v>380</v>
       </c>
-      <c r="C159" t="s">
-[...2 lines deleted...]
-      <c r="D159" t="s">
+      <c r="H159" t="s">
+        <v>13</v>
+      </c>
+      <c r="J159" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8" ht="12.75">
+      <c r="A160" s="1" t="s">
         <v>381</v>
       </c>
-      <c r="H159" t="s">
-[...7 lines deleted...]
-      <c r="A160" s="1" t="s">
+      <c r="B160" t="s">
         <v>382</v>
       </c>
       <c r="C160" t="s">
         <v>11</v>
       </c>
       <c r="D160" t="s">
         <v>383</v>
       </c>
       <c r="H160" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-    <row r="161" spans="1:10" ht="12.75">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8" ht="12.75">
       <c r="A161" s="1" t="s">
         <v>384</v>
       </c>
+      <c r="B161" t="s">
+        <v>385</v>
+      </c>
       <c r="C161" t="s">
         <v>11</v>
       </c>
       <c r="D161" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="H161" t="s">
-        <v>13</v>
-[...5 lines deleted...]
-    <row r="162" spans="1:10" ht="12.75">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8" ht="12.75">
       <c r="A162" s="1" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="C162" t="s">
         <v>11</v>
       </c>
       <c r="D162" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="H162" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-    <row r="163" spans="1:10" ht="12.75">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8" ht="12.75">
       <c r="A163" s="1" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="C163" t="s">
         <v>11</v>
       </c>
       <c r="D163" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="H163" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-    <row r="164" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8" ht="12.75">
       <c r="A164" s="1" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="C164" t="s">
         <v>11</v>
       </c>
       <c r="D164" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="H164" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="165" spans="1:8" ht="12.75">
       <c r="A165" s="1" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="C165" t="s">
         <v>11</v>
       </c>
       <c r="D165" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="H165" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="166" spans="1:8" ht="12.75">
       <c r="A166" s="1" t="s">
-        <v>394</v>
-[...1 lines deleted...]
-      <c r="B166" t="s">
         <v>395</v>
       </c>
       <c r="C166" t="s">
         <v>11</v>
       </c>
       <c r="D166" t="s">
         <v>396</v>
       </c>
       <c r="H166" t="s">
-        <v>264</v>
+        <v>33</v>
       </c>
     </row>
     <row r="167" spans="1:8" ht="12.75">
       <c r="A167" s="1" t="s">
         <v>397</v>
       </c>
-      <c r="B167" t="s">
+      <c r="C167" t="s">
+        <v>11</v>
+      </c>
+      <c r="D167" t="s">
         <v>398</v>
       </c>
-      <c r="C167" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H167" t="s">
-        <v>264</v>
+        <v>33</v>
       </c>
     </row>
     <row r="168" spans="1:8" ht="12.75">
       <c r="A168" s="1" t="s">
         <v>399</v>
       </c>
-      <c r="B168" t="s">
+      <c r="C168" t="s">
+        <v>11</v>
+      </c>
+      <c r="D168" t="s">
         <v>400</v>
       </c>
-      <c r="C168" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H168" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
     </row>
     <row r="169" spans="1:8" ht="12.75">
       <c r="A169" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="C169" t="s">
+        <v>11</v>
+      </c>
+      <c r="D169" t="s">
         <v>402</v>
       </c>
-      <c r="C169" t="s">
-[...2 lines deleted...]
-      <c r="D169" t="s">
+      <c r="H169" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8" ht="12.75">
+      <c r="A170" s="1" t="s">
         <v>403</v>
       </c>
-      <c r="H169" t="s">
-[...4 lines deleted...]
-      <c r="A170" s="1" t="s">
+      <c r="C170" t="s">
+        <v>11</v>
+      </c>
+      <c r="D170" t="s">
         <v>404</v>
       </c>
-      <c r="C170" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H170" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="171" spans="1:8" ht="12.75">
       <c r="A171" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="B171" t="s">
         <v>406</v>
       </c>
-      <c r="B171" t="s">
+      <c r="C171" t="s">
+        <v>11</v>
+      </c>
+      <c r="D171" t="s">
         <v>407</v>
       </c>
-      <c r="C171" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H171" t="s">
-        <v>285</v>
+        <v>20</v>
       </c>
     </row>
     <row r="172" spans="1:8" ht="12.75">
       <c r="A172" s="1" t="s">
+        <v>408</v>
+      </c>
+      <c r="B172" t="s">
         <v>409</v>
       </c>
-      <c r="B172" t="s">
+      <c r="C172" t="s">
+        <v>11</v>
+      </c>
+      <c r="D172" t="s">
         <v>410</v>
       </c>
-      <c r="C172" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H172" t="s">
-        <v>35</v>
+        <v>20</v>
       </c>
     </row>
     <row r="173" spans="1:8" ht="12.75">
       <c r="A173" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="C173" t="s">
+        <v>11</v>
+      </c>
+      <c r="D173" t="s">
         <v>412</v>
-      </c>
-[...7 lines deleted...]
-        <v>414</v>
       </c>
       <c r="H173" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="174" spans="1:8" ht="12.75">
       <c r="A174" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="B174" t="s">
+        <v>414</v>
+      </c>
+      <c r="C174" t="s">
+        <v>11</v>
+      </c>
+      <c r="D174" t="s">
         <v>415</v>
       </c>
-      <c r="B174" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H174" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
     </row>
     <row r="175" spans="1:8" ht="12.75">
       <c r="A175" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="C175" t="s">
+        <v>11</v>
+      </c>
+      <c r="D175" t="s">
+        <v>417</v>
+      </c>
+      <c r="H175" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="176" spans="1:10" ht="12.75">
+      <c r="A176" s="1" t="s">
         <v>418</v>
       </c>
-      <c r="B175" t="s">
+      <c r="C176" t="s">
+        <v>11</v>
+      </c>
+      <c r="D176" t="s">
         <v>419</v>
       </c>
-      <c r="C175" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="H176" t="s">
-        <v>19</v>
+        <v>20</v>
+      </c>
+      <c r="J176" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="177" spans="1:10" ht="12.75">
       <c r="A177" s="1" t="s">
-        <v>424</v>
-[...2 lines deleted...]
-        <v>425</v>
+        <v>420</v>
       </c>
       <c r="C177" t="s">
         <v>11</v>
       </c>
       <c r="D177" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="H177" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="J177" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="178" spans="1:8" ht="12.75">
       <c r="A178" s="1" t="s">
-        <v>427</v>
-[...2 lines deleted...]
-        <v>428</v>
+        <v>422</v>
       </c>
       <c r="C178" t="s">
         <v>11</v>
       </c>
       <c r="D178" t="s">
-        <v>429</v>
+        <v>423</v>
       </c>
       <c r="H178" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="179" spans="1:8" ht="12.75">
       <c r="A179" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="B179" t="s">
+        <v>425</v>
+      </c>
+      <c r="C179" t="s">
+        <v>11</v>
+      </c>
+      <c r="D179" t="s">
+        <v>426</v>
+      </c>
+      <c r="H179" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8" ht="12.75">
+      <c r="A180" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="B180" t="s">
+        <v>428</v>
+      </c>
+      <c r="C180" t="s">
+        <v>11</v>
+      </c>
+      <c r="D180" t="s">
+        <v>429</v>
+      </c>
+      <c r="H180" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8" ht="12.75">
+      <c r="A181" s="1" t="s">
         <v>430</v>
       </c>
-      <c r="B179" t="s">
+      <c r="B181" t="s">
         <v>431</v>
       </c>
-      <c r="C179" t="s">
-[...2 lines deleted...]
-      <c r="D179" t="s">
+      <c r="C181" t="s">
+        <v>11</v>
+      </c>
+      <c r="D181" t="s">
         <v>432</v>
       </c>
-      <c r="H179" t="s">
-[...4 lines deleted...]
-      <c r="A180" s="1" t="s">
+      <c r="H181" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8" ht="12.75">
+      <c r="A182" s="1" t="s">
         <v>433</v>
       </c>
-      <c r="B180" t="s">
+      <c r="B182" t="s">
         <v>434</v>
       </c>
-      <c r="C180" t="s">
-[...2 lines deleted...]
-      <c r="D180" t="s">
+      <c r="C182" t="s">
+        <v>11</v>
+      </c>
+      <c r="D182" t="s">
         <v>435</v>
       </c>
-      <c r="H180" t="s">
-[...38 lines deleted...]
-      </c>
       <c r="H182" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="183" spans="1:8" ht="12.75">
       <c r="A183" s="1" t="s">
-        <v>442</v>
+        <v>436</v>
       </c>
       <c r="B183" t="s">
-        <v>443</v>
+        <v>437</v>
       </c>
       <c r="C183" t="s">
         <v>11</v>
       </c>
       <c r="D183" t="s">
-        <v>444</v>
+        <v>438</v>
       </c>
       <c r="H183" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
     </row>
     <row r="184" spans="1:8" ht="12.75">
       <c r="A184" s="1" t="s">
-        <v>445</v>
-[...2 lines deleted...]
-        <v>446</v>
+        <v>439</v>
       </c>
       <c r="C184" t="s">
         <v>11</v>
       </c>
       <c r="D184" t="s">
-        <v>447</v>
+        <v>440</v>
       </c>
       <c r="H184" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:10" ht="12.75">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8" ht="12.75">
       <c r="A185" s="1" t="s">
-        <v>448</v>
-[...2 lines deleted...]
-        <v>164</v>
+        <v>441</v>
       </c>
       <c r="C185" t="s">
         <v>11</v>
       </c>
       <c r="D185" t="s">
-        <v>449</v>
+        <v>442</v>
       </c>
       <c r="H185" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-    <row r="186" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="186" spans="1:10" ht="12.75">
       <c r="A186" s="1" t="s">
-        <v>450</v>
-[...2 lines deleted...]
-        <v>451</v>
+        <v>443</v>
       </c>
       <c r="C186" t="s">
         <v>11</v>
       </c>
       <c r="D186" t="s">
-        <v>452</v>
+        <v>444</v>
       </c>
       <c r="H186" t="s">
-        <v>19</v>
+        <v>13</v>
+      </c>
+      <c r="J186" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="187" spans="1:8" ht="12.75">
       <c r="A187" s="1" t="s">
-        <v>453</v>
-[...2 lines deleted...]
-        <v>454</v>
+        <v>445</v>
       </c>
       <c r="C187" t="s">
         <v>11</v>
       </c>
       <c r="D187" t="s">
-        <v>455</v>
+        <v>446</v>
       </c>
       <c r="H187" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
     </row>
     <row r="188" spans="1:8" ht="12.75">
       <c r="A188" s="1" t="s">
-        <v>456</v>
-[...2 lines deleted...]
-        <v>457</v>
+        <v>447</v>
       </c>
       <c r="C188" t="s">
         <v>11</v>
       </c>
       <c r="D188" t="s">
-        <v>458</v>
+        <v>448</v>
       </c>
       <c r="H188" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
     </row>
     <row r="189" spans="1:10" ht="12.75">
       <c r="A189" s="1" t="s">
-        <v>459</v>
-[...2 lines deleted...]
-        <v>460</v>
+        <v>449</v>
       </c>
       <c r="C189" t="s">
         <v>11</v>
       </c>
       <c r="D189" t="s">
-        <v>461</v>
+        <v>450</v>
       </c>
       <c r="H189" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="J189" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="190" spans="1:8" ht="12.75">
       <c r="A190" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="B190" t="s">
+        <v>452</v>
+      </c>
+      <c r="C190" t="s">
+        <v>11</v>
+      </c>
+      <c r="D190" t="s">
+        <v>453</v>
+      </c>
+      <c r="H190" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="191" spans="1:10" ht="12.75">
+      <c r="A191" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="C191" t="s">
+        <v>11</v>
+      </c>
+      <c r="D191" t="s">
+        <v>455</v>
+      </c>
+      <c r="H191" t="s">
+        <v>13</v>
+      </c>
+      <c r="J191" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="192" spans="1:10" ht="12.75">
+      <c r="A192" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="C192" t="s">
+        <v>11</v>
+      </c>
+      <c r="D192" t="s">
+        <v>457</v>
+      </c>
+      <c r="H192" t="s">
+        <v>20</v>
+      </c>
+      <c r="J192" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8" ht="12.75">
+      <c r="A193" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="B193" t="s">
+        <v>459</v>
+      </c>
+      <c r="C193" t="s">
+        <v>11</v>
+      </c>
+      <c r="D193" t="s">
+        <v>460</v>
+      </c>
+      <c r="H193" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8" ht="12.75">
+      <c r="A194" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="B194" t="s">
         <v>462</v>
       </c>
-      <c r="B190" t="s">
+      <c r="C194" t="s">
+        <v>11</v>
+      </c>
+      <c r="D194" t="s">
         <v>463</v>
       </c>
-      <c r="C190" t="s">
-[...75 lines deleted...]
-      </c>
       <c r="H194" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="195" spans="1:8" ht="12.75">
       <c r="A195" s="1" t="s">
-        <v>477</v>
-[...2 lines deleted...]
-        <v>478</v>
+        <v>464</v>
       </c>
       <c r="C195" t="s">
         <v>11</v>
       </c>
       <c r="D195" t="s">
-        <v>479</v>
+        <v>465</v>
       </c>
       <c r="H195" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:8" ht="12.75">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="196" spans="1:10" ht="12.75">
       <c r="A196" s="1" t="s">
-        <v>480</v>
-[...2 lines deleted...]
-        <v>481</v>
+        <v>466</v>
       </c>
       <c r="C196" t="s">
         <v>11</v>
       </c>
       <c r="D196" t="s">
-        <v>482</v>
+        <v>467</v>
       </c>
       <c r="H196" t="s">
-        <v>13</v>
+        <v>20</v>
+      </c>
+      <c r="J196" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="197" spans="1:10" ht="12.75">
       <c r="A197" s="1" t="s">
-        <v>483</v>
-[...2 lines deleted...]
-        <v>484</v>
+        <v>468</v>
       </c>
       <c r="C197" t="s">
         <v>11</v>
       </c>
       <c r="D197" t="s">
-        <v>485</v>
+        <v>469</v>
       </c>
       <c r="H197" t="s">
         <v>13</v>
       </c>
       <c r="J197" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="198" spans="1:8" ht="12.75">
       <c r="A198" s="1" t="s">
-        <v>486</v>
-[...2 lines deleted...]
-        <v>487</v>
+        <v>470</v>
       </c>
       <c r="C198" t="s">
         <v>11</v>
       </c>
       <c r="D198" t="s">
-        <v>488</v>
+        <v>471</v>
       </c>
       <c r="H198" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8" ht="12.75">
       <c r="A199" s="1" t="s">
-        <v>489</v>
+        <v>472</v>
       </c>
       <c r="B199" t="s">
-        <v>490</v>
+        <v>473</v>
       </c>
       <c r="C199" t="s">
         <v>11</v>
       </c>
       <c r="D199" t="s">
-        <v>491</v>
+        <v>474</v>
       </c>
       <c r="H199" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="200" spans="1:8" ht="12.75">
       <c r="A200" s="1" t="s">
-        <v>492</v>
+        <v>475</v>
       </c>
       <c r="C200" t="s">
         <v>11</v>
       </c>
       <c r="D200" t="s">
-        <v>387</v>
+        <v>476</v>
       </c>
       <c r="H200" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:10" ht="12.75">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8" ht="12.75">
       <c r="A201" s="1" t="s">
-        <v>425</v>
+        <v>477</v>
+      </c>
+      <c r="B201" t="s">
+        <v>478</v>
       </c>
       <c r="C201" t="s">
         <v>11</v>
       </c>
       <c r="D201" t="s">
-        <v>493</v>
+        <v>479</v>
       </c>
       <c r="H201" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-    <row r="202" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8" ht="12.75">
       <c r="A202" s="1" t="s">
-        <v>440</v>
+        <v>480</v>
       </c>
       <c r="C202" t="s">
         <v>11</v>
       </c>
       <c r="D202" t="s">
-        <v>441</v>
+        <v>481</v>
       </c>
       <c r="H202" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-    <row r="203" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="203" spans="1:10" ht="12.75">
       <c r="A203" s="1" t="s">
-        <v>494</v>
+        <v>482</v>
       </c>
       <c r="C203" t="s">
         <v>11</v>
       </c>
       <c r="D203" t="s">
-        <v>495</v>
+        <v>483</v>
       </c>
       <c r="H203" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="204" spans="1:10" ht="12.75">
+      <c r="J203" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8" ht="12.75">
       <c r="A204" s="1" t="s">
-        <v>496</v>
+        <v>484</v>
       </c>
       <c r="C204" t="s">
         <v>11</v>
       </c>
       <c r="D204" t="s">
-        <v>497</v>
+        <v>485</v>
       </c>
       <c r="H204" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>30</v>
       </c>
     </row>
     <row r="205" spans="1:8" ht="12.75">
       <c r="A205" s="1" t="s">
-        <v>498</v>
+        <v>486</v>
       </c>
       <c r="C205" t="s">
         <v>11</v>
       </c>
       <c r="D205" t="s">
-        <v>499</v>
+        <v>487</v>
       </c>
       <c r="H205" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="206" spans="1:8" ht="12.75">
       <c r="A206" s="1" t="s">
-        <v>500</v>
+        <v>488</v>
       </c>
       <c r="C206" t="s">
         <v>11</v>
       </c>
       <c r="D206" t="s">
-        <v>501</v>
+        <v>489</v>
       </c>
       <c r="H206" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="207" spans="1:8" ht="12.75">
       <c r="A207" s="1" t="s">
-        <v>502</v>
+        <v>490</v>
       </c>
       <c r="C207" t="s">
         <v>11</v>
       </c>
       <c r="D207" t="s">
-        <v>503</v>
+        <v>491</v>
       </c>
       <c r="H207" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="208" spans="1:8" ht="12.75">
       <c r="A208" s="1" t="s">
-        <v>504</v>
+        <v>492</v>
+      </c>
+      <c r="B208" t="s">
+        <v>493</v>
       </c>
       <c r="C208" t="s">
         <v>11</v>
       </c>
       <c r="D208" t="s">
-        <v>505</v>
+        <v>494</v>
       </c>
       <c r="H208" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="209" spans="1:8" ht="12.75">
       <c r="A209" s="1" t="s">
-        <v>506</v>
+        <v>495</v>
+      </c>
+      <c r="B209" t="s">
+        <v>496</v>
       </c>
       <c r="C209" t="s">
         <v>11</v>
       </c>
       <c r="D209" t="s">
-        <v>507</v>
+        <v>497</v>
       </c>
       <c r="H209" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
     </row>
     <row r="210" spans="1:8" ht="12.75">
       <c r="A210" s="1" t="s">
-        <v>508</v>
+        <v>498</v>
       </c>
       <c r="C210" t="s">
         <v>11</v>
       </c>
       <c r="D210" t="s">
-        <v>509</v>
+        <v>499</v>
       </c>
       <c r="H210" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
     </row>
     <row r="211" spans="1:8" ht="12.75">
       <c r="A211" s="1" t="s">
-        <v>510</v>
-[...2 lines deleted...]
-        <v>511</v>
+        <v>500</v>
       </c>
       <c r="C211" t="s">
         <v>11</v>
       </c>
       <c r="D211" t="s">
-        <v>512</v>
+        <v>501</v>
       </c>
       <c r="H211" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
     </row>
     <row r="212" spans="1:8" ht="12.75">
       <c r="A212" s="1" t="s">
-        <v>513</v>
-[...2 lines deleted...]
-        <v>514</v>
+        <v>502</v>
       </c>
       <c r="C212" t="s">
         <v>11</v>
       </c>
       <c r="D212" t="s">
-        <v>515</v>
+        <v>503</v>
       </c>
       <c r="H212" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
     </row>
     <row r="213" spans="1:8" ht="12.75">
       <c r="A213" s="1" t="s">
-        <v>516</v>
+        <v>504</v>
+      </c>
+      <c r="B213" t="s">
+        <v>505</v>
       </c>
       <c r="C213" t="s">
         <v>11</v>
       </c>
       <c r="D213" t="s">
-        <v>517</v>
+        <v>76</v>
       </c>
       <c r="H213" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="214" spans="1:10" ht="12.75">
       <c r="A214" s="1" t="s">
-        <v>518</v>
-[...2 lines deleted...]
-        <v>519</v>
+        <v>506</v>
       </c>
       <c r="C214" t="s">
         <v>11</v>
       </c>
       <c r="D214" t="s">
-        <v>520</v>
+        <v>507</v>
       </c>
       <c r="H214" t="s">
-        <v>25</v>
+        <v>13</v>
+      </c>
+      <c r="J214" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="215" spans="1:8" ht="12.75">
       <c r="A215" s="1" t="s">
-        <v>521</v>
+        <v>508</v>
       </c>
       <c r="C215" t="s">
         <v>11</v>
       </c>
       <c r="D215" t="s">
-        <v>522</v>
+        <v>509</v>
       </c>
       <c r="H215" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:10" ht="12.75">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8" ht="12.75">
       <c r="A216" s="1" t="s">
-        <v>523</v>
+        <v>510</v>
       </c>
       <c r="C216" t="s">
         <v>11</v>
       </c>
       <c r="D216" t="s">
-        <v>524</v>
+        <v>511</v>
       </c>
       <c r="H216" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-    <row r="217" spans="1:10" ht="12.75">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8" ht="12.75">
       <c r="A217" s="1" t="s">
-        <v>525</v>
+        <v>512</v>
+      </c>
+      <c r="B217" t="s">
+        <v>513</v>
       </c>
       <c r="C217" t="s">
         <v>11</v>
       </c>
       <c r="D217" t="s">
-        <v>526</v>
+        <v>514</v>
       </c>
       <c r="H217" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>133</v>
       </c>
     </row>
     <row r="218" spans="1:8" ht="12.75">
       <c r="A218" s="1" t="s">
-        <v>527</v>
+        <v>515</v>
+      </c>
+      <c r="B218" t="s">
+        <v>516</v>
       </c>
       <c r="C218" t="s">
         <v>11</v>
       </c>
       <c r="D218" t="s">
-        <v>528</v>
+        <v>517</v>
+      </c>
+      <c r="F218" t="s">
+        <v>132</v>
       </c>
       <c r="H218" t="s">
-        <v>25</v>
+        <v>133</v>
       </c>
     </row>
     <row r="219" spans="1:8" ht="12.75">
       <c r="A219" s="1" t="s">
-        <v>529</v>
+        <v>518</v>
       </c>
       <c r="B219" t="s">
-        <v>530</v>
+        <v>519</v>
       </c>
       <c r="C219" t="s">
         <v>11</v>
       </c>
       <c r="D219" t="s">
-        <v>531</v>
+        <v>520</v>
       </c>
       <c r="H219" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="220" spans="1:8" ht="12.75">
       <c r="A220" s="1" t="s">
-        <v>532</v>
-[...2 lines deleted...]
-        <v>533</v>
+        <v>521</v>
       </c>
       <c r="C220" t="s">
         <v>11</v>
       </c>
       <c r="D220" t="s">
-        <v>534</v>
+        <v>522</v>
       </c>
       <c r="H220" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="221" spans="1:10" ht="12.75">
       <c r="A221" s="1" t="s">
-        <v>535</v>
-[...2 lines deleted...]
-        <v>536</v>
+        <v>523</v>
       </c>
       <c r="C221" t="s">
         <v>11</v>
       </c>
       <c r="D221" t="s">
-        <v>537</v>
+        <v>524</v>
       </c>
       <c r="H221" t="s">
-        <v>25</v>
+        <v>13</v>
+      </c>
+      <c r="J221" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="222" spans="1:8" ht="12.75">
       <c r="A222" s="1" t="s">
-        <v>538</v>
+        <v>525</v>
       </c>
       <c r="B222" t="s">
-        <v>539</v>
+        <v>526</v>
       </c>
       <c r="C222" t="s">
         <v>11</v>
       </c>
       <c r="D222" t="s">
-        <v>540</v>
+        <v>527</v>
       </c>
       <c r="H222" t="s">
-        <v>19</v>
+        <v>155</v>
       </c>
     </row>
     <row r="223" spans="1:8" ht="12.75">
       <c r="A223" s="1" t="s">
-        <v>541</v>
+        <v>528</v>
       </c>
       <c r="B223" t="s">
-        <v>542</v>
+        <v>529</v>
       </c>
       <c r="C223" t="s">
         <v>11</v>
       </c>
       <c r="D223" t="s">
-        <v>543</v>
+        <v>530</v>
       </c>
       <c r="H223" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
     </row>
     <row r="224" spans="1:8" ht="12.75">
       <c r="A224" s="1" t="s">
-        <v>544</v>
+        <v>531</v>
+      </c>
+      <c r="B224" t="s">
+        <v>532</v>
       </c>
       <c r="C224" t="s">
         <v>11</v>
       </c>
       <c r="D224" t="s">
-        <v>545</v>
+        <v>533</v>
       </c>
       <c r="H224" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
     </row>
     <row r="225" spans="1:8" ht="12.75">
       <c r="A225" s="1" t="s">
-        <v>546</v>
+        <v>534</v>
+      </c>
+      <c r="B225" t="s">
+        <v>535</v>
       </c>
       <c r="C225" t="s">
         <v>11</v>
       </c>
       <c r="D225" t="s">
-        <v>547</v>
+        <v>536</v>
       </c>
       <c r="H225" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:10" ht="12.75">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8" ht="12.75">
       <c r="A226" s="1" t="s">
-        <v>548</v>
+        <v>537</v>
+      </c>
+      <c r="B226" t="s">
+        <v>538</v>
       </c>
       <c r="C226" t="s">
         <v>11</v>
       </c>
       <c r="D226" t="s">
-        <v>549</v>
+        <v>539</v>
       </c>
       <c r="H226" t="s">
-        <v>19</v>
-[...5 lines deleted...]
-    <row r="227" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="227" spans="1:10" ht="12.75">
       <c r="A227" s="1" t="s">
-        <v>550</v>
+        <v>540</v>
+      </c>
+      <c r="B227" t="s">
+        <v>541</v>
       </c>
       <c r="C227" t="s">
         <v>11</v>
       </c>
       <c r="D227" t="s">
-        <v>551</v>
+        <v>542</v>
       </c>
       <c r="H227" t="s">
-        <v>19</v>
+        <v>13</v>
+      </c>
+      <c r="J227" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="228" spans="1:8" ht="12.75">
       <c r="A228" s="1" t="s">
-        <v>552</v>
+        <v>543</v>
+      </c>
+      <c r="B228" t="s">
+        <v>544</v>
       </c>
       <c r="C228" t="s">
         <v>11</v>
       </c>
       <c r="D228" t="s">
-        <v>553</v>
+        <v>545</v>
       </c>
       <c r="H228" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8" ht="12.75">
       <c r="A229" s="1" t="s">
-        <v>554</v>
+        <v>546</v>
+      </c>
+      <c r="B229" t="s">
+        <v>547</v>
       </c>
       <c r="C229" t="s">
         <v>11</v>
       </c>
       <c r="D229" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
       <c r="H229" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-    <row r="230" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="230" spans="1:10" ht="12.75">
       <c r="A230" s="1" t="s">
-        <v>556</v>
+        <v>549</v>
       </c>
       <c r="B230" t="s">
-        <v>557</v>
+        <v>550</v>
       </c>
       <c r="C230" t="s">
         <v>11</v>
       </c>
       <c r="D230" t="s">
-        <v>558</v>
+        <v>551</v>
       </c>
       <c r="H230" t="s">
         <v>13</v>
+      </c>
+      <c r="J230" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="231" spans="1:10" ht="12.75">
       <c r="A231" s="1" t="s">
-        <v>559</v>
+        <v>552</v>
+      </c>
+      <c r="B231" t="s">
+        <v>553</v>
       </c>
       <c r="C231" t="s">
         <v>11</v>
       </c>
       <c r="D231" t="s">
-        <v>560</v>
+        <v>554</v>
       </c>
       <c r="H231" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="J231" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="232" spans="1:10" ht="12.75">
       <c r="A232" s="1" t="s">
-        <v>561</v>
+        <v>555</v>
+      </c>
+      <c r="B232" t="s">
+        <v>556</v>
       </c>
       <c r="C232" t="s">
         <v>11</v>
       </c>
       <c r="D232" t="s">
-        <v>562</v>
+        <v>557</v>
       </c>
       <c r="H232" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="J232" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="233" spans="1:8" ht="12.75">
       <c r="A233" s="1" t="s">
-        <v>563</v>
+        <v>558</v>
       </c>
       <c r="B233" t="s">
-        <v>564</v>
+        <v>559</v>
       </c>
       <c r="C233" t="s">
         <v>11</v>
       </c>
       <c r="D233" t="s">
-        <v>565</v>
+        <v>560</v>
       </c>
       <c r="H233" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
     </row>
     <row r="234" spans="1:8" ht="12.75">
       <c r="A234" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="B234" t="s">
+        <v>562</v>
+      </c>
+      <c r="C234" t="s">
+        <v>11</v>
+      </c>
+      <c r="D234" t="s">
+        <v>563</v>
+      </c>
+      <c r="H234" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="235" spans="1:10" ht="12.75">
+      <c r="A235" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="B235" t="s">
+        <v>261</v>
+      </c>
+      <c r="C235" t="s">
+        <v>11</v>
+      </c>
+      <c r="D235" t="s">
+        <v>565</v>
+      </c>
+      <c r="H235" t="s">
+        <v>13</v>
+      </c>
+      <c r="J235" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8" ht="12.75">
+      <c r="A236" s="1" t="s">
         <v>566</v>
       </c>
-      <c r="B234" t="s">
+      <c r="B236" t="s">
         <v>567</v>
       </c>
-      <c r="C234" t="s">
-[...2 lines deleted...]
-      <c r="D234" t="s">
+      <c r="C236" t="s">
+        <v>11</v>
+      </c>
+      <c r="D236" t="s">
         <v>568</v>
       </c>
-      <c r="H234" t="s">
-[...4 lines deleted...]
-      <c r="A235" s="1" t="s">
+      <c r="H236" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8" ht="12.75">
+      <c r="A237" s="1" t="s">
         <v>569</v>
       </c>
-      <c r="C235" t="s">
-[...2 lines deleted...]
-      <c r="D235" t="s">
+      <c r="B237" t="s">
         <v>570</v>
       </c>
-      <c r="H235" t="s">
-[...4 lines deleted...]
-      <c r="A236" s="1" t="s">
+      <c r="C237" t="s">
+        <v>11</v>
+      </c>
+      <c r="D237" t="s">
         <v>571</v>
       </c>
-      <c r="C236" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="H237" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="238" spans="1:8" ht="12.75">
       <c r="A238" s="1" t="s">
+        <v>572</v>
+      </c>
+      <c r="B238" t="s">
+        <v>573</v>
+      </c>
+      <c r="C238" t="s">
+        <v>11</v>
+      </c>
+      <c r="D238" t="s">
+        <v>574</v>
+      </c>
+      <c r="H238" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="239" spans="1:10" ht="12.75">
+      <c r="A239" s="1" t="s">
         <v>575</v>
       </c>
-      <c r="C238" t="s">
-[...2 lines deleted...]
-      <c r="D238" t="s">
+      <c r="B239" t="s">
         <v>576</v>
       </c>
-      <c r="H238" t="s">
-[...4 lines deleted...]
-      <c r="A239" s="1" t="s">
+      <c r="C239" t="s">
+        <v>11</v>
+      </c>
+      <c r="D239" t="s">
         <v>577</v>
       </c>
-      <c r="B239" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H239" t="s">
-        <v>25</v>
+        <v>13</v>
+      </c>
+      <c r="J239" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="240" spans="1:8" ht="12.75">
       <c r="A240" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="B240" t="s">
+        <v>579</v>
+      </c>
+      <c r="C240" t="s">
+        <v>11</v>
+      </c>
+      <c r="D240" t="s">
         <v>580</v>
       </c>
-      <c r="C240" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H240" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
     </row>
     <row r="241" spans="1:8" ht="12.75">
       <c r="A241" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="B241" t="s">
         <v>582</v>
       </c>
-      <c r="B241" t="s">
+      <c r="C241" t="s">
+        <v>11</v>
+      </c>
+      <c r="D241" t="s">
         <v>583</v>
       </c>
-      <c r="C241" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H241" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="242" spans="1:8" ht="12.75">
       <c r="A242" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="B242" t="s">
         <v>585</v>
       </c>
       <c r="C242" t="s">
         <v>11</v>
       </c>
       <c r="D242" t="s">
         <v>586</v>
       </c>
       <c r="H242" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
     </row>
     <row r="243" spans="1:10" ht="12.75">
       <c r="A243" s="1" t="s">
         <v>587</v>
       </c>
+      <c r="B243" t="s">
+        <v>588</v>
+      </c>
       <c r="C243" t="s">
         <v>11</v>
       </c>
       <c r="D243" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="H243" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="J243" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="244" spans="1:8" ht="12.75">
+    <row r="244" spans="1:10" ht="12.75">
       <c r="A244" s="1" t="s">
-        <v>589</v>
+        <v>590</v>
+      </c>
+      <c r="B244" t="s">
+        <v>591</v>
       </c>
       <c r="C244" t="s">
         <v>11</v>
       </c>
       <c r="D244" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
       <c r="H244" t="s">
-        <v>35</v>
+        <v>13</v>
+      </c>
+      <c r="J244" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="245" spans="1:8" ht="12.75">
       <c r="A245" s="1" t="s">
-        <v>591</v>
+        <v>593</v>
+      </c>
+      <c r="B245" t="s">
+        <v>594</v>
       </c>
       <c r="C245" t="s">
         <v>11</v>
       </c>
       <c r="D245" t="s">
-        <v>592</v>
+        <v>595</v>
       </c>
       <c r="H245" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
     </row>
     <row r="246" spans="1:8" ht="12.75">
       <c r="A246" s="1" t="s">
-        <v>593</v>
+        <v>596</v>
+      </c>
+      <c r="B246" t="s">
+        <v>597</v>
       </c>
       <c r="C246" t="s">
         <v>11</v>
       </c>
       <c r="D246" t="s">
-        <v>594</v>
+        <v>598</v>
       </c>
       <c r="H246" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:8" ht="12.75">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="247" spans="1:10" ht="12.75">
       <c r="A247" s="1" t="s">
-        <v>595</v>
+        <v>599</v>
+      </c>
+      <c r="B247" t="s">
+        <v>600</v>
       </c>
       <c r="C247" t="s">
         <v>11</v>
       </c>
       <c r="D247" t="s">
-        <v>596</v>
+        <v>601</v>
       </c>
       <c r="H247" t="s">
-        <v>19</v>
+        <v>33</v>
+      </c>
+      <c r="J247" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="248" spans="1:8" ht="12.75">
       <c r="A248" s="1" t="s">
-        <v>597</v>
+        <v>602</v>
       </c>
       <c r="B248" t="s">
-        <v>598</v>
+        <v>603</v>
       </c>
       <c r="C248" t="s">
         <v>11</v>
       </c>
       <c r="D248" t="s">
-        <v>599</v>
+        <v>604</v>
       </c>
       <c r="H248" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:8" ht="12.75">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="249" spans="1:10" ht="12.75">
       <c r="A249" s="1" t="s">
-        <v>600</v>
+        <v>605</v>
       </c>
       <c r="B249" t="s">
-        <v>601</v>
+        <v>606</v>
       </c>
       <c r="C249" t="s">
         <v>11</v>
       </c>
       <c r="D249" t="s">
-        <v>602</v>
+        <v>607</v>
       </c>
       <c r="H249" t="s">
-        <v>19</v>
+        <v>20</v>
+      </c>
+      <c r="J249" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="250" spans="1:8" ht="12.75">
       <c r="A250" s="1" t="s">
-        <v>603</v>
+        <v>608</v>
       </c>
       <c r="C250" t="s">
         <v>11</v>
       </c>
       <c r="D250" t="s">
-        <v>604</v>
+        <v>291</v>
       </c>
       <c r="H250" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="251" spans="1:10" ht="12.75">
       <c r="A251" s="1" t="s">
-        <v>605</v>
+        <v>541</v>
       </c>
       <c r="C251" t="s">
         <v>11</v>
       </c>
       <c r="D251" t="s">
-        <v>606</v>
+        <v>609</v>
       </c>
       <c r="H251" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J251" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="252" spans="1:10" ht="12.75">
       <c r="A252" s="1" t="s">
-        <v>607</v>
+        <v>556</v>
       </c>
       <c r="C252" t="s">
         <v>11</v>
       </c>
       <c r="D252" t="s">
-        <v>608</v>
+        <v>557</v>
       </c>
       <c r="H252" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J252" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="253" spans="1:10" ht="12.75">
       <c r="A253" s="1" t="s">
-        <v>609</v>
-[...1 lines deleted...]
-      <c r="B253" t="s">
+        <v>183</v>
+      </c>
+      <c r="C253" t="s">
+        <v>11</v>
+      </c>
+      <c r="D253" t="s">
         <v>610</v>
       </c>
-      <c r="C253" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H253" t="s">
-        <v>19</v>
+        <v>13</v>
+      </c>
+      <c r="J253" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="254" spans="1:10" ht="12.75">
       <c r="A254" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="C254" t="s">
+        <v>11</v>
+      </c>
+      <c r="D254" t="s">
         <v>611</v>
       </c>
-      <c r="C254" t="s">
-[...2 lines deleted...]
-      <c r="D254" t="s">
+      <c r="H254" t="s">
+        <v>13</v>
+      </c>
+      <c r="J254" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="255" spans="1:10" ht="12.75">
+      <c r="A255" s="1" t="s">
         <v>612</v>
       </c>
-      <c r="H254" t="s">
-[...7 lines deleted...]
-      <c r="A255" s="1" t="s">
+      <c r="C255" t="s">
+        <v>11</v>
+      </c>
+      <c r="D255" t="s">
         <v>613</v>
       </c>
-      <c r="C255" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H255" t="s">
-        <v>13</v>
+        <v>20</v>
+      </c>
+      <c r="J255" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="256" spans="1:8" ht="12.75">
       <c r="A256" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="C256" t="s">
+        <v>11</v>
+      </c>
+      <c r="D256" t="s">
         <v>615</v>
       </c>
-      <c r="C256" t="s">
-[...2 lines deleted...]
-      <c r="D256" t="s">
+      <c r="H256" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="257" spans="1:10" ht="12.75">
+      <c r="A257" s="1" t="s">
         <v>616</v>
       </c>
-      <c r="H256" t="s">
-[...4 lines deleted...]
-      <c r="A257" s="1" t="s">
+      <c r="C257" t="s">
+        <v>11</v>
+      </c>
+      <c r="D257" t="s">
         <v>617</v>
       </c>
-      <c r="C257" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H257" t="s">
         <v>13</v>
+      </c>
+      <c r="J257" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="258" spans="1:8" ht="12.75">
       <c r="A258" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="C258" t="s">
+        <v>11</v>
+      </c>
+      <c r="D258" t="s">
         <v>619</v>
       </c>
-      <c r="C258" t="s">
-[...2 lines deleted...]
-      <c r="D258" t="s">
+      <c r="H258" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="259" spans="1:10" ht="12.75">
+      <c r="A259" s="1" t="s">
         <v>620</v>
       </c>
-      <c r="H258" t="s">
-[...4 lines deleted...]
-      <c r="A259" s="1" t="s">
+      <c r="C259" t="s">
+        <v>11</v>
+      </c>
+      <c r="D259" t="s">
         <v>621</v>
       </c>
-      <c r="C259" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H259" t="s">
-        <v>25</v>
+        <v>20</v>
+      </c>
+      <c r="J259" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="260" spans="1:8" ht="12.75">
       <c r="A260" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="C260" t="s">
+        <v>11</v>
+      </c>
+      <c r="D260" t="s">
+        <v>278</v>
+      </c>
+      <c r="H260" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="261" spans="1:10" ht="12.75">
+      <c r="A261" s="1" t="s">
         <v>623</v>
       </c>
-      <c r="C260" t="s">
-[...2 lines deleted...]
-      <c r="D260" t="s">
+      <c r="C261" t="s">
+        <v>11</v>
+      </c>
+      <c r="D261" t="s">
         <v>624</v>
       </c>
-      <c r="H260" t="s">
-[...4 lines deleted...]
-      <c r="A261" s="1" t="s">
+      <c r="H261" t="s">
+        <v>13</v>
+      </c>
+      <c r="J261" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="262" spans="1:10" ht="12.75">
+      <c r="A262" s="1" t="s">
         <v>625</v>
       </c>
-      <c r="B261" t="s">
+      <c r="C262" t="s">
+        <v>11</v>
+      </c>
+      <c r="D262" t="s">
         <v>626</v>
       </c>
-      <c r="C261" t="s">
-[...18 lines deleted...]
-      </c>
       <c r="H262" t="s">
-        <v>19</v>
+        <v>13</v>
+      </c>
+      <c r="J262" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="263" spans="1:8" ht="12.75">
       <c r="A263" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="C263" t="s">
+        <v>11</v>
+      </c>
+      <c r="D263" t="s">
+        <v>628</v>
+      </c>
+      <c r="H263" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="264" spans="1:10" ht="12.75">
+      <c r="A264" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="C264" t="s">
+        <v>11</v>
+      </c>
+      <c r="D264" t="s">
         <v>630</v>
       </c>
-      <c r="B263" t="s">
+      <c r="H264" t="s">
+        <v>13</v>
+      </c>
+      <c r="J264" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="265" spans="1:10" ht="12.75">
+      <c r="A265" s="1" t="s">
         <v>631</v>
       </c>
-      <c r="C263" t="s">
-[...2 lines deleted...]
-      <c r="D263" t="s">
+      <c r="C265" t="s">
+        <v>11</v>
+      </c>
+      <c r="D265" t="s">
         <v>632</v>
       </c>
-      <c r="H263" t="s">
-[...4 lines deleted...]
-      <c r="A264" s="1" t="s">
+      <c r="H265" t="s">
+        <v>13</v>
+      </c>
+      <c r="J265" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="266" spans="1:10" ht="12.75">
+      <c r="A266" s="1" t="s">
         <v>633</v>
       </c>
-      <c r="C264" t="s">
-[...2 lines deleted...]
-      <c r="D264" t="s">
+      <c r="C266" t="s">
+        <v>11</v>
+      </c>
+      <c r="D266" t="s">
+        <v>256</v>
+      </c>
+      <c r="H266" t="s">
+        <v>13</v>
+      </c>
+      <c r="J266" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="267" spans="1:10" ht="12.75">
+      <c r="A267" s="1" t="s">
         <v>634</v>
       </c>
-      <c r="H264" t="s">
-[...4 lines deleted...]
-      <c r="A265" s="1" t="s">
+      <c r="C267" t="s">
+        <v>11</v>
+      </c>
+      <c r="D267" t="s">
         <v>635</v>
       </c>
-      <c r="C265" t="s">
-[...2 lines deleted...]
-      <c r="D265" t="s">
+      <c r="H267" t="s">
+        <v>13</v>
+      </c>
+      <c r="J267" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="268" spans="1:10" ht="12.75">
+      <c r="A268" s="1" t="s">
         <v>636</v>
       </c>
-      <c r="H265" t="s">
-[...4 lines deleted...]
-      <c r="A266" s="1" t="s">
+      <c r="C268" t="s">
+        <v>11</v>
+      </c>
+      <c r="D268" t="s">
         <v>637</v>
       </c>
-      <c r="B266" t="s">
-[...38 lines deleted...]
-      </c>
       <c r="H268" t="s">
-        <v>19</v>
+        <v>13</v>
+      </c>
+      <c r="J268" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="269" spans="1:10" ht="12.75">
       <c r="A269" s="1" t="s">
-        <v>312</v>
+        <v>638</v>
       </c>
       <c r="C269" t="s">
         <v>11</v>
       </c>
       <c r="D269" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="H269" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="J269" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="270" spans="1:10" ht="12.75">
       <c r="A270" s="1" t="s">
-        <v>437</v>
+        <v>640</v>
       </c>
       <c r="C270" t="s">
         <v>11</v>
       </c>
       <c r="D270" t="s">
-        <v>646</v>
+        <v>613</v>
       </c>
       <c r="H270" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="J270" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="271" spans="1:10" ht="12.75">
+    <row r="271" spans="1:8" ht="12.75">
       <c r="A271" s="1" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="C271" t="s">
         <v>11</v>
       </c>
       <c r="D271" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
       <c r="H271" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-    <row r="272" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="272" spans="1:10" ht="12.75">
       <c r="A272" s="1" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="C272" t="s">
         <v>11</v>
       </c>
       <c r="D272" t="s">
-        <v>650</v>
+        <v>644</v>
       </c>
       <c r="H272" t="s">
-        <v>19</v>
+        <v>33</v>
+      </c>
+      <c r="J272" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="273" spans="1:10" ht="12.75">
       <c r="A273" s="1" t="s">
-        <v>651</v>
+        <v>645</v>
       </c>
       <c r="C273" t="s">
         <v>11</v>
       </c>
       <c r="D273" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="H273" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="J273" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="274" spans="1:8" ht="12.75">
+    <row r="274" spans="1:10" ht="12.75">
       <c r="A274" s="1" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="C274" t="s">
         <v>11</v>
       </c>
       <c r="D274" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
       <c r="H274" t="s">
-        <v>19</v>
+        <v>13</v>
+      </c>
+      <c r="J274" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="275" spans="1:10" ht="12.75">
       <c r="A275" s="1" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="C275" t="s">
         <v>11</v>
       </c>
       <c r="D275" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="H275" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="J275" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="276" spans="1:8" ht="12.75">
+    <row r="276" spans="1:10" ht="12.75">
       <c r="A276" s="1" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
       <c r="C276" t="s">
         <v>11</v>
       </c>
       <c r="D276" t="s">
-        <v>177</v>
+        <v>652</v>
       </c>
       <c r="H276" t="s">
-        <v>19</v>
+        <v>13</v>
+      </c>
+      <c r="J276" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="277" spans="1:10" ht="12.75">
       <c r="A277" s="1" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="C277" t="s">
         <v>11</v>
       </c>
       <c r="D277" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="H277" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="J277" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="278" spans="1:10" ht="12.75">
       <c r="A278" s="1" t="s">
-        <v>660</v>
+        <v>655</v>
       </c>
       <c r="C278" t="s">
         <v>11</v>
       </c>
       <c r="D278" t="s">
-        <v>661</v>
+        <v>656</v>
       </c>
       <c r="H278" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="J278" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="279" spans="1:8" ht="12.75">
       <c r="A279" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="C279" t="s">
+        <v>11</v>
+      </c>
+      <c r="D279" t="s">
+        <v>361</v>
+      </c>
+      <c r="H279" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8" ht="12.75">
+      <c r="A280" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="C280" t="s">
+        <v>11</v>
+      </c>
+      <c r="D280" t="s">
+        <v>659</v>
+      </c>
+      <c r="H280" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8" ht="12.75">
+      <c r="A281" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="C281" t="s">
+        <v>11</v>
+      </c>
+      <c r="D281" t="s">
+        <v>661</v>
+      </c>
+      <c r="H281" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8" ht="12.75">
+      <c r="A282" s="1" t="s">
         <v>662</v>
       </c>
-      <c r="C279" t="s">
-[...2 lines deleted...]
-      <c r="D279" t="s">
+      <c r="C282" t="s">
+        <v>11</v>
+      </c>
+      <c r="D282" t="s">
         <v>663</v>
       </c>
-      <c r="H279" t="s">
-[...4 lines deleted...]
-      <c r="A280" s="1" t="s">
+      <c r="H282" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8" ht="12.75">
+      <c r="A283" s="1" t="s">
         <v>664</v>
       </c>
-      <c r="C280" t="s">
-[...2 lines deleted...]
-      <c r="D280" t="s">
+      <c r="C283" t="s">
+        <v>11</v>
+      </c>
+      <c r="D283" t="s">
         <v>665</v>
       </c>
-      <c r="H280" t="s">
-[...7 lines deleted...]
-      <c r="A281" s="1" t="s">
+      <c r="H283" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8" ht="12.75">
+      <c r="A284" s="1" t="s">
         <v>666</v>
       </c>
-      <c r="C281" t="s">
-[...2 lines deleted...]
-      <c r="D281" t="s">
+      <c r="C284" t="s">
+        <v>11</v>
+      </c>
+      <c r="D284" t="s">
         <v>667</v>
       </c>
-      <c r="H281" t="s">
-[...7 lines deleted...]
-      <c r="A282" s="1" t="s">
+      <c r="H284" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8" ht="12.75">
+      <c r="A285" s="1" t="s">
         <v>668</v>
       </c>
-      <c r="C282" t="s">
-[...13 lines deleted...]
-      <c r="A283" s="1" t="s">
+      <c r="C285" t="s">
+        <v>11</v>
+      </c>
+      <c r="D285" t="s">
         <v>669</v>
       </c>
-      <c r="C283" t="s">
-[...38 lines deleted...]
-      </c>
       <c r="H285" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="286" spans="1:10" ht="12.75">
       <c r="A286" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="C286" t="s">
+        <v>11</v>
+      </c>
+      <c r="D286" t="s">
+        <v>671</v>
+      </c>
+      <c r="H286" t="s">
+        <v>33</v>
+      </c>
+      <c r="J286" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="287" spans="1:10" ht="12.75">
+      <c r="A287" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="C287" t="s">
+        <v>11</v>
+      </c>
+      <c r="D287" t="s">
+        <v>673</v>
+      </c>
+      <c r="H287" t="s">
+        <v>20</v>
+      </c>
+      <c r="J287" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8" ht="12.75">
+      <c r="A288" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="C288" t="s">
+        <v>11</v>
+      </c>
+      <c r="D288" t="s">
         <v>675</v>
       </c>
-      <c r="C286" t="s">
-[...35 lines deleted...]
-      </c>
       <c r="H288" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>30</v>
       </c>
     </row>
     <row r="289" spans="1:10" ht="12.75">
       <c r="A289" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="C289" t="s">
+        <v>11</v>
+      </c>
+      <c r="D289" t="s">
+        <v>677</v>
+      </c>
+      <c r="H289" t="s">
+        <v>33</v>
+      </c>
+      <c r="J289" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8" ht="12.75">
+      <c r="A290" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="C290" t="s">
+        <v>11</v>
+      </c>
+      <c r="D290" t="s">
+        <v>679</v>
+      </c>
+      <c r="H290" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8" ht="12.75">
+      <c r="A291" s="1" t="s">
         <v>680</v>
       </c>
-      <c r="C289" t="s">
-[...2 lines deleted...]
-      <c r="D289" t="s">
+      <c r="C291" t="s">
+        <v>11</v>
+      </c>
+      <c r="D291" t="s">
         <v>681</v>
       </c>
-      <c r="H289" t="s">
-[...32 lines deleted...]
-      </c>
       <c r="H291" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>33</v>
       </c>
     </row>
     <row r="292" spans="1:10" ht="12.75">
       <c r="A292" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="C292" t="s">
+        <v>11</v>
+      </c>
+      <c r="D292" t="s">
+        <v>683</v>
+      </c>
+      <c r="H292" t="s">
+        <v>33</v>
+      </c>
+      <c r="J292" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8" ht="12.75">
+      <c r="A293" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="C293" t="s">
+        <v>11</v>
+      </c>
+      <c r="D293" t="s">
+        <v>685</v>
+      </c>
+      <c r="H293" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8" ht="12.75">
+      <c r="A294" s="1" t="s">
         <v>686</v>
       </c>
-      <c r="C292" t="s">
-[...2 lines deleted...]
-      <c r="D292" t="s">
+      <c r="C294" t="s">
+        <v>11</v>
+      </c>
+      <c r="D294" t="s">
         <v>687</v>
       </c>
-      <c r="H292" t="s">
-[...32 lines deleted...]
-      </c>
       <c r="H294" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="295" spans="1:8" ht="12.75">
       <c r="A295" s="1" t="s">
-        <v>692</v>
+        <v>688</v>
       </c>
       <c r="C295" t="s">
         <v>11</v>
       </c>
       <c r="D295" t="s">
-        <v>259</v>
+        <v>689</v>
       </c>
       <c r="H295" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="296" spans="1:8" ht="12.75">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="296" spans="1:10" ht="12.75">
       <c r="A296" s="1" t="s">
-        <v>693</v>
+        <v>690</v>
       </c>
       <c r="C296" t="s">
         <v>11</v>
       </c>
       <c r="D296" t="s">
-        <v>694</v>
+        <v>691</v>
       </c>
       <c r="H296" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="297" spans="1:8" ht="12.75">
+        <v>33</v>
+      </c>
+      <c r="J296" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="297" spans="1:10" ht="12.75">
       <c r="A297" s="1" t="s">
-        <v>695</v>
+        <v>550</v>
       </c>
       <c r="C297" t="s">
         <v>11</v>
       </c>
       <c r="D297" t="s">
-        <v>696</v>
+        <v>551</v>
       </c>
       <c r="H297" t="s">
-        <v>19</v>
+        <v>13</v>
+      </c>
+      <c r="J297" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="298" spans="1:8" ht="12.75">
       <c r="A298" s="1" t="s">
-        <v>697</v>
+        <v>692</v>
       </c>
       <c r="C298" t="s">
         <v>11</v>
       </c>
       <c r="D298" t="s">
-        <v>698</v>
+        <v>693</v>
       </c>
       <c r="H298" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="299" spans="1:8" ht="12.75">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="299" spans="1:10" ht="12.75">
       <c r="A299" s="1" t="s">
-        <v>699</v>
+        <v>694</v>
       </c>
       <c r="C299" t="s">
         <v>11</v>
       </c>
       <c r="D299" t="s">
-        <v>700</v>
+        <v>695</v>
       </c>
       <c r="H299" t="s">
-        <v>25</v>
+        <v>33</v>
+      </c>
+      <c r="J299" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="300" spans="1:8" ht="12.75">
       <c r="A300" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="C300" t="s">
+        <v>11</v>
+      </c>
+      <c r="D300" t="s">
+        <v>697</v>
+      </c>
+      <c r="H300" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="301" spans="1:10" ht="12.75">
+      <c r="A301" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="C301" t="s">
+        <v>11</v>
+      </c>
+      <c r="D301" t="s">
+        <v>699</v>
+      </c>
+      <c r="H301" t="s">
+        <v>33</v>
+      </c>
+      <c r="J301" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8" ht="12.75">
+      <c r="A302" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="C302" t="s">
+        <v>11</v>
+      </c>
+      <c r="D302" t="s">
         <v>701</v>
       </c>
-      <c r="C300" t="s">
-[...2 lines deleted...]
-      <c r="D300" t="s">
+      <c r="H302" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8" ht="12.75">
+      <c r="A303" s="1" t="s">
         <v>702</v>
       </c>
-      <c r="H300" t="s">
-[...4 lines deleted...]
-      <c r="A301" s="1" t="s">
+      <c r="C303" t="s">
+        <v>11</v>
+      </c>
+      <c r="D303" t="s">
         <v>703</v>
       </c>
-      <c r="C301" t="s">
-[...35 lines deleted...]
-      </c>
       <c r="H303" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>33</v>
       </c>
     </row>
     <row r="304" spans="1:8" ht="12.75">
       <c r="A304" s="1" t="s">
-        <v>709</v>
+        <v>704</v>
       </c>
       <c r="C304" t="s">
         <v>11</v>
       </c>
       <c r="D304" t="s">
-        <v>710</v>
+        <v>705</v>
       </c>
       <c r="H304" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="305" spans="1:10" ht="12.75">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8" ht="12.75">
       <c r="A305" s="1" t="s">
-        <v>711</v>
+        <v>706</v>
       </c>
       <c r="C305" t="s">
         <v>11</v>
       </c>
       <c r="D305" t="s">
-        <v>712</v>
+        <v>707</v>
       </c>
       <c r="H305" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="306" spans="1:8" ht="12.75">
       <c r="A306" s="1" t="s">
-        <v>713</v>
+        <v>708</v>
       </c>
       <c r="C306" t="s">
         <v>11</v>
       </c>
       <c r="D306" t="s">
-        <v>714</v>
+        <v>709</v>
       </c>
       <c r="H306" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
     </row>
     <row r="307" spans="1:8" ht="12.75">
       <c r="A307" s="1" t="s">
-        <v>715</v>
+        <v>710</v>
+      </c>
+      <c r="B307" t="s">
+        <v>711</v>
       </c>
       <c r="C307" t="s">
         <v>11</v>
       </c>
       <c r="D307" t="s">
-        <v>716</v>
+        <v>712</v>
       </c>
       <c r="H307" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="308" spans="1:10" ht="12.75">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8" ht="12.75">
       <c r="A308" s="1" t="s">
-        <v>717</v>
+        <v>713</v>
       </c>
       <c r="C308" t="s">
         <v>11</v>
       </c>
       <c r="D308" t="s">
-        <v>718</v>
+        <v>714</v>
       </c>
       <c r="H308" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="309" spans="1:8" ht="12.75">
       <c r="A309" s="1" t="s">
-        <v>719</v>
+        <v>715</v>
+      </c>
+      <c r="B309" t="s">
+        <v>716</v>
       </c>
       <c r="C309" t="s">
         <v>11</v>
       </c>
       <c r="D309" t="s">
-        <v>720</v>
+        <v>717</v>
       </c>
       <c r="H309" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
     </row>
     <row r="310" spans="1:8" ht="12.75">
       <c r="A310" s="1" t="s">
-        <v>721</v>
+        <v>718</v>
       </c>
       <c r="C310" t="s">
         <v>11</v>
       </c>
       <c r="D310" t="s">
-        <v>722</v>
+        <v>719</v>
       </c>
       <c r="H310" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
     </row>
     <row r="311" spans="1:8" ht="12.75">
       <c r="A311" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="C311" t="s">
+        <v>11</v>
+      </c>
+      <c r="D311" t="s">
+        <v>721</v>
+      </c>
+      <c r="H311" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8" ht="12.75">
+      <c r="A312" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="B312" t="s">
         <v>723</v>
       </c>
-      <c r="C311" t="s">
-[...2 lines deleted...]
-      <c r="D311" t="s">
+      <c r="C312" t="s">
+        <v>11</v>
+      </c>
+      <c r="D312" t="s">
         <v>724</v>
       </c>
-      <c r="H311" t="s">
-[...4 lines deleted...]
-      <c r="A312" s="1" t="s">
+      <c r="H312" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8" ht="12.75">
+      <c r="A313" s="1" t="s">
         <v>725</v>
       </c>
-      <c r="C312" t="s">
-[...2 lines deleted...]
-      <c r="D312" t="s">
+      <c r="B313" t="s">
         <v>726</v>
       </c>
-      <c r="H312" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="C313" t="s">
         <v>11</v>
       </c>
       <c r="D313" t="s">
-        <v>435</v>
+        <v>727</v>
       </c>
       <c r="H313" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>33</v>
       </c>
     </row>
     <row r="314" spans="1:8" ht="12.75">
       <c r="A314" s="1" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="C314" t="s">
         <v>11</v>
       </c>
       <c r="D314" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="H314" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="315" spans="1:10" ht="12.75">
+    <row r="315" spans="1:8" ht="12.75">
       <c r="A315" s="1" t="s">
-        <v>729</v>
+        <v>730</v>
+      </c>
+      <c r="B315" t="s">
+        <v>731</v>
       </c>
       <c r="C315" t="s">
         <v>11</v>
       </c>
       <c r="D315" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
       <c r="H315" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="E16V90P37"/>
-[...312 lines deleted...]
-    <hyperlink ref="A315" r:id="rId314" display="E16V90P54"/>
+    <hyperlink ref="A2" r:id="rId1" display="E16V90P44"/>
+    <hyperlink ref="A3" r:id="rId2" display="E14F06P09"/>
+    <hyperlink ref="A4" r:id="rId3" display="CTX41727-DS-43"/>
+    <hyperlink ref="A5" r:id="rId4" display="E14F06P16"/>
+    <hyperlink ref="A6" r:id="rId5" display="STX61742Q-43"/>
+    <hyperlink ref="A7" r:id="rId6" display="E14F10P71"/>
+    <hyperlink ref="A8" r:id="rId7" display="E14F20P09"/>
+    <hyperlink ref="A9" r:id="rId8" display="E14F15P33"/>
+    <hyperlink ref="A10" r:id="rId9" display="E14F06P04"/>
+    <hyperlink ref="A11" r:id="rId10" display="E14F06P32"/>
+    <hyperlink ref="A12" r:id="rId11" display="E14F10P79"/>
+    <hyperlink ref="A13" r:id="rId12" display="E14F10P80"/>
+    <hyperlink ref="A14" r:id="rId13" display="SQX6192342Q-43"/>
+    <hyperlink ref="A15" r:id="rId14" display="STX192127T-N10"/>
+    <hyperlink ref="A16" r:id="rId15" display="STX192127Q-N10"/>
+    <hyperlink ref="A17" r:id="rId16" display="E14F20P04"/>
+    <hyperlink ref="A18" r:id="rId17" display="UDX1926Q-N10"/>
+    <hyperlink ref="A19" r:id="rId18" display="SDX159-DL-43"/>
+    <hyperlink ref="A20" r:id="rId19" display="E14F15P32"/>
+    <hyperlink ref="A21" r:id="rId20" display="E14F15P30"/>
+    <hyperlink ref="A22" r:id="rId21" display="E14F10P89"/>
+    <hyperlink ref="A23" r:id="rId22" display="E14F10P97"/>
+    <hyperlink ref="A24" r:id="rId23" display="E11F02P4990"/>
+    <hyperlink ref="A25" r:id="rId24" display="E14F10P81"/>
+    <hyperlink ref="A26" r:id="rId25" display="UDX1726Q-N10"/>
+    <hyperlink ref="A27" r:id="rId26" display="SDX159T-DL-43"/>
+    <hyperlink ref="A28" r:id="rId27" display="CQX782123-DS-43"/>
+    <hyperlink ref="A29" r:id="rId28" display="E14F06P61"/>
+    <hyperlink ref="A30" r:id="rId29" display="E14F60P19"/>
+    <hyperlink ref="A31" r:id="rId30" display="E14F60P23"/>
+    <hyperlink ref="A32" r:id="rId31" display="E14F60P25"/>
+    <hyperlink ref="A33" r:id="rId32" display="E12F03P88"/>
+    <hyperlink ref="A34" r:id="rId33" display="E14F06P48"/>
+    <hyperlink ref="A35" r:id="rId34" display="CDX623T-DS-T-43"/>
+    <hyperlink ref="A36" r:id="rId35" display="CDX623T-DS-B-43"/>
+    <hyperlink ref="A37" r:id="rId36" display="E14F15P35"/>
+    <hyperlink ref="A38" r:id="rId37" display="E14F15P37"/>
+    <hyperlink ref="A39" r:id="rId38" display="E14F15P38"/>
+    <hyperlink ref="A40" r:id="rId39" display="E14F15P43"/>
+    <hyperlink ref="A41" r:id="rId40" display="STX192127T-N10-V2"/>
+    <hyperlink ref="A42" r:id="rId41" display="E14F06P08"/>
+    <hyperlink ref="A43" r:id="rId42" display="E14F06P25"/>
+    <hyperlink ref="A44" r:id="rId43" display="E14F06P70"/>
+    <hyperlink ref="A45" r:id="rId44" display="E14F06P41YY"/>
+    <hyperlink ref="A46" r:id="rId45" display="E14F55P26"/>
+    <hyperlink ref="A47" r:id="rId46" display="SDX3340Q-DH-43"/>
+    <hyperlink ref="A48" r:id="rId47" display="SDX159-DL-43-V2"/>
+    <hyperlink ref="A49" r:id="rId48" display="E14F11P17"/>
+    <hyperlink ref="A50" r:id="rId49" display="E14F20P18"/>
+    <hyperlink ref="A51" r:id="rId50" display="CHB626-43"/>
+    <hyperlink ref="A52" r:id="rId51" display="CHB726-01"/>
+    <hyperlink ref="A53" r:id="rId52" display="CHB726-01-2X"/>
+    <hyperlink ref="A54" r:id="rId53" display="D15T01P31"/>
+    <hyperlink ref="A55" r:id="rId54" display="D15T01P32"/>
+    <hyperlink ref="A56" r:id="rId55" display="TD-PCS-1-A3-A4A5"/>
+    <hyperlink ref="A57" r:id="rId56" display="TD-850B-LTE78-43"/>
+    <hyperlink ref="A58" r:id="rId57" display="TD-AWS-1-C-DEF"/>
+    <hyperlink ref="A59" r:id="rId58" display="TD-PCS-1-B3B4-B5E"/>
+    <hyperlink ref="A60" r:id="rId59" display="TD-850AB-LTE15-43"/>
+    <hyperlink ref="A61" r:id="rId60" display="D-AWS-10-A-CDEF"/>
+    <hyperlink ref="A62" r:id="rId61" display="D-AWS-10-B-EF"/>
+    <hyperlink ref="A63" r:id="rId62" display="E15V80P03"/>
+    <hyperlink ref="A64" r:id="rId63" display="E15V90P20"/>
+    <hyperlink ref="A65" r:id="rId64" display="TD-850A-05-43"/>
+    <hyperlink ref="A66" r:id="rId65" display="SDX1926Q-43"/>
+    <hyperlink ref="A67" r:id="rId66" display="SDX1926T-43"/>
+    <hyperlink ref="A68" r:id="rId67" display="SPX78192126-43"/>
+    <hyperlink ref="A69" r:id="rId68" display="SQX781926T-43"/>
+    <hyperlink ref="A70" r:id="rId69" display="CBC1726-DP"/>
+    <hyperlink ref="A71" r:id="rId70" display="CBC1726-DP-2X"/>
+    <hyperlink ref="A72" r:id="rId71" display="CBC1726T-4310"/>
+    <hyperlink ref="A73" r:id="rId72" display="CBC173558Q-43"/>
+    <hyperlink ref="A74" r:id="rId73" display="CBC4W26T-DP-43"/>
+    <hyperlink ref="A75" r:id="rId74" display="CBC173558T-43"/>
+    <hyperlink ref="A76" r:id="rId75" display="CBC426-DS-43"/>
+    <hyperlink ref="A77" r:id="rId76" display="CBC1923-4310"/>
+    <hyperlink ref="A78" r:id="rId77" display="CBC626T-DL-4310"/>
+    <hyperlink ref="A79" r:id="rId78" display="CBC78-DS-43"/>
+    <hyperlink ref="A80" r:id="rId79" display="CBC78192123T-DS"/>
+    <hyperlink ref="A81" r:id="rId80" display="CBC6AE7LQ-DS-43"/>
+    <hyperlink ref="A82" r:id="rId81" display="CBC781923-DS-43"/>
+    <hyperlink ref="A83" r:id="rId82" display="CBC78T-DS-43-2X"/>
+    <hyperlink ref="A84" r:id="rId83" display="CBC7823-DS-43"/>
+    <hyperlink ref="A85" r:id="rId84" display="CDX1923Q-DS-43"/>
+    <hyperlink ref="A86" r:id="rId85" display="CDX723AT-DS-T"/>
+    <hyperlink ref="A87" r:id="rId86" display="CDX68-DS-43"/>
+    <hyperlink ref="A88" r:id="rId87" display="CDX68T-DS-43"/>
+    <hyperlink ref="A89" r:id="rId88" display="CQX6192123-DS-43"/>
+    <hyperlink ref="A90" r:id="rId89" display="CQX681926-DS-43"/>
+    <hyperlink ref="A91" r:id="rId90" display="CQX681926Q-DS-43"/>
+    <hyperlink ref="A92" r:id="rId91" display="CTX192126-DS-43"/>
+    <hyperlink ref="A93" r:id="rId92" display="CTX6826-DS-43"/>
+    <hyperlink ref="A94" r:id="rId93" display="E14F05P55"/>
+    <hyperlink ref="A95" r:id="rId94" display="E14F05P56"/>
+    <hyperlink ref="A96" r:id="rId95" display="E14F05P17-V"/>
+    <hyperlink ref="A97" r:id="rId96" display="E14F05P57"/>
+    <hyperlink ref="A98" r:id="rId97" display="E12F13P35-V"/>
+    <hyperlink ref="A99" r:id="rId98" display="E11F02P51"/>
+    <hyperlink ref="A100" r:id="rId99" display="E11F13P01"/>
+    <hyperlink ref="A101" r:id="rId100" display="E11F13P47-V"/>
+    <hyperlink ref="A102" r:id="rId101" display="E12F05P92"/>
+    <hyperlink ref="A103" r:id="rId102" display="E12F03P47"/>
+    <hyperlink ref="A104" r:id="rId103" display="E11F05P37-V"/>
+    <hyperlink ref="A105" r:id="rId104" display="E12F02P46"/>
+    <hyperlink ref="A106" r:id="rId105" display="E12F01P80"/>
+    <hyperlink ref="A107" r:id="rId106" display="E12F05P96-V"/>
+    <hyperlink ref="A108" r:id="rId107" display="E12F05P39"/>
+    <hyperlink ref="A109" r:id="rId108" display="E14F05P0790"/>
+    <hyperlink ref="A110" r:id="rId109" display="E11F01P17"/>
+    <hyperlink ref="A111" r:id="rId110" display="E11F01P37"/>
+    <hyperlink ref="A112" r:id="rId111" display="E11F01P20"/>
+    <hyperlink ref="A113" r:id="rId112" display="E11F02P46"/>
+    <hyperlink ref="A114" r:id="rId113" display="E11F02P1750"/>
+    <hyperlink ref="A115" r:id="rId114" display="E11F05P38-V"/>
+    <hyperlink ref="A116" r:id="rId115" display="E14F05P11"/>
+    <hyperlink ref="A117" r:id="rId116" display="E12F13P43"/>
+    <hyperlink ref="A118" r:id="rId117" display="E14F05P69"/>
+    <hyperlink ref="A119" r:id="rId118" display="E14F05P59"/>
+    <hyperlink ref="A120" r:id="rId119" display="E14F05P61"/>
+    <hyperlink ref="A121" r:id="rId120" display="E14F05P77"/>
+    <hyperlink ref="A122" r:id="rId121" display="E14F10P10"/>
+    <hyperlink ref="A123" r:id="rId122" display="E14F05P81"/>
+    <hyperlink ref="A124" r:id="rId123" display="E14F05P65"/>
+    <hyperlink ref="A125" r:id="rId124" display="E14F10P11"/>
+    <hyperlink ref="A126" r:id="rId125" display="E14F15P05"/>
+    <hyperlink ref="A127" r:id="rId126" display="E14F05P53"/>
+    <hyperlink ref="A128" r:id="rId127" display="E14F15P06"/>
+    <hyperlink ref="A129" r:id="rId128" display="E14F10P46"/>
+    <hyperlink ref="A130" r:id="rId129" display="E14F15P19"/>
+    <hyperlink ref="A131" r:id="rId130" display="E14F55P19"/>
+    <hyperlink ref="A132" r:id="rId131" display="E14F15P07"/>
+    <hyperlink ref="A133" r:id="rId132" display="E14F15P23"/>
+    <hyperlink ref="A134" r:id="rId133" display="E14F10P17"/>
+    <hyperlink ref="A135" r:id="rId134" display="E14F15P24"/>
+    <hyperlink ref="A136" r:id="rId135" display="E14F10P29"/>
+    <hyperlink ref="A137" r:id="rId136" display="E14F10P54"/>
+    <hyperlink ref="A138" r:id="rId137" display="E14F15P09"/>
+    <hyperlink ref="A139" r:id="rId138" display="E14F10P32"/>
+    <hyperlink ref="A140" r:id="rId139" display="E14F20P05"/>
+    <hyperlink ref="A141" r:id="rId140" display="E14F15P10"/>
+    <hyperlink ref="A142" r:id="rId141" display="E14F10P33"/>
+    <hyperlink ref="A143" r:id="rId142" display="E14F55P16"/>
+    <hyperlink ref="A144" r:id="rId143" display="E14F15P13"/>
+    <hyperlink ref="A145" r:id="rId144" display="E14F55P18-V"/>
+    <hyperlink ref="A146" r:id="rId145" display="E14F15P02"/>
+    <hyperlink ref="A147" r:id="rId146" display="E16V90P35"/>
+    <hyperlink ref="A148" r:id="rId147" display="E16V90P56"/>
+    <hyperlink ref="A149" r:id="rId148" display="E16V90P36"/>
+    <hyperlink ref="A150" r:id="rId149" display="E16V90P57"/>
+    <hyperlink ref="A151" r:id="rId150" display="E16V90P37"/>
+    <hyperlink ref="A152" r:id="rId151" display="E16V90P59"/>
+    <hyperlink ref="A153" r:id="rId152" display="E14F11P14"/>
+    <hyperlink ref="A154" r:id="rId153" display="E11F03P98"/>
+    <hyperlink ref="A155" r:id="rId154" display="CTX61742T-DS-43"/>
+    <hyperlink ref="A156" r:id="rId155" display="E14F07P08"/>
+    <hyperlink ref="A157" r:id="rId156" display="E14F10P0790"/>
+    <hyperlink ref="A158" r:id="rId157" display="E14F05P2190"/>
+    <hyperlink ref="A159" r:id="rId158" display="E14F05P6590"/>
+    <hyperlink ref="A160" r:id="rId159" display="CQX6192342T-DS-43"/>
+    <hyperlink ref="A161" r:id="rId160" display="CQX6192342Q-DS-43"/>
+    <hyperlink ref="A162" r:id="rId161" display="E14F10P95"/>
+    <hyperlink ref="A163" r:id="rId162" display="E14F06P83"/>
+    <hyperlink ref="A164" r:id="rId163" display="E14F06P35"/>
+    <hyperlink ref="A165" r:id="rId164" display="E14F11P37"/>
+    <hyperlink ref="A166" r:id="rId165" display="E16V90P40"/>
+    <hyperlink ref="A167" r:id="rId166" display="E16V90P48"/>
+    <hyperlink ref="A168" r:id="rId167" display="E16V90P49"/>
+    <hyperlink ref="A169" r:id="rId168" display="E12F01P78"/>
+    <hyperlink ref="A170" r:id="rId169" display="E12F01P93"/>
+    <hyperlink ref="A171" r:id="rId170" display="CTX41727T-DS-43"/>
+    <hyperlink ref="A172" r:id="rId171" display="CTX41727Q-DS-43"/>
+    <hyperlink ref="A173" r:id="rId172" display="E14F05P97"/>
+    <hyperlink ref="A174" r:id="rId173" display="STX61742T-43"/>
+    <hyperlink ref="A175" r:id="rId174" display="E14F15P31"/>
+    <hyperlink ref="A176" r:id="rId175" display="E14F10P73"/>
+    <hyperlink ref="A177" r:id="rId176" display="E14F06P24"/>
+    <hyperlink ref="A178" r:id="rId177" display="E14F10P78"/>
+    <hyperlink ref="A179" r:id="rId178" display="SQX6192342T-43"/>
+    <hyperlink ref="A180" r:id="rId179" display="STX42342T-43"/>
+    <hyperlink ref="A181" r:id="rId180" display="SQX682335T-43"/>
+    <hyperlink ref="A182" r:id="rId181" display="UDX1926T-N10"/>
+    <hyperlink ref="A183" r:id="rId182" display="CDX7FNQ-DL-43"/>
+    <hyperlink ref="A184" r:id="rId183" display="E14F10P85"/>
+    <hyperlink ref="A185" r:id="rId184" display="E14F06P38"/>
+    <hyperlink ref="A186" r:id="rId185" display="E14F06P47"/>
+    <hyperlink ref="A187" r:id="rId186" display="E14F06P31"/>
+    <hyperlink ref="A188" r:id="rId187" display="E14F06P46"/>
+    <hyperlink ref="A189" r:id="rId188" display="E11F01P8191"/>
+    <hyperlink ref="A190" r:id="rId189" display="CQX782123T-DS-43"/>
+    <hyperlink ref="A191" r:id="rId190" display="E14F06P40"/>
+    <hyperlink ref="A192" r:id="rId191" display="E14F10P88"/>
+    <hyperlink ref="A193" r:id="rId192" display="CBC61923-DS-43"/>
+    <hyperlink ref="A194" r:id="rId193" display="CBC61923T-DS-43"/>
+    <hyperlink ref="A195" r:id="rId194" display="E14F11P05"/>
+    <hyperlink ref="A196" r:id="rId195" display="E14F60P24"/>
+    <hyperlink ref="A197" r:id="rId196" display="E11F03P88"/>
+    <hyperlink ref="A198" r:id="rId197" display="E14F06P54"/>
+    <hyperlink ref="A199" r:id="rId198" display="STX42342-43"/>
+    <hyperlink ref="A200" r:id="rId199" display="E14F11P11"/>
+    <hyperlink ref="A201" r:id="rId200" display="UDX1726T-N10"/>
+    <hyperlink ref="A202" r:id="rId201" display="E14F06P71"/>
+    <hyperlink ref="A203" r:id="rId202" display="E12F03P16"/>
+    <hyperlink ref="A204" r:id="rId203" display="E14F20P14"/>
+    <hyperlink ref="A205" r:id="rId204" display="E14F06P00"/>
+    <hyperlink ref="A206" r:id="rId205" display="E14F06P51"/>
+    <hyperlink ref="A207" r:id="rId206" display="E14F06P45"/>
+    <hyperlink ref="A208" r:id="rId207" display="CBC426Q-DS-43"/>
+    <hyperlink ref="A209" r:id="rId208" display="CDX1726Q-DL-43"/>
+    <hyperlink ref="A210" r:id="rId209" display="E14F06P77"/>
+    <hyperlink ref="A211" r:id="rId210" display="E14F55P25"/>
+    <hyperlink ref="A212" r:id="rId211" display="E14F06P20"/>
+    <hyperlink ref="A213" r:id="rId212" display="SDX159T-DL-43-V2"/>
+    <hyperlink ref="A214" r:id="rId213" display="E14F06P85"/>
+    <hyperlink ref="A215" r:id="rId214" display="E14F15P44"/>
+    <hyperlink ref="A216" r:id="rId215" display="E14F20P19"/>
+    <hyperlink ref="A217" r:id="rId216" display="CHB3359T-43"/>
+    <hyperlink ref="A218" r:id="rId217" display="CHB626-43-2X"/>
+    <hyperlink ref="A219" r:id="rId218" display="TD-PCS-1-B3-B4B5"/>
+    <hyperlink ref="A220" r:id="rId219" display="TD-AWS-5-ABCD-F"/>
+    <hyperlink ref="A221" r:id="rId220" display="E15R02P10"/>
+    <hyperlink ref="A222" r:id="rId221" display="TD-850AB-L78-43"/>
+    <hyperlink ref="A223" r:id="rId222" display="SPX78192126T-43"/>
+    <hyperlink ref="A224" r:id="rId223" display="STX192158-43"/>
+    <hyperlink ref="A225" r:id="rId224" display="STX192158T-43"/>
+    <hyperlink ref="A226" r:id="rId225" display="CBC1923-DS-43"/>
+    <hyperlink ref="A227" r:id="rId226" display="CBC1726-DH"/>
+    <hyperlink ref="A228" r:id="rId227" display="CBC4W26T-DS-43"/>
+    <hyperlink ref="A229" r:id="rId228" display="CBC1923T-DS-43"/>
+    <hyperlink ref="A230" r:id="rId229" display="CBC426-DP-2X"/>
+    <hyperlink ref="A231" r:id="rId230" display="CBC1726-DH-2X"/>
+    <hyperlink ref="A232" r:id="rId231" display="CBC1726-DL"/>
+    <hyperlink ref="A233" r:id="rId232" display="CBC23SR-43"/>
+    <hyperlink ref="A234" r:id="rId233" display="CBC426T-DS-43"/>
+    <hyperlink ref="A235" r:id="rId234" display="CBC1726-DL-2X"/>
+    <hyperlink ref="A236" r:id="rId235" display="CBC4W26-DP-43"/>
+    <hyperlink ref="A237" r:id="rId236" display="CBC4W26-DS-43"/>
+    <hyperlink ref="A238" r:id="rId237" display="CBC78192123-DS"/>
+    <hyperlink ref="A239" r:id="rId238" display="CBC6AE7LT-DS-43"/>
+    <hyperlink ref="A240" r:id="rId239" display="CBC781923T-DS-43"/>
+    <hyperlink ref="A241" r:id="rId240" display="CBC7823T-DS-43"/>
+    <hyperlink ref="A242" r:id="rId241" display="CBC78T-DS-43"/>
+    <hyperlink ref="A243" r:id="rId242" display="CDX723AT-DS-B"/>
+    <hyperlink ref="A244" r:id="rId243" display="CDX623T-DS-T"/>
+    <hyperlink ref="A245" r:id="rId244" display="CDX68Q-DS-43"/>
+    <hyperlink ref="A246" r:id="rId245" display="CQX6192123T-DS-43"/>
+    <hyperlink ref="A247" r:id="rId246" display="CQX681926T-DS-43"/>
+    <hyperlink ref="A248" r:id="rId247" display="CTX192126T-DS-43"/>
+    <hyperlink ref="A249" r:id="rId248" display="CTX6826Q-DS-43"/>
+    <hyperlink ref="A250" r:id="rId249" display="E11F02P17"/>
+    <hyperlink ref="A251" r:id="rId250" display="E11F02P47"/>
+    <hyperlink ref="A252" r:id="rId251" display="E11F02P48"/>
+    <hyperlink ref="A253" r:id="rId252" display="E11F02P49"/>
+    <hyperlink ref="A254" r:id="rId253" display="E11F02P50"/>
+    <hyperlink ref="A255" r:id="rId254" display="E11F03P18"/>
+    <hyperlink ref="A256" r:id="rId255" display="E11F03P58"/>
+    <hyperlink ref="A257" r:id="rId256" display="E11F13P46-V"/>
+    <hyperlink ref="A258" r:id="rId257" display="E12F03P46"/>
+    <hyperlink ref="A259" r:id="rId258" display="E12F02P33"/>
+    <hyperlink ref="A260" r:id="rId259" display="E12F05P96"/>
+    <hyperlink ref="A261" r:id="rId260" display="E14F05P06"/>
+    <hyperlink ref="A262" r:id="rId261" display="E14F05P15"/>
+    <hyperlink ref="A263" r:id="rId262" display="E12F01P81"/>
+    <hyperlink ref="A264" r:id="rId263" display="E14F05P16"/>
+    <hyperlink ref="A265" r:id="rId264" display="E14F05P54"/>
+    <hyperlink ref="A266" r:id="rId265" display="E14F05P17"/>
+    <hyperlink ref="A267" r:id="rId266" display="E12F13P25"/>
+    <hyperlink ref="A268" r:id="rId267" display="E14F05P10"/>
+    <hyperlink ref="A269" r:id="rId268" display="E14F05P22"/>
+    <hyperlink ref="A270" r:id="rId269" display="E12F03P18"/>
+    <hyperlink ref="A271" r:id="rId270" display="E14F05P58"/>
+    <hyperlink ref="A272" r:id="rId271" display="E12F23P20"/>
+    <hyperlink ref="A273" r:id="rId272" display="E14F05P76"/>
+    <hyperlink ref="A274" r:id="rId273" display="E14F05P13"/>
+    <hyperlink ref="A275" r:id="rId274" display="E14F10P09"/>
+    <hyperlink ref="A276" r:id="rId275" display="E14F05P63"/>
+    <hyperlink ref="A277" r:id="rId276" display="E14F10P44"/>
+    <hyperlink ref="A278" r:id="rId277" display="E14F15P04"/>
+    <hyperlink ref="A279" r:id="rId278" display="E14F15P16"/>
+    <hyperlink ref="A280" r:id="rId279" display="E14F15P17"/>
+    <hyperlink ref="A281" r:id="rId280" display="E14F05P66"/>
+    <hyperlink ref="A282" r:id="rId281" display="E14F10P12"/>
+    <hyperlink ref="A283" r:id="rId282" display="E14F10P16"/>
+    <hyperlink ref="A284" r:id="rId283" display="E14F05P89"/>
+    <hyperlink ref="A285" r:id="rId284" display="E14F55P89"/>
+    <hyperlink ref="A286" r:id="rId285" display="E14F15P08"/>
+    <hyperlink ref="A287" r:id="rId286" display="E14F60P18"/>
+    <hyperlink ref="A288" r:id="rId287" display="E14F20P06"/>
+    <hyperlink ref="A289" r:id="rId288" display="E14F15P11"/>
+    <hyperlink ref="A290" r:id="rId289" display="E14F10P60"/>
+    <hyperlink ref="A291" r:id="rId290" display="E14F15P12"/>
+    <hyperlink ref="A292" r:id="rId291" display="E14F15P01"/>
+    <hyperlink ref="A293" r:id="rId292" display="E14F55P17"/>
+    <hyperlink ref="A294" r:id="rId293" display="E14F10P07"/>
+    <hyperlink ref="A295" r:id="rId294" display="E14F10P08"/>
+    <hyperlink ref="A296" r:id="rId295" display="E14F15P03"/>
+    <hyperlink ref="A297" r:id="rId296" display="E15V95P34"/>
+    <hyperlink ref="A298" r:id="rId297" display="E16V90P34"/>
+    <hyperlink ref="A299" r:id="rId298" display="E16V90P54"/>
+    <hyperlink ref="A300" r:id="rId299" display="E16V90P58"/>
+    <hyperlink ref="A301" r:id="rId300" display="E16V90P38"/>
+    <hyperlink ref="A302" r:id="rId301" display="E16V90P39"/>
+    <hyperlink ref="A303" r:id="rId302" display="E14F15P47"/>
+    <hyperlink ref="A304" r:id="rId303" display="E12F03P90"/>
+    <hyperlink ref="A305" r:id="rId304" display="E14F07P01"/>
+    <hyperlink ref="A306" r:id="rId305" display="E14F10P28"/>
+    <hyperlink ref="A307" r:id="rId306" display="CTX61742Q-DS-43"/>
+    <hyperlink ref="A308" r:id="rId307" display="E14F06P79"/>
+    <hyperlink ref="A309" r:id="rId308" display="SPX619212342T-43"/>
+    <hyperlink ref="A310" r:id="rId309" display="E14F11P26"/>
+    <hyperlink ref="A311" r:id="rId310" display="E14F07P34"/>
+    <hyperlink ref="A312" r:id="rId311" display="CBC61923Q-DS-43"/>
+    <hyperlink ref="A313" r:id="rId312" display="CQX6172340Q-43"/>
+    <hyperlink ref="A314" r:id="rId313" display="E14F06P58"/>
+    <hyperlink ref="A315" r:id="rId314" display="CDX67DQ-DL-43"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId315"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 