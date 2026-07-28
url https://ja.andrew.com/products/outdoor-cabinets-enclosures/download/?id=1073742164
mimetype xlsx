--- v0 (2026-06-12)
+++ v1 (2026-07-28)
@@ -91,102 +91,102 @@
   <si>
     <t>CMC-74 Equipment and Battery Cabinet NiCd, 3-String, 3 kW Air Conditioner, DC</t>
   </si>
   <si>
     <t>CMC</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760250933</t>
   </si>
   <si>
     <t>760250933</t>
   </si>
   <si>
     <t>CMC- 36 Plinth</t>
   </si>
   <si>
     <t>CMC 6” High Plinth, Cabinet Mounting Used with 36” Wide Cabinets</t>
   </si>
   <si>
     <t>85B3V-P1-A0D00-00</t>
   </si>
   <si>
     <t>CMC85-36C VRLA Battery Cabinet 6-String, 1 kW HVAC with 500 W Heater, DC</t>
   </si>
   <si>
+    <t>21B0-T1-A00D00-00</t>
+  </si>
+  <si>
+    <t>CMC21</t>
+  </si>
+  <si>
+    <t>Empty CMC21 Thermosiphon Outdoor Equipment Cabinet</t>
+  </si>
+  <si>
+    <t>28B0-D3-A00D00-00</t>
+  </si>
+  <si>
+    <t>CMC28</t>
+  </si>
+  <si>
+    <t>Empty CMC28 2000W HVAC Empty Outdoor Equipment Cabinet</t>
+  </si>
+  <si>
+    <t>35B0-D3-A00D00-01</t>
+  </si>
+  <si>
+    <t>CMC35</t>
+  </si>
+  <si>
+    <t>Empty CMC35 2000W HVAC Outdoor Equipment Cabinet</t>
+  </si>
+  <si>
     <t>L8B0-D8-A00D00-01</t>
   </si>
   <si>
     <t>CMC8L</t>
   </si>
   <si>
     <t>Empty CMC8L 300W HVAC Outdoor Equipment Cabinet</t>
   </si>
   <si>
     <t>S14B0-T3-A00D00-00</t>
   </si>
   <si>
     <t>CMC14S</t>
   </si>
   <si>
     <t>Empty CMC14S Thermosiphon Outdoor Equipment Cabinet</t>
   </si>
   <si>
     <t>S8B0-D1-A00D00-01</t>
   </si>
   <si>
     <t>CMC8S</t>
   </si>
   <si>
     <t>CMC8S 2x 300W HVAC Empty Outdoor Equipment Cabinet</t>
-  </si>
-[...25 lines deleted...]
-    <t>Empty CMC35 2000W HVAC Outdoor Equipment Cabinet</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760133546</t>
   </si>
   <si>
     <t>760133546</t>
   </si>
   <si>
     <t>RBA84-36 24V-Primary / 48V-Secondary Power &amp; Battery Cabinet</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760251249</t>
   </si>
   <si>
     <t>760251249</t>
   </si>
   <si>
     <t>CMC-74 Equipment and Battery Cabinet VRLA, 3-String, 3 kW Air Conditioner, DC</t>
   </si>
   <si>
     <t>74B3V-P1-A00D00-00</t>
   </si>
   <si>
     <t>CMC74-36C VRLA Battery Cabinet 6-String, 1 kW HVAC with 500 W Heater, DC</t>
   </si>
@@ -353,51 +353,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J17" totalsRowShown="0">
   <autoFilter ref="A1:J17"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760187989" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760251256" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760250933" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item85b3v-p1-a0d00-00" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/iteml8b0-d8-a00d00-01" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/items14b0-t3-a00d00-00" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/items8b0-d1-a00d00-01" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/item21b0-t1-a00d00-00" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/item28b0-d3-a00d00-00" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/item35b0-d3-a00d00-01" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760133546" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760251249" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item74b3v-p1-a00d00-00" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/multi-bay-cabinets/item78w3-p1-a00d00-00" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item72b3-t7-a00d00-00" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/battery-cabinets/item72b5-p1-a00d10-00" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760187989" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760251256" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760250933" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item85b3v-p1-a0d00-00" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/item21b0-t1-a00d00-00" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/item28b0-d3-a00d00-00" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/item35b0-d3-a00d00-01" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/iteml8b0-d8-a00d00-01" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/items14b0-t3-a00d00-00" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-cabinets/items8b0-d1-a00d00-01" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760133546" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760251249" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item74b3v-p1-a00d00-00" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/multi-bay-cabinets/item78w3-p1-a00d00-00" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/equipment-battery-combination-cabinets/item72b3-t7-a00d00-00" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/battery-cabinets/item72b5-p1-a00d10-00" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J17"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="72.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -674,56 +674,56 @@
       </c>
     </row>
     <row r="17" spans="1:7" ht="12.75">
       <c r="A17" s="1" t="s">
         <v>57</v>
       </c>
       <c r="B17" t="s">
         <v>58</v>
       </c>
       <c r="C17" t="s">
         <v>12</v>
       </c>
       <c r="D17" t="s">
         <v>59</v>
       </c>
       <c r="G17" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId1" display="760187989"/>
     <hyperlink ref="A3" r:id="rId2" display="760251256"/>
     <hyperlink ref="A4" r:id="rId3" display="760250933"/>
     <hyperlink ref="A5" r:id="rId4" display="85B3V-P1-A0D00-00"/>
-    <hyperlink ref="A6" r:id="rId5" display="L8B0-D8-A00D00-01"/>
-[...4 lines deleted...]
-    <hyperlink ref="A11" r:id="rId10" display="35B0-D3-A00D00-01"/>
+    <hyperlink ref="A6" r:id="rId5" display="21B0-T1-A00D00-00"/>
+    <hyperlink ref="A7" r:id="rId6" display="28B0-D3-A00D00-00"/>
+    <hyperlink ref="A8" r:id="rId7" display="35B0-D3-A00D00-01"/>
+    <hyperlink ref="A9" r:id="rId8" display="L8B0-D8-A00D00-01"/>
+    <hyperlink ref="A10" r:id="rId9" display="S14B0-T3-A00D00-00"/>
+    <hyperlink ref="A11" r:id="rId10" display="S8B0-D1-A00D00-01"/>
     <hyperlink ref="A12" r:id="rId11" display="760133546"/>
     <hyperlink ref="A13" r:id="rId12" display="760251249"/>
     <hyperlink ref="A14" r:id="rId13" display="74B3V-P1-A00D00-00"/>
     <hyperlink ref="A15" r:id="rId14" display="78W3-P1-A00D00-00"/>
     <hyperlink ref="A16" r:id="rId15" display="72B3-T7-A00D00-00"/>
     <hyperlink ref="A17" r:id="rId16" display="72B5-P1-A00D10-00"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId17"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">