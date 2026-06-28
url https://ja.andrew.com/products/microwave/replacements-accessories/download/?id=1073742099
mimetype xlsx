--- v1 (2026-06-28)
+++ v2 (2026-06-28)
@@ -43,62 +43,119 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>HIGHWIND-6-KIT</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>High wind upgrade kit for LX6, HX6 &amp; USX6 antennas.</t>
+  </si>
+  <si>
+    <t>Wind upgrade kit</t>
+  </si>
+  <si>
+    <t>HIGHWIND-8-KIT</t>
+  </si>
+  <si>
+    <t>High wind upgrade kit for HX8 and USX8 antennas</t>
+  </si>
+  <si>
+    <t>HIGHWIND-KIT</t>
+  </si>
+  <si>
+    <t>Universal High wind upgrade kit for HX10/HX12 and USX10/USX12 antennas</t>
+  </si>
+  <si>
+    <t>P99915-REP</t>
+  </si>
+  <si>
+    <t>Azimuth adjustment kit for 6 ft antennas</t>
+  </si>
+  <si>
+    <t>Azimuth adjustment kit</t>
+  </si>
+  <si>
+    <t>T10MSC</t>
+  </si>
+  <si>
+    <t>Replacement Mount Kit for HX8/HX10 and USX8/USX10 antennas</t>
+  </si>
+  <si>
+    <t>Mount replacement kit</t>
+  </si>
+  <si>
+    <t>T12MSB</t>
+  </si>
+  <si>
+    <t>Replacement Mount Kit for HX12 and USX12 antennas</t>
+  </si>
+  <si>
+    <t>TF-10-11W-18-HX</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for HX10-11W antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
+    <t>Feed assembly replacement</t>
+  </si>
+  <si>
+    <t>TF-12-11W-18-USX</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for USX12-11W antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
     <t>TF-10-13W-18-HX</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>Replacement feed assembly for HX10-13W antennas - excludes output transition (order separately)</t>
   </si>
   <si>
-    <t>Feed assembly replacement</t>
-[...1 lines deleted...]
-  <si>
     <t>TF-6-15-17-USX</t>
   </si>
   <si>
     <t>Replacement feed assembly for USX6-15 antennas - excludes output transition (order separately)</t>
   </si>
   <si>
     <t>TF-6-3-17-USX</t>
   </si>
   <si>
     <t>Replacement feed assembly for USX6-3 antennas - excludes output transition (order separately)</t>
   </si>
   <si>
     <t>TF-12-7W-18-HX</t>
   </si>
   <si>
     <t>Replacement feed assembly for HX12-7W antennas - excludes output transition (order separately)</t>
   </si>
   <si>
     <t>TF-6-4-17</t>
   </si>
   <si>
     <t>Replacement feed assembly for HX6-4 antennas - excludes output transition (order separately)</t>
   </si>
   <si>
     <t>TF-12-7W-18-USX</t>
@@ -352,432 +409,375 @@
   <si>
     <t>https://www.andrew.com/products/microwave/replacements-accessories/item7832561</t>
   </si>
   <si>
     <t>7832561</t>
   </si>
   <si>
     <t>Replacement radome, without flash, and hardware kit for HX12 and USX12 antennas</t>
   </si>
   <si>
     <t>7777821-12</t>
   </si>
   <si>
     <t>Replacement radome, without flash, for HX12 and USX12 antennas, excludes hardware</t>
   </si>
   <si>
     <t>7839958-6-WH</t>
   </si>
   <si>
     <t>Replacement reflector, one-piece, for HX6 and USX6 antennas</t>
   </si>
   <si>
     <t>Reflector replacement</t>
   </si>
   <si>
-    <t>HIGHWIND-6-KIT</t>
-[...55 lines deleted...]
-  <si>
     <t>https://www.andrew.com/products/microwave/replacements-accessories/item7862989</t>
   </si>
   <si>
     <t>7862989</t>
   </si>
   <si>
     <t>Outboard side strut kit, 3m long, for 6 ft VHLP, LX, HX and USX antennas</t>
   </si>
   <si>
     <t>Side strut tower clamp kit</t>
   </si>
   <si>
+    <t>TF-12-3-18-USX</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for USX12-3 antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
+    <t>TF-12-4-18-HX</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for HX12-4 antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
+    <t>TF-12-4-18-USX</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for USX12-4 antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
+    <t>TF-6-15-17</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for HX6-15 antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
+    <t>TF-12-6W-18-HX</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for HX12-6W antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
+    <t>TF-12-6W-18-USX</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for USX12-6W antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
+    <t>TF-8-11W-17-USX</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for USX8-11W antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
+    <t>TF-10-13W-18-USX</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for USX10-13W antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
+    <t>TF-6-11W-17</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for HX6-11W antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
+    <t>TF-8-13W-17-HX</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for HX8-13W antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
+    <t>TF-8-7W-17-HX</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for HX8-7W antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
+    <t>TF-10-3-18-USX</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for USX10-3 antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
+    <t>TF-8-7W-17-USX</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for USX8-7W antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
+    <t>TF-6-11W-17-USX</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for USX6-11W antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
+    <t>TF-8-13W-17-USX</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for USX8-13W antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
+    <t>TF-6-4-17-USX</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for USX6-4 antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
+    <t>TF-10-4-18-HX</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for HX10-4 antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
+    <t>TF-6-13W-17</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for HX6-13W antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
+    <t>TF-10-4-18-USX</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for USX10-4 antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
+    <t>TF-6-13W-17-USX</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for USX6-13W antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
+    <t>TF-8-3-17-USX</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for USX8-3 antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
+    <t>TF-8-4-17-HX</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for HX8-4 antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
+    <t>TF-8-6W-17-USX</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for USX8-6W antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
+    <t>VTRANSXKC-11W-4</t>
+  </si>
+  <si>
+    <t>Dual-polarized output transition for HX, USX &amp; SHPX4 antennas, 10.00 - 11.70 GHz, PDR100 flanges</t>
+  </si>
+  <si>
+    <t>VTRANSXKC-13W-2</t>
+  </si>
+  <si>
+    <t>Dual-polarized output transition for HX, USX &amp; SHPX4 antennas, 12.20 - 13.25 GHz, PBR120 flanges</t>
+  </si>
+  <si>
+    <t>VTRANSXKC-4-6</t>
+  </si>
+  <si>
+    <t>Dual-polarized output transition for HX, USX &amp; SHPX4 antennas, 4.4 - 5.0 GHz, CPR187G flanges</t>
+  </si>
+  <si>
+    <t>VTRANSXKC-6W-4</t>
+  </si>
+  <si>
+    <t>Dual-polarized output transition for HX, USX &amp; SHPX4 antennas, 5.925 - 7.125 GHz, PDR70 flanges</t>
+  </si>
+  <si>
+    <t>VTRANSXKC-15-2</t>
+  </si>
+  <si>
+    <t>Dual-polarized output transition for HX, USX &amp; SHPX4 antennas, 14.40 - 15.35 GHz, PBR140 flanges</t>
+  </si>
+  <si>
+    <t>VTRANSXKC-15-3</t>
+  </si>
+  <si>
+    <t>Dual-polarized output transition for HX, USX &amp; SHPX4 antennas, 14.40 - 15.35 GHz, UBR140 flanges</t>
+  </si>
+  <si>
+    <t>VTRANSXKC-7W-6</t>
+  </si>
+  <si>
+    <t>Dual-polarized output transition for HX, USX &amp; SHPX4 antennas, 7.125 - 8.50 GHz, CPR112G flanges</t>
+  </si>
+  <si>
+    <t>VTRANSXKC-4-4</t>
+  </si>
+  <si>
+    <t>Dual-polarized output transition for HX, USX &amp; SHPX4 antennas, 4.4 - 5.0 GHz, PDR48 flanges</t>
+  </si>
+  <si>
+    <t>VTRANSXKC-11W-2</t>
+  </si>
+  <si>
+    <t>Dual-polarized output transition for HX, USX &amp; SHPX4 antennas, 10.00 - 11.70 GHz, PBR100 flanges</t>
+  </si>
+  <si>
+    <t>7777821-10F</t>
+  </si>
+  <si>
+    <t>Replacement radome, with flash, for HX10 and USX10 antennas, excludes hardware</t>
+  </si>
+  <si>
+    <t>7777821-12F</t>
+  </si>
+  <si>
+    <t>Replacement radome, with flash, for HX12 and USX12 antennas, excludes hardware</t>
+  </si>
+  <si>
+    <t>7801215-REP</t>
+  </si>
+  <si>
+    <t>Azimuth adjustment kit for 8 ft, 10 ft and 12 ft HX and USX antennas</t>
+  </si>
+  <si>
+    <t>Accessory</t>
+  </si>
+  <si>
+    <t>7830551-GF</t>
+  </si>
+  <si>
+    <t>Replacement radome, with flash, and hardware kit for HX10 and USX10 antennas</t>
+  </si>
+  <si>
+    <t>7819854-TA</t>
+  </si>
+  <si>
+    <t>Side strut tower clamp kit for 8 ft, 10 ft and 12 ft HX and USX antennas</t>
+  </si>
+  <si>
+    <t>Mount kit</t>
+  </si>
+  <si>
+    <t>7839958-12-HF</t>
+  </si>
+  <si>
+    <t>Replacement reflector, two-piece, for HX12 and USX12 antennas. Excludes hardware (order separately)</t>
+  </si>
+  <si>
+    <t>7839959-8-USX</t>
+  </si>
+  <si>
+    <t>Replacement shield set for USX8 antennas</t>
+  </si>
+  <si>
+    <t>7839958-8</t>
+  </si>
+  <si>
+    <t>Replacement reflector, one-piece, for HX8 and USX8 antennas</t>
+  </si>
+  <si>
+    <t>7839959-12</t>
+  </si>
+  <si>
+    <t>Replacement shield set for HX12 and USX12 antennas</t>
+  </si>
+  <si>
+    <t>7839959-6-HX</t>
+  </si>
+  <si>
+    <t>Replacement shield set for HX6 antennas</t>
+  </si>
+  <si>
+    <t>7839958-10-HF</t>
+  </si>
+  <si>
+    <t>Replacement reflector, two-piece, for HX10 and USX10 antennas. Excludes hardware (order separately)</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/microwave/replacements-accessories/item7830551</t>
+  </si>
+  <si>
+    <t>7830551</t>
+  </si>
+  <si>
+    <t>Replacement radome, without flash, and hardware kit for HX10 and USX10 antennas</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/microwave/replacements-accessories/item7801211</t>
+  </si>
+  <si>
+    <t>7801211</t>
+  </si>
+  <si>
+    <t>Replacement radome, without flash, and hardware kit for HX8 and USX8 antennas</t>
+  </si>
+  <si>
+    <t>7777821-8</t>
+  </si>
+  <si>
+    <t>Replacement radome, without flash, for HX8 and USX8 antennas, excludes hardware</t>
+  </si>
+  <si>
     <t>VSTRUT-P3KIT</t>
   </si>
   <si>
     <t>Inboard Side Strut Kit, 1.55m long, for 3 ft, 4 ft and 6 ft microwave antennas</t>
   </si>
   <si>
     <t>Strut kit</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/microwave/replacements-accessories/item7819854</t>
   </si>
   <si>
     <t>7819854</t>
   </si>
   <si>
     <t>Outboard side strut kit, 3m long, for 8 ft, 10 ft and 12 ft HX and USX antennas</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/microwave/replacements-accessories/item7839972</t>
   </si>
   <si>
     <t>7839972</t>
   </si>
   <si>
     <t>Inboard side strut kit, 3m long, for 8 ft, 10 ft and 12 ft HX and USX antennas</t>
-  </si>
-[...286 lines deleted...]
-    <t>Replacement radome, without flash, for HX8 and USX8 antennas, excludes hardware</t>
   </si>
   <si>
     <t>T6MSD</t>
   </si>
   <si>
     <t>Replacement Mount Kit for HX6 and USX6 antennas</t>
   </si>
   <si>
     <t>TF-10-7W-18-HX</t>
   </si>
   <si>
     <t>Replacement feed assembly for HX10-7W antennas - excludes output transition (order separately)</t>
   </si>
   <si>
     <t>TF-10-7W-18-USX</t>
   </si>
   <si>
     <t>Replacement feed assembly for USX10-7W antennas - excludes output transition (order separately)</t>
   </si>
   <si>
     <t>TF-10-11W-18-USX</t>
   </si>
   <si>
     <t>Replacement feed assembly for USX10-11W antennas - excludes output transition (order separately)</t>
   </si>
@@ -920,51 +920,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J107" totalsRowShown="0">
   <autoFilter ref="A1:J107"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-10-13w-18-hx" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-15-17-usx" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-3-17-usx" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-12-7w-18-hx" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-4-17" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-12-7w-18-usx" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-15-17-hx" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-6w-17" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-15-17-usx" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-6w-17-usx" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-10-6w-18-hx" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-7w-17" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-10-6w-18-usx" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-7w-17-usx" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-4-17-usx" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-11w-17-hx" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-6w-17-hx" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-11w-3" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-11w-6" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-13w-3" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-6w-6" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-7w-2" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-7w-3" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-3-4" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-7w-4" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-3-6" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7682900-gr" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7758822-gr" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7801211-gf" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7801212" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7777821-8f" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7830552" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7810081" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7819854-aa" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7832561-gf" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839959-6-usx" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7832569" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839959-8-hx" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839971-10" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839959-10" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7777821-10" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7832561" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7777821-12" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839958-6-wh" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemhighwind-6-kit" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemhighwind-8-kit" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemhighwind-kit" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemp99915-rep" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemt10msc" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemt12msb" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-10-11w-18-hx" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-12-11w-18-usx" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7862989" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvstrut-p3kit" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7819854" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839972" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-12-3-18-usx" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-12-4-18-hx" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-12-4-18-usx" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-15-17" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-12-6w-18-hx" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-12-6w-18-usx" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-11w-17-usx" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-10-13w-18-usx" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-11w-17" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-13w-17-hx" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-7w-17-hx" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-10-3-18-usx" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-7w-17-usx" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-11w-17-usx" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-13w-17-usx" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-4-17-usx" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-10-4-18-hx" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-13w-17" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-10-4-18-usx" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-13w-17-usx" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-3-17-usx" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-4-17-hx" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-6w-17-usx" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-11w-4" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-13w-2" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-4-6" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-6w-4" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-15-2" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-15-3" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-7w-6" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-4-4" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-11w-2" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7777821-10f" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7777821-12f" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7801215-rep" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7830551-gf" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7819854-ta" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839958-12-hf" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839959-8-usx" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839958-8" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839959-12" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839959-6-hx" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839958-10-hf" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7830551" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7801211" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7777821-8" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemt6msd" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-10-7w-18-hx" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-10-7w-18-usx" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-10-11w-18-usx" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemhighwind-6-kit" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemhighwind-8-kit" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemhighwind-kit" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemp99915-rep" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemt10msc" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemt12msb" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-10-11w-18-hx" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-12-11w-18-usx" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-10-13w-18-hx" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-15-17-usx" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-3-17-usx" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-12-7w-18-hx" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-4-17" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-12-7w-18-usx" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-15-17-hx" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-6w-17" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-15-17-usx" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-6w-17-usx" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-10-6w-18-hx" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-7w-17" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-10-6w-18-usx" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-7w-17-usx" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-4-17-usx" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-11w-17-hx" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-6w-17-hx" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-11w-3" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-11w-6" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-13w-3" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-6w-6" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-7w-2" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-7w-3" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-3-4" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-7w-4" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-3-6" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7682900-gr" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7758822-gr" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7801211-gf" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7801212" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7777821-8f" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7830552" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7810081" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7819854-aa" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7832561-gf" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839959-6-usx" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7832569" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839959-8-hx" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839971-10" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839959-10" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7777821-10" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7832561" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7777821-12" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839958-6-wh" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7862989" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-12-3-18-usx" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-12-4-18-hx" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-12-4-18-usx" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-15-17" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-12-6w-18-hx" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-12-6w-18-usx" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-11w-17-usx" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-10-13w-18-usx" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-11w-17" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-13w-17-hx" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-7w-17-hx" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-10-3-18-usx" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-7w-17-usx" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-11w-17-usx" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-13w-17-usx" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-4-17-usx" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-10-4-18-hx" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-13w-17" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-10-4-18-usx" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-13w-17-usx" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-3-17-usx" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-4-17-hx" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-6w-17-usx" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-11w-4" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-13w-2" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-4-6" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-6w-4" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-15-2" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-15-3" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-7w-6" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-4-4" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-11w-2" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7777821-10f" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7777821-12f" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7801215-rep" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7830551-gf" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7819854-ta" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839958-12-hf" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839959-8-usx" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839958-8" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839959-12" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839959-6-hx" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839958-10-hf" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7830551" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7801211" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7777821-8" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvstrut-p3kit" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7819854" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839972" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemt6msd" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-10-7w-18-hx" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-10-7w-18-usx" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-10-11w-18-usx" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J107"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="90.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="26.140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -1031,1585 +1031,1585 @@
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="H4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5" t="s">
         <v>19</v>
       </c>
       <c r="H5" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C6" t="s">
         <v>11</v>
       </c>
       <c r="D6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H6" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C7" t="s">
         <v>11</v>
       </c>
       <c r="D7" t="s">
+        <v>25</v>
+      </c>
+      <c r="H7" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C8" t="s">
         <v>11</v>
       </c>
       <c r="D8" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="H8" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="C9" t="s">
         <v>11</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="H9" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C10" t="s">
         <v>11</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="H10" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="C11" t="s">
         <v>11</v>
       </c>
       <c r="D11" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="H11" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="C12" t="s">
         <v>11</v>
       </c>
       <c r="D12" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="H12" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="C13" t="s">
         <v>11</v>
       </c>
       <c r="D13" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="H13" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
       <c r="D14" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="H14" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="C15" t="s">
         <v>11</v>
       </c>
       <c r="D15" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="H15" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="C16" t="s">
         <v>11</v>
       </c>
       <c r="D16" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="H16" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="C17" t="s">
         <v>11</v>
       </c>
       <c r="D17" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="H17" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="C18" t="s">
         <v>11</v>
       </c>
       <c r="D18" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="H18" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="C19" t="s">
         <v>11</v>
       </c>
       <c r="D19" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="H19" t="s">
-        <v>48</v>
+        <v>28</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C20" t="s">
         <v>11</v>
       </c>
       <c r="D20" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="H20" t="s">
-        <v>48</v>
+        <v>28</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C21" t="s">
         <v>11</v>
       </c>
       <c r="D21" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="H21" t="s">
-        <v>48</v>
+        <v>28</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C22" t="s">
         <v>11</v>
       </c>
       <c r="D22" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="H22" t="s">
-        <v>48</v>
+        <v>28</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C23" t="s">
         <v>11</v>
       </c>
       <c r="D23" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="H23" t="s">
-        <v>48</v>
+        <v>28</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C24" t="s">
         <v>11</v>
       </c>
       <c r="D24" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="H24" t="s">
-        <v>48</v>
+        <v>28</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C25" t="s">
         <v>11</v>
       </c>
       <c r="D25" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="H25" t="s">
-        <v>48</v>
+        <v>28</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C26" t="s">
         <v>11</v>
       </c>
       <c r="D26" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="H26" t="s">
-        <v>48</v>
+        <v>28</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C27" t="s">
         <v>11</v>
       </c>
       <c r="D27" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="H27" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="C28" t="s">
         <v>11</v>
       </c>
       <c r="D28" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="H28" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C29" t="s">
         <v>11</v>
       </c>
       <c r="D29" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="H29" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C30" t="s">
         <v>11</v>
       </c>
       <c r="D30" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="H30" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C31" t="s">
         <v>11</v>
       </c>
       <c r="D31" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="H31" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
         <v>76</v>
       </c>
       <c r="C32" t="s">
         <v>11</v>
       </c>
       <c r="D32" t="s">
         <v>77</v>
       </c>
       <c r="H32" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C33" t="s">
+        <v>11</v>
+      </c>
+      <c r="D33" t="s">
         <v>79</v>
       </c>
-      <c r="C33" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H33" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="C34" t="s">
         <v>11</v>
       </c>
       <c r="D34" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="H34" t="s">
-        <v>84</v>
+        <v>67</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="C35" t="s">
         <v>11</v>
       </c>
       <c r="D35" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="H35" t="s">
-        <v>87</v>
+        <v>67</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="C36" t="s">
         <v>11</v>
       </c>
       <c r="D36" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="H36" t="s">
-        <v>67</v>
+        <v>86</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="C37" t="s">
         <v>11</v>
       </c>
       <c r="D37" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="H37" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="C38" t="s">
         <v>11</v>
       </c>
       <c r="D38" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="H38" t="s">
-        <v>75</v>
+        <v>86</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="C39" t="s">
         <v>11</v>
       </c>
       <c r="D39" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="H39" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C40" t="s">
         <v>11</v>
       </c>
       <c r="D40" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="H40" t="s">
-        <v>100</v>
+        <v>86</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="C41" t="s">
         <v>11</v>
       </c>
       <c r="D41" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="H41" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="C42" t="s">
+        <v>11</v>
+      </c>
+      <c r="D42" t="s">
+        <v>102</v>
+      </c>
+      <c r="H42" t="s">
         <v>103</v>
-      </c>
-[...7 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C43" t="s">
+        <v>11</v>
+      </c>
+      <c r="D43" t="s">
+        <v>105</v>
+      </c>
+      <c r="H43" t="s">
         <v>106</v>
-      </c>
-[...7 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="C44" t="s">
+        <v>11</v>
+      </c>
+      <c r="D44" t="s">
         <v>108</v>
       </c>
-      <c r="C44" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H44" t="s">
-        <v>67</v>
+        <v>86</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="C45" t="s">
+        <v>11</v>
+      </c>
+      <c r="D45" t="s">
         <v>110</v>
       </c>
-      <c r="C45" t="s">
-[...2 lines deleted...]
-      <c r="D45" t="s">
+      <c r="H45" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
         <v>113</v>
       </c>
       <c r="C46" t="s">
         <v>11</v>
       </c>
       <c r="D46" t="s">
         <v>114</v>
       </c>
       <c r="H46" t="s">
-        <v>115</v>
+        <v>94</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="C47" t="s">
+        <v>11</v>
+      </c>
+      <c r="D47" t="s">
         <v>116</v>
       </c>
-      <c r="C47" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H47" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="C48" t="s">
+        <v>11</v>
+      </c>
+      <c r="D48" t="s">
         <v>118</v>
       </c>
-      <c r="C48" t="s">
-[...2 lines deleted...]
-      <c r="D48" t="s">
+      <c r="H48" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
         <v>120</v>
       </c>
       <c r="C49" t="s">
         <v>11</v>
       </c>
       <c r="D49" t="s">
         <v>121</v>
       </c>
       <c r="H49" t="s">
-        <v>122</v>
+        <v>111</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="C50" t="s">
+        <v>11</v>
+      </c>
+      <c r="D50" t="s">
         <v>123</v>
       </c>
-      <c r="C50" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H50" t="s">
-        <v>125</v>
+        <v>86</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="C51" t="s">
+        <v>11</v>
+      </c>
+      <c r="D51" t="s">
         <v>126</v>
       </c>
-      <c r="C51" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H51" t="s">
-        <v>125</v>
+        <v>86</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="C52" t="s">
+        <v>11</v>
+      </c>
+      <c r="D52" t="s">
         <v>128</v>
       </c>
-      <c r="C52" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H52" t="s">
-        <v>13</v>
+        <v>86</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="C53" t="s">
+        <v>11</v>
+      </c>
+      <c r="D53" t="s">
         <v>130</v>
       </c>
-      <c r="C53" t="s">
-[...2 lines deleted...]
-      <c r="D53" t="s">
+      <c r="H53" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
         <v>133</v>
       </c>
       <c r="C54" t="s">
         <v>11</v>
       </c>
       <c r="D54" t="s">
         <v>134</v>
       </c>
       <c r="H54" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
         <v>136</v>
       </c>
       <c r="C55" t="s">
         <v>11</v>
       </c>
       <c r="D55" t="s">
         <v>137</v>
       </c>
       <c r="H55" t="s">
-        <v>138</v>
+        <v>28</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="C56" t="s">
         <v>11</v>
       </c>
       <c r="D56" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="H56" t="s">
-        <v>135</v>
+        <v>28</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="C57" t="s">
         <v>11</v>
       </c>
       <c r="D57" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="H57" t="s">
-        <v>135</v>
+        <v>28</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="C58" t="s">
         <v>11</v>
       </c>
       <c r="D58" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="H58" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="C59" t="s">
         <v>11</v>
       </c>
       <c r="D59" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="H59" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="C60" t="s">
         <v>11</v>
       </c>
       <c r="D60" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="H60" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="C61" t="s">
         <v>11</v>
       </c>
       <c r="D61" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="H61" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="C62" t="s">
         <v>11</v>
       </c>
       <c r="D62" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="H62" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="C63" t="s">
         <v>11</v>
       </c>
       <c r="D63" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="H63" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="C64" t="s">
         <v>11</v>
       </c>
       <c r="D64" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="H64" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="C65" t="s">
         <v>11</v>
       </c>
       <c r="D65" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="H65" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="C66" t="s">
         <v>11</v>
       </c>
       <c r="D66" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="H66" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="C67" t="s">
         <v>11</v>
       </c>
       <c r="D67" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="H67" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="C68" t="s">
         <v>11</v>
       </c>
       <c r="D68" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="H68" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="C69" t="s">
         <v>11</v>
       </c>
       <c r="D69" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="H69" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="C70" t="s">
         <v>11</v>
       </c>
       <c r="D70" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="H70" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="C71" t="s">
         <v>11</v>
       </c>
       <c r="D71" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="H71" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="C72" t="s">
         <v>11</v>
       </c>
       <c r="D72" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="H72" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="C73" t="s">
         <v>11</v>
       </c>
       <c r="D73" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="H73" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="C74" t="s">
         <v>11</v>
       </c>
       <c r="D74" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="H74" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="C75" t="s">
         <v>11</v>
       </c>
       <c r="D75" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="H75" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="C76" t="s">
         <v>11</v>
       </c>
       <c r="D76" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="H76" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="C77" t="s">
         <v>11</v>
       </c>
       <c r="D77" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="H77" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="C78" t="s">
         <v>11</v>
       </c>
       <c r="D78" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="H78" t="s">
-        <v>13</v>
+        <v>67</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="C79" t="s">
         <v>11</v>
       </c>
       <c r="D79" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="H79" t="s">
-        <v>13</v>
+        <v>67</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="C80" t="s">
         <v>11</v>
       </c>
       <c r="D80" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="H80" t="s">
-        <v>13</v>
+        <v>67</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="C81" t="s">
         <v>11</v>
       </c>
       <c r="D81" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="H81" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="C82" t="s">
         <v>11</v>
       </c>
       <c r="D82" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="H82" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="C83" t="s">
         <v>11</v>
       </c>
       <c r="D83" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="H83" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="C84" t="s">
         <v>11</v>
       </c>
       <c r="D84" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="H84" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="C85" t="s">
         <v>11</v>
       </c>
       <c r="D85" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="H85" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="C86" t="s">
         <v>11</v>
       </c>
       <c r="D86" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="H86" t="s">
-        <v>48</v>
+        <v>67</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="C87" t="s">
         <v>11</v>
       </c>
       <c r="D87" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="H87" t="s">
-        <v>48</v>
+        <v>86</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="C88" t="s">
         <v>11</v>
       </c>
       <c r="D88" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="H88" t="s">
-        <v>48</v>
+        <v>86</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="C89" t="s">
         <v>11</v>
       </c>
       <c r="D89" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="H89" t="s">
-        <v>48</v>
+        <v>206</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="C90" t="s">
         <v>11</v>
       </c>
       <c r="D90" t="s">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="H90" t="s">
-        <v>67</v>
+        <v>86</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="C91" t="s">
+        <v>11</v>
+      </c>
+      <c r="D91" t="s">
+        <v>210</v>
+      </c>
+      <c r="H91" t="s">
         <v>211</v>
-      </c>
-[...7 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="C92" t="s">
+        <v>11</v>
+      </c>
+      <c r="D92" t="s">
         <v>213</v>
       </c>
-      <c r="C92" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H92" t="s">
-        <v>215</v>
+        <v>131</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="C93" t="s">
         <v>11</v>
       </c>
       <c r="D93" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="H93" t="s">
-        <v>67</v>
+        <v>111</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="C94" t="s">
         <v>11</v>
       </c>
       <c r="D94" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="H94" t="s">
-        <v>220</v>
+        <v>131</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>221</v>
+        <v>218</v>
       </c>
       <c r="C95" t="s">
         <v>11</v>
       </c>
       <c r="D95" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="H95" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="C96" t="s">
         <v>11</v>
       </c>
       <c r="D96" t="s">
-        <v>224</v>
+        <v>221</v>
       </c>
       <c r="H96" t="s">
-        <v>92</v>
+        <v>111</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="C97" t="s">
         <v>11</v>
       </c>
       <c r="D97" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="H97" t="s">
-        <v>112</v>
+        <v>131</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="C98" t="s">
         <v>11</v>
       </c>
       <c r="D98" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="H98" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="C99" t="s">
+        <v>11</v>
+      </c>
+      <c r="D99" t="s">
         <v>229</v>
       </c>
-      <c r="C99" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H99" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="C100" t="s">
+        <v>11</v>
+      </c>
+      <c r="D100" t="s">
         <v>231</v>
       </c>
-      <c r="C100" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H100" t="s">
-        <v>112</v>
+        <v>86</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="C101" t="s">
+        <v>11</v>
+      </c>
+      <c r="D101" t="s">
+        <v>233</v>
+      </c>
+      <c r="H101" t="s">
         <v>234</v>
-      </c>
-[...7 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C102" t="s">
+        <v>11</v>
+      </c>
+      <c r="D102" t="s">
         <v>237</v>
       </c>
-      <c r="C102" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H102" t="s">
-        <v>67</v>
+        <v>135</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
         <v>239</v>
       </c>
       <c r="C103" t="s">
         <v>11</v>
       </c>
       <c r="D103" t="s">
         <v>240</v>
       </c>
       <c r="H103" t="s">
-        <v>67</v>
+        <v>135</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
         <v>241</v>
       </c>
       <c r="C104" t="s">
         <v>11</v>
       </c>
       <c r="D104" t="s">
         <v>242</v>
       </c>
       <c r="H104" t="s">
-        <v>125</v>
+        <v>23</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
         <v>243</v>
       </c>
       <c r="C105" t="s">
         <v>11</v>
       </c>
       <c r="D105" t="s">
         <v>244</v>
       </c>
       <c r="H105" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
         <v>245</v>
       </c>
       <c r="C106" t="s">
         <v>11</v>
       </c>
       <c r="D106" t="s">
         <v>246</v>
       </c>
       <c r="H106" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
         <v>247</v>
       </c>
       <c r="C107" t="s">
         <v>11</v>
       </c>
       <c r="D107" t="s">
         <v>248</v>
       </c>
       <c r="H107" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="TF-10-13W-18-HX"/>
-[...50 lines deleted...]
-    <hyperlink ref="A53" r:id="rId52" display="TF-12-11W-18-USX"/>
+    <hyperlink ref="A2" r:id="rId1" display="HIGHWIND-6-KIT"/>
+    <hyperlink ref="A3" r:id="rId2" display="HIGHWIND-8-KIT"/>
+    <hyperlink ref="A4" r:id="rId3" display="HIGHWIND-KIT"/>
+    <hyperlink ref="A5" r:id="rId4" display="P99915-REP"/>
+    <hyperlink ref="A6" r:id="rId5" display="T10MSC"/>
+    <hyperlink ref="A7" r:id="rId6" display="T12MSB"/>
+    <hyperlink ref="A8" r:id="rId7" display="TF-10-11W-18-HX"/>
+    <hyperlink ref="A9" r:id="rId8" display="TF-12-11W-18-USX"/>
+    <hyperlink ref="A10" r:id="rId9" display="TF-10-13W-18-HX"/>
+    <hyperlink ref="A11" r:id="rId10" display="TF-6-15-17-USX"/>
+    <hyperlink ref="A12" r:id="rId11" display="TF-6-3-17-USX"/>
+    <hyperlink ref="A13" r:id="rId12" display="TF-12-7W-18-HX"/>
+    <hyperlink ref="A14" r:id="rId13" display="TF-6-4-17"/>
+    <hyperlink ref="A15" r:id="rId14" display="TF-12-7W-18-USX"/>
+    <hyperlink ref="A16" r:id="rId15" display="TF-8-15-17-HX"/>
+    <hyperlink ref="A17" r:id="rId16" display="TF-6-6W-17"/>
+    <hyperlink ref="A18" r:id="rId17" display="TF-8-15-17-USX"/>
+    <hyperlink ref="A19" r:id="rId18" display="TF-6-6W-17-USX"/>
+    <hyperlink ref="A20" r:id="rId19" display="TF-10-6W-18-HX"/>
+    <hyperlink ref="A21" r:id="rId20" display="TF-6-7W-17"/>
+    <hyperlink ref="A22" r:id="rId21" display="TF-10-6W-18-USX"/>
+    <hyperlink ref="A23" r:id="rId22" display="TF-6-7W-17-USX"/>
+    <hyperlink ref="A24" r:id="rId23" display="TF-8-4-17-USX"/>
+    <hyperlink ref="A25" r:id="rId24" display="TF-8-11W-17-HX"/>
+    <hyperlink ref="A26" r:id="rId25" display="TF-8-6W-17-HX"/>
+    <hyperlink ref="A27" r:id="rId26" display="VTRANSXKC-11W-3"/>
+    <hyperlink ref="A28" r:id="rId27" display="VTRANSXKC-11W-6"/>
+    <hyperlink ref="A29" r:id="rId28" display="VTRANSXKC-13W-3"/>
+    <hyperlink ref="A30" r:id="rId29" display="VTRANSXKC-6W-6"/>
+    <hyperlink ref="A31" r:id="rId30" display="VTRANSXKC-7W-2"/>
+    <hyperlink ref="A32" r:id="rId31" display="VTRANSXKC-7W-3"/>
+    <hyperlink ref="A33" r:id="rId32" display="VTRANSXKC-3-4"/>
+    <hyperlink ref="A34" r:id="rId33" display="VTRANSXKC-7W-4"/>
+    <hyperlink ref="A35" r:id="rId34" display="VTRANSXKC-3-6"/>
+    <hyperlink ref="A36" r:id="rId35" display="7682900-GR"/>
+    <hyperlink ref="A37" r:id="rId36" display="7758822-GR"/>
+    <hyperlink ref="A38" r:id="rId37" display="7801211-GF"/>
+    <hyperlink ref="A39" r:id="rId38" display="7801212"/>
+    <hyperlink ref="A40" r:id="rId39" display="7777821-8F"/>
+    <hyperlink ref="A41" r:id="rId40" display="7830552"/>
+    <hyperlink ref="A42" r:id="rId41" display="7810081"/>
+    <hyperlink ref="A43" r:id="rId42" display="7819854-AA"/>
+    <hyperlink ref="A44" r:id="rId43" display="7832561-GF"/>
+    <hyperlink ref="A45" r:id="rId44" display="7839959-6-USX"/>
+    <hyperlink ref="A46" r:id="rId45" display="7832569"/>
+    <hyperlink ref="A47" r:id="rId46" display="7839959-8-HX"/>
+    <hyperlink ref="A48" r:id="rId47" display="7839971-10"/>
+    <hyperlink ref="A49" r:id="rId48" display="7839959-10"/>
+    <hyperlink ref="A50" r:id="rId49" display="7777821-10"/>
+    <hyperlink ref="A51" r:id="rId50" display="7832561"/>
+    <hyperlink ref="A52" r:id="rId51" display="7777821-12"/>
+    <hyperlink ref="A53" r:id="rId52" display="7839958-6-WH"/>
     <hyperlink ref="A54" r:id="rId53" display="7862989"/>
-    <hyperlink ref="A55" r:id="rId54" display="VSTRUT-P3KIT"/>
-[...47 lines deleted...]
-    <hyperlink ref="A103" r:id="rId102" display="7777821-8"/>
+    <hyperlink ref="A55" r:id="rId54" display="TF-12-3-18-USX"/>
+    <hyperlink ref="A56" r:id="rId55" display="TF-12-4-18-HX"/>
+    <hyperlink ref="A57" r:id="rId56" display="TF-12-4-18-USX"/>
+    <hyperlink ref="A58" r:id="rId57" display="TF-6-15-17"/>
+    <hyperlink ref="A59" r:id="rId58" display="TF-12-6W-18-HX"/>
+    <hyperlink ref="A60" r:id="rId59" display="TF-12-6W-18-USX"/>
+    <hyperlink ref="A61" r:id="rId60" display="TF-8-11W-17-USX"/>
+    <hyperlink ref="A62" r:id="rId61" display="TF-10-13W-18-USX"/>
+    <hyperlink ref="A63" r:id="rId62" display="TF-6-11W-17"/>
+    <hyperlink ref="A64" r:id="rId63" display="TF-8-13W-17-HX"/>
+    <hyperlink ref="A65" r:id="rId64" display="TF-8-7W-17-HX"/>
+    <hyperlink ref="A66" r:id="rId65" display="TF-10-3-18-USX"/>
+    <hyperlink ref="A67" r:id="rId66" display="TF-8-7W-17-USX"/>
+    <hyperlink ref="A68" r:id="rId67" display="TF-6-11W-17-USX"/>
+    <hyperlink ref="A69" r:id="rId68" display="TF-8-13W-17-USX"/>
+    <hyperlink ref="A70" r:id="rId69" display="TF-6-4-17-USX"/>
+    <hyperlink ref="A71" r:id="rId70" display="TF-10-4-18-HX"/>
+    <hyperlink ref="A72" r:id="rId71" display="TF-6-13W-17"/>
+    <hyperlink ref="A73" r:id="rId72" display="TF-10-4-18-USX"/>
+    <hyperlink ref="A74" r:id="rId73" display="TF-6-13W-17-USX"/>
+    <hyperlink ref="A75" r:id="rId74" display="TF-8-3-17-USX"/>
+    <hyperlink ref="A76" r:id="rId75" display="TF-8-4-17-HX"/>
+    <hyperlink ref="A77" r:id="rId76" display="TF-8-6W-17-USX"/>
+    <hyperlink ref="A78" r:id="rId77" display="VTRANSXKC-11W-4"/>
+    <hyperlink ref="A79" r:id="rId78" display="VTRANSXKC-13W-2"/>
+    <hyperlink ref="A80" r:id="rId79" display="VTRANSXKC-4-6"/>
+    <hyperlink ref="A81" r:id="rId80" display="VTRANSXKC-6W-4"/>
+    <hyperlink ref="A82" r:id="rId81" display="VTRANSXKC-15-2"/>
+    <hyperlink ref="A83" r:id="rId82" display="VTRANSXKC-15-3"/>
+    <hyperlink ref="A84" r:id="rId83" display="VTRANSXKC-7W-6"/>
+    <hyperlink ref="A85" r:id="rId84" display="VTRANSXKC-4-4"/>
+    <hyperlink ref="A86" r:id="rId85" display="VTRANSXKC-11W-2"/>
+    <hyperlink ref="A87" r:id="rId86" display="7777821-10F"/>
+    <hyperlink ref="A88" r:id="rId87" display="7777821-12F"/>
+    <hyperlink ref="A89" r:id="rId88" display="7801215-REP"/>
+    <hyperlink ref="A90" r:id="rId89" display="7830551-GF"/>
+    <hyperlink ref="A91" r:id="rId90" display="7819854-TA"/>
+    <hyperlink ref="A92" r:id="rId91" display="7839958-12-HF"/>
+    <hyperlink ref="A93" r:id="rId92" display="7839959-8-USX"/>
+    <hyperlink ref="A94" r:id="rId93" display="7839958-8"/>
+    <hyperlink ref="A95" r:id="rId94" display="7839959-12"/>
+    <hyperlink ref="A96" r:id="rId95" display="7839959-6-HX"/>
+    <hyperlink ref="A97" r:id="rId96" display="7839958-10-HF"/>
+    <hyperlink ref="A98" r:id="rId97" display="7830551"/>
+    <hyperlink ref="A99" r:id="rId98" display="7801211"/>
+    <hyperlink ref="A100" r:id="rId99" display="7777821-8"/>
+    <hyperlink ref="A101" r:id="rId100" display="VSTRUT-P3KIT"/>
+    <hyperlink ref="A102" r:id="rId101" display="7819854"/>
+    <hyperlink ref="A103" r:id="rId102" display="7839972"/>
     <hyperlink ref="A104" r:id="rId103" display="T6MSD"/>
     <hyperlink ref="A105" r:id="rId104" display="TF-10-7W-18-HX"/>
     <hyperlink ref="A106" r:id="rId105" display="TF-10-7W-18-USX"/>
     <hyperlink ref="A107" r:id="rId106" display="TF-10-11W-18-USX"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId107"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>