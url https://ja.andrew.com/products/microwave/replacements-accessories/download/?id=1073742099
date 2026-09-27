--- v2 (2026-06-28)
+++ v3 (2026-09-27)
@@ -421,50 +421,74 @@
   <si>
     <t>Replacement radome, without flash, for HX12 and USX12 antennas, excludes hardware</t>
   </si>
   <si>
     <t>7839958-6-WH</t>
   </si>
   <si>
     <t>Replacement reflector, one-piece, for HX6 and USX6 antennas</t>
   </si>
   <si>
     <t>Reflector replacement</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/microwave/replacements-accessories/item7862989</t>
   </si>
   <si>
     <t>7862989</t>
   </si>
   <si>
     <t>Outboard side strut kit, 3m long, for 6 ft VHLP, LX, HX and USX antennas</t>
   </si>
   <si>
     <t>Side strut tower clamp kit</t>
   </si>
   <si>
+    <t>T6MSD</t>
+  </si>
+  <si>
+    <t>Replacement Mount Kit for HX6 and USX6 antennas</t>
+  </si>
+  <si>
+    <t>TF-10-7W-18-HX</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for HX10-7W antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
+    <t>TF-10-7W-18-USX</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for USX10-7W antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
+    <t>TF-10-11W-18-USX</t>
+  </si>
+  <si>
+    <t>Replacement feed assembly for USX10-11W antennas - excludes output transition (order separately)</t>
+  </si>
+  <si>
     <t>TF-12-3-18-USX</t>
   </si>
   <si>
     <t>Replacement feed assembly for USX12-3 antennas - excludes output transition (order separately)</t>
   </si>
   <si>
     <t>TF-12-4-18-HX</t>
   </si>
   <si>
     <t>Replacement feed assembly for HX12-4 antennas - excludes output transition (order separately)</t>
   </si>
   <si>
     <t>TF-12-4-18-USX</t>
   </si>
   <si>
     <t>Replacement feed assembly for USX12-4 antennas - excludes output transition (order separately)</t>
   </si>
   <si>
     <t>TF-6-15-17</t>
   </si>
   <si>
     <t>Replacement feed assembly for HX6-15 antennas - excludes output transition (order separately)</t>
   </si>
   <si>
     <t>TF-12-6W-18-HX</t>
@@ -734,74 +758,50 @@
     <t>VSTRUT-P3KIT</t>
   </si>
   <si>
     <t>Inboard Side Strut Kit, 1.55m long, for 3 ft, 4 ft and 6 ft microwave antennas</t>
   </si>
   <si>
     <t>Strut kit</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/microwave/replacements-accessories/item7819854</t>
   </si>
   <si>
     <t>7819854</t>
   </si>
   <si>
     <t>Outboard side strut kit, 3m long, for 8 ft, 10 ft and 12 ft HX and USX antennas</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/microwave/replacements-accessories/item7839972</t>
   </si>
   <si>
     <t>7839972</t>
   </si>
   <si>
     <t>Inboard side strut kit, 3m long, for 8 ft, 10 ft and 12 ft HX and USX antennas</t>
-  </si>
-[...22 lines deleted...]
-    <t>Replacement feed assembly for USX10-11W antennas - excludes output transition (order separately)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -920,51 +920,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J107" totalsRowShown="0">
   <autoFilter ref="A1:J107"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemhighwind-6-kit" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemhighwind-8-kit" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemhighwind-kit" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemp99915-rep" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemt10msc" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemt12msb" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-10-11w-18-hx" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-12-11w-18-usx" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-10-13w-18-hx" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-15-17-usx" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-3-17-usx" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-12-7w-18-hx" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-4-17" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-12-7w-18-usx" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-15-17-hx" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-6w-17" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-15-17-usx" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-6w-17-usx" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-10-6w-18-hx" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-7w-17" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-10-6w-18-usx" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-7w-17-usx" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-4-17-usx" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-11w-17-hx" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-6w-17-hx" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-11w-3" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-11w-6" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-13w-3" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-6w-6" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-7w-2" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-7w-3" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-3-4" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-7w-4" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-3-6" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7682900-gr" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7758822-gr" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7801211-gf" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7801212" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7777821-8f" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7830552" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7810081" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7819854-aa" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7832561-gf" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839959-6-usx" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7832569" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839959-8-hx" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839971-10" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839959-10" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7777821-10" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7832561" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7777821-12" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839958-6-wh" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7862989" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-12-3-18-usx" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-12-4-18-hx" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-12-4-18-usx" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-15-17" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-12-6w-18-hx" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-12-6w-18-usx" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-11w-17-usx" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-10-13w-18-usx" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-11w-17" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-13w-17-hx" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-7w-17-hx" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-10-3-18-usx" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-7w-17-usx" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-11w-17-usx" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-13w-17-usx" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-4-17-usx" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-10-4-18-hx" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-13w-17" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-10-4-18-usx" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-13w-17-usx" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-3-17-usx" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-4-17-hx" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-6w-17-usx" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-11w-4" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-13w-2" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-4-6" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-6w-4" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-15-2" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-15-3" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-7w-6" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-4-4" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-11w-2" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7777821-10f" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7777821-12f" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7801215-rep" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7830551-gf" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7819854-ta" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839958-12-hf" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839959-8-usx" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839958-8" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839959-12" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839959-6-hx" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839958-10-hf" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7830551" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7801211" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7777821-8" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvstrut-p3kit" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7819854" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839972" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemt6msd" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-10-7w-18-hx" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-10-7w-18-usx" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-10-11w-18-usx" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemhighwind-6-kit" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemhighwind-8-kit" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemhighwind-kit" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemp99915-rep" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemt10msc" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemt12msb" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-10-11w-18-hx" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-12-11w-18-usx" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-10-13w-18-hx" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-15-17-usx" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-3-17-usx" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-12-7w-18-hx" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-4-17" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-12-7w-18-usx" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-15-17-hx" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-6w-17" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-15-17-usx" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-6w-17-usx" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-10-6w-18-hx" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-7w-17" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-10-6w-18-usx" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-7w-17-usx" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-4-17-usx" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-11w-17-hx" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-6w-17-hx" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-11w-3" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-11w-6" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-13w-3" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-6w-6" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-7w-2" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-7w-3" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-3-4" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-7w-4" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-3-6" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7682900-gr" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7758822-gr" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7801211-gf" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7801212" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7777821-8f" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7830552" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7810081" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7819854-aa" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7832561-gf" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839959-6-usx" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7832569" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839959-8-hx" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839971-10" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839959-10" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7777821-10" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7832561" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7777821-12" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839958-6-wh" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7862989" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemt6msd" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-10-7w-18-hx" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-10-7w-18-usx" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-10-11w-18-usx" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-12-3-18-usx" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-12-4-18-hx" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-12-4-18-usx" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-15-17" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-12-6w-18-hx" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-12-6w-18-usx" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-11w-17-usx" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-10-13w-18-usx" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-11w-17" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-13w-17-hx" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-7w-17-hx" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-10-3-18-usx" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-7w-17-usx" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-11w-17-usx" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-13w-17-usx" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-4-17-usx" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-10-4-18-hx" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-13w-17" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-10-4-18-usx" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-6-13w-17-usx" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-3-17-usx" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-4-17-hx" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemtf-8-6w-17-usx" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-11w-4" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-13w-2" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-4-6" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-6w-4" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-15-2" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-15-3" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-7w-6" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-4-4" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvtransxkc-11w-2" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7777821-10f" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7777821-12f" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7801215-rep" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7830551-gf" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7819854-ta" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839958-12-hf" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839959-8-usx" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839958-8" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839959-12" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839959-6-hx" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839958-10-hf" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7830551" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7801211" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7777821-8" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/itemvstrut-p3kit" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7819854" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/microwave/replacements-accessories/item7839972" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J107"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="90.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="26.140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -1731,51 +1731,51 @@
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
         <v>133</v>
       </c>
       <c r="C54" t="s">
         <v>11</v>
       </c>
       <c r="D54" t="s">
         <v>134</v>
       </c>
       <c r="H54" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
         <v>136</v>
       </c>
       <c r="C55" t="s">
         <v>11</v>
       </c>
       <c r="D55" t="s">
         <v>137</v>
       </c>
       <c r="H55" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
         <v>138</v>
       </c>
       <c r="C56" t="s">
         <v>11</v>
       </c>
       <c r="D56" t="s">
         <v>139</v>
       </c>
       <c r="H56" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
         <v>140</v>
       </c>
       <c r="C57" t="s">
         <v>11</v>
       </c>
       <c r="D57" t="s">
         <v>141</v>
@@ -2053,93 +2053,93 @@
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
         <v>180</v>
       </c>
       <c r="C77" t="s">
         <v>11</v>
       </c>
       <c r="D77" t="s">
         <v>181</v>
       </c>
       <c r="H77" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
         <v>182</v>
       </c>
       <c r="C78" t="s">
         <v>11</v>
       </c>
       <c r="D78" t="s">
         <v>183</v>
       </c>
       <c r="H78" t="s">
-        <v>67</v>
+        <v>28</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
         <v>184</v>
       </c>
       <c r="C79" t="s">
         <v>11</v>
       </c>
       <c r="D79" t="s">
         <v>185</v>
       </c>
       <c r="H79" t="s">
-        <v>67</v>
+        <v>28</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
         <v>186</v>
       </c>
       <c r="C80" t="s">
         <v>11</v>
       </c>
       <c r="D80" t="s">
         <v>187</v>
       </c>
       <c r="H80" t="s">
-        <v>67</v>
+        <v>28</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
         <v>188</v>
       </c>
       <c r="C81" t="s">
         <v>11</v>
       </c>
       <c r="D81" t="s">
         <v>189</v>
       </c>
       <c r="H81" t="s">
-        <v>67</v>
+        <v>28</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
         <v>190</v>
       </c>
       <c r="C82" t="s">
         <v>11</v>
       </c>
       <c r="D82" t="s">
         <v>191</v>
       </c>
       <c r="H82" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
         <v>192</v>
       </c>
       <c r="C83" t="s">
         <v>11</v>
       </c>
       <c r="D83" t="s">
         <v>193</v>
@@ -2179,331 +2179,331 @@
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
         <v>198</v>
       </c>
       <c r="C86" t="s">
         <v>11</v>
       </c>
       <c r="D86" t="s">
         <v>199</v>
       </c>
       <c r="H86" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
         <v>200</v>
       </c>
       <c r="C87" t="s">
         <v>11</v>
       </c>
       <c r="D87" t="s">
         <v>201</v>
       </c>
       <c r="H87" t="s">
-        <v>86</v>
+        <v>67</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
         <v>202</v>
       </c>
       <c r="C88" t="s">
         <v>11</v>
       </c>
       <c r="D88" t="s">
         <v>203</v>
       </c>
       <c r="H88" t="s">
-        <v>86</v>
+        <v>67</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
         <v>204</v>
       </c>
       <c r="C89" t="s">
         <v>11</v>
       </c>
       <c r="D89" t="s">
         <v>205</v>
       </c>
       <c r="H89" t="s">
-        <v>206</v>
+        <v>67</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="C90" t="s">
+        <v>11</v>
+      </c>
+      <c r="D90" t="s">
         <v>207</v>
       </c>
-      <c r="C90" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H90" t="s">
-        <v>86</v>
+        <v>67</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="C91" t="s">
+        <v>11</v>
+      </c>
+      <c r="D91" t="s">
         <v>209</v>
       </c>
-      <c r="C91" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H91" t="s">
-        <v>211</v>
+        <v>86</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="C92" t="s">
         <v>11</v>
       </c>
       <c r="D92" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="H92" t="s">
-        <v>131</v>
+        <v>86</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="C93" t="s">
+        <v>11</v>
+      </c>
+      <c r="D93" t="s">
+        <v>213</v>
+      </c>
+      <c r="H93" t="s">
         <v>214</v>
-      </c>
-[...7 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="C94" t="s">
+        <v>11</v>
+      </c>
+      <c r="D94" t="s">
         <v>216</v>
       </c>
-      <c r="C94" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H94" t="s">
-        <v>131</v>
+        <v>86</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="C95" t="s">
+        <v>11</v>
+      </c>
+      <c r="D95" t="s">
         <v>218</v>
       </c>
-      <c r="C95" t="s">
-[...2 lines deleted...]
-      <c r="D95" t="s">
+      <c r="H95" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
         <v>220</v>
       </c>
       <c r="C96" t="s">
         <v>11</v>
       </c>
       <c r="D96" t="s">
         <v>221</v>
       </c>
       <c r="H96" t="s">
-        <v>111</v>
+        <v>131</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
         <v>222</v>
       </c>
       <c r="C97" t="s">
         <v>11</v>
       </c>
       <c r="D97" t="s">
         <v>223</v>
       </c>
       <c r="H97" t="s">
-        <v>131</v>
+        <v>111</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C98" t="s">
+        <v>11</v>
+      </c>
+      <c r="D98" t="s">
         <v>225</v>
       </c>
-      <c r="C98" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H98" t="s">
-        <v>86</v>
+        <v>131</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="C99" t="s">
         <v>11</v>
       </c>
       <c r="D99" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="H99" t="s">
-        <v>86</v>
+        <v>111</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="C100" t="s">
         <v>11</v>
       </c>
       <c r="D100" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="H100" t="s">
-        <v>86</v>
+        <v>111</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="C101" t="s">
         <v>11</v>
       </c>
       <c r="D101" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="H101" t="s">
-        <v>234</v>
+        <v>131</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
-        <v>236</v>
+        <v>233</v>
       </c>
       <c r="C102" t="s">
         <v>11</v>
       </c>
       <c r="D102" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="H102" t="s">
-        <v>135</v>
+        <v>86</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
-        <v>239</v>
+        <v>236</v>
       </c>
       <c r="C103" t="s">
         <v>11</v>
       </c>
       <c r="D103" t="s">
-        <v>240</v>
+        <v>237</v>
       </c>
       <c r="H103" t="s">
-        <v>135</v>
+        <v>86</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
       <c r="C104" t="s">
         <v>11</v>
       </c>
       <c r="D104" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="H104" t="s">
-        <v>23</v>
+        <v>86</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="C105" t="s">
         <v>11</v>
       </c>
       <c r="D105" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
       <c r="H105" t="s">
-        <v>28</v>
+        <v>242</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="C106" t="s">
+        <v>11</v>
+      </c>
+      <c r="D106" t="s">
         <v>245</v>
       </c>
-      <c r="C106" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H106" t="s">
-        <v>28</v>
+        <v>135</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
         <v>247</v>
       </c>
       <c r="C107" t="s">
         <v>11</v>
       </c>
       <c r="D107" t="s">
         <v>248</v>
       </c>
       <c r="H107" t="s">
-        <v>28</v>
+        <v>135</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId1" display="HIGHWIND-6-KIT"/>
     <hyperlink ref="A3" r:id="rId2" display="HIGHWIND-8-KIT"/>
     <hyperlink ref="A4" r:id="rId3" display="HIGHWIND-KIT"/>
     <hyperlink ref="A5" r:id="rId4" display="P99915-REP"/>
     <hyperlink ref="A6" r:id="rId5" display="T10MSC"/>
     <hyperlink ref="A7" r:id="rId6" display="T12MSB"/>
     <hyperlink ref="A8" r:id="rId7" display="TF-10-11W-18-HX"/>
     <hyperlink ref="A9" r:id="rId8" display="TF-12-11W-18-USX"/>
     <hyperlink ref="A10" r:id="rId9" display="TF-10-13W-18-HX"/>
     <hyperlink ref="A11" r:id="rId10" display="TF-6-15-17-USX"/>
     <hyperlink ref="A12" r:id="rId11" display="TF-6-3-17-USX"/>
     <hyperlink ref="A13" r:id="rId12" display="TF-12-7W-18-HX"/>
     <hyperlink ref="A14" r:id="rId13" display="TF-6-4-17"/>
     <hyperlink ref="A15" r:id="rId14" display="TF-12-7W-18-USX"/>
     <hyperlink ref="A16" r:id="rId15" display="TF-8-15-17-HX"/>
     <hyperlink ref="A17" r:id="rId16" display="TF-6-6W-17"/>
     <hyperlink ref="A18" r:id="rId17" display="TF-8-15-17-USX"/>
     <hyperlink ref="A19" r:id="rId18" display="TF-6-6W-17-USX"/>
     <hyperlink ref="A20" r:id="rId19" display="TF-10-6W-18-HX"/>
     <hyperlink ref="A21" r:id="rId20" display="TF-6-7W-17"/>
     <hyperlink ref="A22" r:id="rId21" display="TF-10-6W-18-USX"/>
@@ -2517,103 +2517,103 @@
     <hyperlink ref="A30" r:id="rId29" display="VTRANSXKC-6W-6"/>
     <hyperlink ref="A31" r:id="rId30" display="VTRANSXKC-7W-2"/>
     <hyperlink ref="A32" r:id="rId31" display="VTRANSXKC-7W-3"/>
     <hyperlink ref="A33" r:id="rId32" display="VTRANSXKC-3-4"/>
     <hyperlink ref="A34" r:id="rId33" display="VTRANSXKC-7W-4"/>
     <hyperlink ref="A35" r:id="rId34" display="VTRANSXKC-3-6"/>
     <hyperlink ref="A36" r:id="rId35" display="7682900-GR"/>
     <hyperlink ref="A37" r:id="rId36" display="7758822-GR"/>
     <hyperlink ref="A38" r:id="rId37" display="7801211-GF"/>
     <hyperlink ref="A39" r:id="rId38" display="7801212"/>
     <hyperlink ref="A40" r:id="rId39" display="7777821-8F"/>
     <hyperlink ref="A41" r:id="rId40" display="7830552"/>
     <hyperlink ref="A42" r:id="rId41" display="7810081"/>
     <hyperlink ref="A43" r:id="rId42" display="7819854-AA"/>
     <hyperlink ref="A44" r:id="rId43" display="7832561-GF"/>
     <hyperlink ref="A45" r:id="rId44" display="7839959-6-USX"/>
     <hyperlink ref="A46" r:id="rId45" display="7832569"/>
     <hyperlink ref="A47" r:id="rId46" display="7839959-8-HX"/>
     <hyperlink ref="A48" r:id="rId47" display="7839971-10"/>
     <hyperlink ref="A49" r:id="rId48" display="7839959-10"/>
     <hyperlink ref="A50" r:id="rId49" display="7777821-10"/>
     <hyperlink ref="A51" r:id="rId50" display="7832561"/>
     <hyperlink ref="A52" r:id="rId51" display="7777821-12"/>
     <hyperlink ref="A53" r:id="rId52" display="7839958-6-WH"/>
     <hyperlink ref="A54" r:id="rId53" display="7862989"/>
-    <hyperlink ref="A55" r:id="rId54" display="TF-12-3-18-USX"/>
-[...51 lines deleted...]
-    <hyperlink ref="A107" r:id="rId106" display="TF-10-11W-18-USX"/>
+    <hyperlink ref="A55" r:id="rId54" display="T6MSD"/>
+    <hyperlink ref="A56" r:id="rId55" display="TF-10-7W-18-HX"/>
+    <hyperlink ref="A57" r:id="rId56" display="TF-10-7W-18-USX"/>
+    <hyperlink ref="A58" r:id="rId57" display="TF-10-11W-18-USX"/>
+    <hyperlink ref="A59" r:id="rId58" display="TF-12-3-18-USX"/>
+    <hyperlink ref="A60" r:id="rId59" display="TF-12-4-18-HX"/>
+    <hyperlink ref="A61" r:id="rId60" display="TF-12-4-18-USX"/>
+    <hyperlink ref="A62" r:id="rId61" display="TF-6-15-17"/>
+    <hyperlink ref="A63" r:id="rId62" display="TF-12-6W-18-HX"/>
+    <hyperlink ref="A64" r:id="rId63" display="TF-12-6W-18-USX"/>
+    <hyperlink ref="A65" r:id="rId64" display="TF-8-11W-17-USX"/>
+    <hyperlink ref="A66" r:id="rId65" display="TF-10-13W-18-USX"/>
+    <hyperlink ref="A67" r:id="rId66" display="TF-6-11W-17"/>
+    <hyperlink ref="A68" r:id="rId67" display="TF-8-13W-17-HX"/>
+    <hyperlink ref="A69" r:id="rId68" display="TF-8-7W-17-HX"/>
+    <hyperlink ref="A70" r:id="rId69" display="TF-10-3-18-USX"/>
+    <hyperlink ref="A71" r:id="rId70" display="TF-8-7W-17-USX"/>
+    <hyperlink ref="A72" r:id="rId71" display="TF-6-11W-17-USX"/>
+    <hyperlink ref="A73" r:id="rId72" display="TF-8-13W-17-USX"/>
+    <hyperlink ref="A74" r:id="rId73" display="TF-6-4-17-USX"/>
+    <hyperlink ref="A75" r:id="rId74" display="TF-10-4-18-HX"/>
+    <hyperlink ref="A76" r:id="rId75" display="TF-6-13W-17"/>
+    <hyperlink ref="A77" r:id="rId76" display="TF-10-4-18-USX"/>
+    <hyperlink ref="A78" r:id="rId77" display="TF-6-13W-17-USX"/>
+    <hyperlink ref="A79" r:id="rId78" display="TF-8-3-17-USX"/>
+    <hyperlink ref="A80" r:id="rId79" display="TF-8-4-17-HX"/>
+    <hyperlink ref="A81" r:id="rId80" display="TF-8-6W-17-USX"/>
+    <hyperlink ref="A82" r:id="rId81" display="VTRANSXKC-11W-4"/>
+    <hyperlink ref="A83" r:id="rId82" display="VTRANSXKC-13W-2"/>
+    <hyperlink ref="A84" r:id="rId83" display="VTRANSXKC-4-6"/>
+    <hyperlink ref="A85" r:id="rId84" display="VTRANSXKC-6W-4"/>
+    <hyperlink ref="A86" r:id="rId85" display="VTRANSXKC-15-2"/>
+    <hyperlink ref="A87" r:id="rId86" display="VTRANSXKC-15-3"/>
+    <hyperlink ref="A88" r:id="rId87" display="VTRANSXKC-7W-6"/>
+    <hyperlink ref="A89" r:id="rId88" display="VTRANSXKC-4-4"/>
+    <hyperlink ref="A90" r:id="rId89" display="VTRANSXKC-11W-2"/>
+    <hyperlink ref="A91" r:id="rId90" display="7777821-10F"/>
+    <hyperlink ref="A92" r:id="rId91" display="7777821-12F"/>
+    <hyperlink ref="A93" r:id="rId92" display="7801215-REP"/>
+    <hyperlink ref="A94" r:id="rId93" display="7830551-GF"/>
+    <hyperlink ref="A95" r:id="rId94" display="7819854-TA"/>
+    <hyperlink ref="A96" r:id="rId95" display="7839958-12-HF"/>
+    <hyperlink ref="A97" r:id="rId96" display="7839959-8-USX"/>
+    <hyperlink ref="A98" r:id="rId97" display="7839958-8"/>
+    <hyperlink ref="A99" r:id="rId98" display="7839959-12"/>
+    <hyperlink ref="A100" r:id="rId99" display="7839959-6-HX"/>
+    <hyperlink ref="A101" r:id="rId100" display="7839958-10-HF"/>
+    <hyperlink ref="A102" r:id="rId101" display="7830551"/>
+    <hyperlink ref="A103" r:id="rId102" display="7801211"/>
+    <hyperlink ref="A104" r:id="rId103" display="7777821-8"/>
+    <hyperlink ref="A105" r:id="rId104" display="VSTRUT-P3KIT"/>
+    <hyperlink ref="A106" r:id="rId105" display="7819854"/>
+    <hyperlink ref="A107" r:id="rId106" display="7839972"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId107"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 