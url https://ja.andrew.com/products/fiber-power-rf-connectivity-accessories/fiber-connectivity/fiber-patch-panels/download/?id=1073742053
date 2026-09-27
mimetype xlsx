--- v1 (2026-06-28)
+++ v2 (2026-09-27)
@@ -49,51 +49,51 @@
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>ODB-24DLC-24PC-HC3</t>
   </si>
   <si>
     <t>Variant</t>
   </si>
   <si>
-    <t>HELIAX® 24-port (48 fiber) patch panel for 19in cabinet, includes sliding Panel, 24 prepopulated singlemode adapters, 24 DLC-DLC single mode patch cords, 2 fiber tie</t>
+    <t>HELIAX® 24-port (48 fiber) patch panel for 19in cabinet, includes sliding Panel, 24 prepopulated singlemode adapters, 24 DLC-DLC single mode patch cords, 2 fiber tie..</t>
   </si>
   <si>
     <t>Fiber patch panel</t>
   </si>
   <si>
     <t>MPO-12XLCCASSETTES</t>
   </si>
   <si>
     <t>CASSETTES MPO 12F TO 12xLC/UPC, SM for FPP-1U4SLOTS Panel</t>
   </si>
   <si>
     <t>DAP-12LC-SM</t>
   </si>
   <si>
     <t>CASSETTES with 6 DLCs adapter for FPP-1U4SLOTS Panel</t>
   </si>
   <si>
     <t>HPP-48FIBER</t>
   </si>
   <si>
     <t>HELIAX® 1U Patch Panel for fiber management 48 fiber - 124 DLCs</t>
   </si>
   <si>
     <t>FPP-1U4SLOTS</t>
   </si>
@@ -268,51 +268,51 @@
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/fiber-patch-panels/itemodb-24dlc-24pc-hc3" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/fiber-patch-panels/itemmpo-12xlccassettes" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/fiber-patch-panels/itemdap-12lc-sm" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/fiber-patch-panels/itemhpp-48fiber" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/fiber-patch-panels/itemfpp-1u4slots" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/fiber-patch-panels/itemhpp-12fiber" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/fiber-patch-panels/itemhpp-24fiber" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J8"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="24.27734375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="143.41796875" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="144.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="17" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">