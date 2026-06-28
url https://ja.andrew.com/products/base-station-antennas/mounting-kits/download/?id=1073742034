--- v0 (2026-05-13)
+++ v1 (2026-06-28)
@@ -11,815 +11,830 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="255" count="584">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="260" count="596">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>DB380-5083</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Standard two point mounting system to secure BSA panels to pipes with an OD measuring 2.4-4.5" (60-115mm). Includes locking downtilt brackets and heavy guage pipe brackets to provide superior windload performance.</t>
+  </si>
+  <si>
+    <t>Downtilt and uptilt mounting kit</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>DB365-SP5</t>
+  </si>
+  <si>
+    <t>Pipe Mounting Kit  that consists of two clamps for mounting antennas to round members 5 in (127.0 mm) OD round members</t>
+  </si>
+  <si>
+    <t>Pipe mounting kit</t>
+  </si>
+  <si>
+    <t>DB380-OFFSET</t>
+  </si>
+  <si>
+    <t>Forward Offset Pipe Mounting Kit for 4.5 in (114.3 mm) OD round members</t>
+  </si>
+  <si>
+    <t>DB380-5083-C4M</t>
+  </si>
+  <si>
+    <t>Heavy duty single point mount to secure the center bracket of BSA panels to pipes with an OD measuring 2.4-4.5" (60-115mm).</t>
+  </si>
+  <si>
+    <t>Downtilt mounting kit</t>
+  </si>
+  <si>
+    <t>DB380-SINGLE</t>
+  </si>
+  <si>
+    <t>Pipe Mounting Kit for 2.4"-4.5" (60-115mm) OD round members on wide panel antennas. Includes only one clamp set and uses double nuts.</t>
+  </si>
+  <si>
+    <t>DB380-9-ADFD1820</t>
+  </si>
+  <si>
+    <t>Pipe Mounting Kit for 8 in (203.2 mm) OD round members</t>
+  </si>
+  <si>
+    <t>DB5083</t>
+  </si>
+  <si>
+    <t>Downtilt Mounting Kit for 2.4"-4.5" (60 - 115 mm) OD round members.</t>
+  </si>
+  <si>
+    <t>DB390-3</t>
+  </si>
+  <si>
+    <t>Pipe Mounting Kit for 2.4 - 4.5 in (60 - 115 mm) OD round members. Use for narrow panel antennas. Includes three pipe mounts.</t>
+  </si>
+  <si>
+    <t>DB5001</t>
+  </si>
+  <si>
+    <t>VHF Side Mounting Kit for 3 in (76.2 mm) OD round members. Includes top sway brace.</t>
+  </si>
+  <si>
+    <t>Side mounting kit</t>
+  </si>
+  <si>
+    <t>T-085-S4</t>
+  </si>
+  <si>
+    <t>Adjustable Tilt Pipe Mounting Kit for 2.0"-3.94" (50-100mm) OD round members for panel antennas. Includes 2 clamp sets.</t>
+  </si>
+  <si>
+    <t>Adjustable tilt mounting kit</t>
+  </si>
+  <si>
+    <t>T-095-GL-E</t>
+  </si>
+  <si>
+    <t>Adjustable Tilt Pipe Mounting Kit for 2.0"-4.5" (60-115mm) OD round members for panel antennas. Includes 2 clamp sets.</t>
+  </si>
+  <si>
+    <t>T-029-GL-E</t>
+  </si>
+  <si>
+    <t>Adjustable Tilt Pipe Mounting Kit for 2.362"-4.5" (60-115mm) OD round members for panel antennas. Includes 2 clamp sets.</t>
+  </si>
+  <si>
+    <t>T-126-GL</t>
+  </si>
+  <si>
+    <t>Adjustable Tilt Pipe Mounting Kit for 2.0"-4.5" (50-115mm) OD round members for panel antennas. Includes 2 clamp sets.</t>
+  </si>
+  <si>
+    <t>UMWD-TREEKIT</t>
+  </si>
+  <si>
+    <t>AcCELLerator™ Antenna Concealment Mounting Kit for 4 in (101.6 mm) OD round members. Used to mount narrow high band antennas to a single pole or stand. One kit mounts up to three antennas. See concealment brochure.</t>
+  </si>
+  <si>
+    <t>Pole mount kit</t>
+  </si>
+  <si>
+    <t>DB5098-WM</t>
+  </si>
+  <si>
+    <t>Downtilt Mounting Kit for 2.4 - 4.5 in (60 - 115 mm) OD round members</t>
+  </si>
+  <si>
+    <t>F-042-GL-E</t>
+  </si>
+  <si>
+    <t>Fixed Tilt Pipe Mounting Kit for 2.0"-4.5" (50-115mm) OD round members for panel antennas. Includes 2 clamp sets.</t>
+  </si>
+  <si>
+    <t>F-009-S4</t>
+  </si>
+  <si>
+    <t>Fixed Tilt Pipe Mounting Kit for 2.0"-4.5" (50-115mm) OD round members for omni antennas. Includes 2 clamp sets.</t>
+  </si>
+  <si>
+    <t>AEKTBKT-E1</t>
+  </si>
+  <si>
+    <t>Mounting Kit for 2.4 - 4.5 in (60 - 115 mm) OD round members.</t>
+  </si>
+  <si>
+    <t>Mounting bracket</t>
+  </si>
+  <si>
+    <t>ASP617</t>
+  </si>
+  <si>
+    <t>Universal Crossover Clamp for 1 - 2.9 in (25.4 - 73.0 mm) OD round members</t>
+  </si>
+  <si>
+    <t>Mounting clamp kit</t>
+  </si>
+  <si>
+    <t>ASPR616</t>
+  </si>
+  <si>
+    <t>Pipe Mounting Kit for 1.25 - 3.5 in (35 - 89.0 mm) OD round members</t>
+  </si>
+  <si>
+    <t>BSAMNT-1</t>
+  </si>
+  <si>
+    <t>Wide Profile Antenna Downtilt Mounting Kit for 2.4 - 4.5 in (60 - 115 mm) OD round members. Kit contains one scissor top bracket set and one bottom bracket set.</t>
+  </si>
+  <si>
+    <t>BSAMNT-4</t>
+  </si>
+  <si>
+    <t>BSAMNT-2F</t>
+  </si>
+  <si>
+    <t>Mounting bracket for cylindrical pipe installations (60-115mm pipe diameter) for fix mechanical tilt applications.</t>
+  </si>
+  <si>
+    <t>Fixed tilt mounting kit</t>
+  </si>
+  <si>
+    <t>HB65-OFFSET-MNT</t>
+  </si>
+  <si>
+    <t>Special Mount for HBX Antennas to Offset Antenna from Mounting Pipe</t>
+  </si>
+  <si>
+    <t>HC-10-S</t>
+  </si>
+  <si>
+    <t>Head Frame 800 / 900MHz</t>
+  </si>
+  <si>
+    <t>Head frame</t>
+  </si>
+  <si>
+    <t>HC-06-S</t>
+  </si>
+  <si>
+    <t>Argus® Head Frame 800 / 900MHz</t>
+  </si>
+  <si>
+    <t>HC-08-S</t>
+  </si>
+  <si>
+    <t>HCN-10-S</t>
+  </si>
+  <si>
+    <t>Head Frame - Multi-Band</t>
+  </si>
+  <si>
+    <t>HCN-06-S</t>
+  </si>
+  <si>
+    <t>Head Frame Multi-Band</t>
+  </si>
+  <si>
+    <t>HN-10-SP</t>
+  </si>
+  <si>
+    <t>Head Frame - 1710 - 2170MHz Antennas with TMA Enclosure</t>
+  </si>
+  <si>
+    <t>LNXX-MNT</t>
+  </si>
+  <si>
+    <t>Side-By-Side Mounting Kit for 2.4- 4.5 inch (60 – 115 mm) OD round members.</t>
+  </si>
+  <si>
+    <t>MC-MNT-TS1</t>
+  </si>
+  <si>
+    <t>Small Cell mounting kit. Capability of mounting round antenna types on top of a pole, on the side of a pole and on the side of a building.</t>
+  </si>
+  <si>
+    <t>MC-MNT-3XV-TS1</t>
+  </si>
+  <si>
+    <t>Small Cell mounting kit . Capability of mounting round antenna types on the top or side of a pole or on the side of a building.</t>
+  </si>
+  <si>
+    <t>MC-MNT-SIDE</t>
+  </si>
+  <si>
+    <t>Small Cell mounting kit with shroud. Capability of mounting round antenna types on the side of a pole or on the side of a building.</t>
+  </si>
+  <si>
+    <t>MC-MNT-TOP</t>
+  </si>
+  <si>
+    <t>Small Cell mounting kit with shroud. Capability of mounting round antenna types on top of a pole. For installations of 12 inch canister small cell antennas on top of poles with diameter from 86 to 168 mm (3.4” to 6.6”)</t>
+  </si>
+  <si>
+    <t>MC-MNT-TOP-2</t>
+  </si>
+  <si>
+    <t>Small Cell mounting kit with shroud. Capability of mounting round antenna types on the top of a pole. For installations of 12 inch canister small cell antennas on top of poles with diameter from 160 to 216mm (6.3” to 8.5”)</t>
+  </si>
+  <si>
+    <t>T-075-S4</t>
+  </si>
+  <si>
+    <t>DB5001-SP5</t>
+  </si>
+  <si>
+    <t>VHF Side Mounting Kit for 5 in (127.0 mm) OD round members</t>
+  </si>
+  <si>
+    <t>DB5091-3</t>
+  </si>
+  <si>
+    <t>Pipe Mounting Kit for 3.5 in (88.9 mm) OD round members</t>
+  </si>
+  <si>
+    <t>DB5002</t>
+  </si>
+  <si>
+    <t>Side Mounting Kit for 3 in (76.2 mm) OD round members</t>
+  </si>
+  <si>
+    <t>DB5098-3</t>
+  </si>
+  <si>
+    <t>UPK010SP</t>
+  </si>
+  <si>
+    <t>Adjustable Tilt Pipe Mounting Kit for 2.0"-4.5" (50-115mm) OD round members for panel antennas.</t>
+  </si>
+  <si>
+    <t>602030A</t>
+  </si>
+  <si>
+    <t>Downtilt Mounting Kit for 2.4 - 4.5 in (60 - 114 mm) OD round members. Kit contains one scissor top bracket set and one bottom bracket set.</t>
+  </si>
+  <si>
     <t>602030WM</t>
   </si>
   <si>
-    <t>Variant</t>
-[...10 lines deleted...]
-  <si>
     <t>800TREEKIT</t>
   </si>
   <si>
     <t>AcCELLerator™ Antenna Concealment Mounting Kit for 4 in (101.6 mm) OD round members. Optional kit for mounting multiple wide panel antennas to a single pole or stand. Order one kit for each antenna.</t>
   </si>
   <si>
-    <t>Pole mount kit</t>
-[...82 lines deleted...]
-  <si>
     <t>BSAMNT-6</t>
   </si>
   <si>
     <t>Wide Profile Antenna Downtilt Mounting Kit for 4.53 - 5.51 in (115 - 140 mm) OD round members. Kit contains one scissor top bracket set and one bottom bracket set.</t>
   </si>
   <si>
+    <t>BSAMNT-3F</t>
+  </si>
+  <si>
+    <t>BSAMNT-9</t>
+  </si>
+  <si>
     <t>BSAMNT-AEKT</t>
   </si>
   <si>
     <t>Wide Profile Antenna Fixed Tilt Mounting Kit for 2.4 - 4.5 in (60 - 115 mm) OD round members.</t>
   </si>
   <si>
-    <t>Fixed tilt mounting kit</t>
-[...1 lines deleted...]
-  <si>
     <t>BSAMNT-4-F3</t>
   </si>
   <si>
-    <t>BSAMNT-2F</t>
-[...8 lines deleted...]
-    <t>BSAMNT-9</t>
+    <t>BSAMNT-SBS-2-2</t>
+  </si>
+  <si>
+    <t>Side-By-Side Mounting Kit to mount two antennas on a pipe with 2.375 - 4.5 inch (60 – 115 mm) diameter</t>
+  </si>
+  <si>
+    <t>BSAMNT-F</t>
+  </si>
+  <si>
+    <t>DB375</t>
+  </si>
+  <si>
+    <t>Pipe Mounting Kit for 3 in (76.2 mm) OD round members. Mounting Clamps are used to mount horizontal members to vertical members. Set of two.</t>
+  </si>
+  <si>
+    <t>DB380-3</t>
+  </si>
+  <si>
+    <t>Pipe Mounting Kit for 2.4 - 4.5 in (60 - 115 mm) OD round members. Used for wide panel antennas. Includes three clamp sets.</t>
   </si>
   <si>
     <t>TRX58-35-O</t>
   </si>
   <si>
     <t>35cm shroud extension for use with tri-sector antennas (58cm diameter, max length 277cm) to add additional height to the antenna installation.</t>
   </si>
   <si>
     <t>Mounting kit</t>
   </si>
   <si>
     <t>TS-MNT-TOP-370</t>
   </si>
   <si>
     <t>Pipe Mounting KIT with shroud, capability of mounting 37cm diameter round antennas (with trident mounting bracket, max length 2.1m, max weight 56kg)  on the top of a pole with diameter from Ø150 to Ø273mm</t>
   </si>
   <si>
     <t>MC-MNT-SIDE-370</t>
   </si>
   <si>
     <t>Mounting systems for cylindrical pipe installations (50-250mm pipe diameter) .Suitable for small cell cylindrical antennas with a weight less than 20KG and dimensions less than diameter*height: 370*610mm.</t>
   </si>
   <si>
     <t>MC-MNT-TOP-370</t>
   </si>
   <si>
     <t>Heavyweight Small Cell mounting kit with shroud. Capability of mounting round antenna types on the top of a pole. For installations of 14.6 inch canister small cell antennas on top of poles with diameter from 165 to 216mm (6.5” to 8.5”)</t>
   </si>
   <si>
     <t>MC-MNT-TOP-3</t>
   </si>
   <si>
     <t>Heavyweight Small Cell mounting kit with shroud. Capability of mounting round antenna types on the top of a pole. For installations of 12 inch canister small cell antennas on top of poles with diameter from 160 to 216mm (6.3” to 8.5”)</t>
   </si>
   <si>
     <t>BSAMNT-B89-01</t>
   </si>
   <si>
+    <t>APM40-VEN</t>
+  </si>
+  <si>
+    <t>Elevation Tilt Mounting Kit for 2.0-4.3 in (50-110 mm) OD round members</t>
+  </si>
+  <si>
     <t>BSAMNT-B92-08</t>
   </si>
   <si>
     <t>10052511-1</t>
   </si>
   <si>
     <t>APM40-2 mechanical downtilt bracket and. APM40-E10 mounting kit for BSA up to 2.6 meters length</t>
   </si>
   <si>
     <t>BSAMNT-F2</t>
   </si>
   <si>
     <t>BSAMNT-B92-05</t>
   </si>
   <si>
-    <t>HB65-OFFSET-MNT</t>
-[...200 lines deleted...]
-    <t>Elevation Tilt Mounting Kit for 2.0-4.3 in (50-110 mm) OD round members.</t>
+    <t>HCN-08-S</t>
   </si>
   <si>
     <t>LNXX-MNT-M</t>
   </si>
   <si>
     <t>Side-By-Side Mounting Kit for 2.4 - 4.5 inch (60 – 115 mm) OD round members. The kit is used with the LNXX-MNT and is the middle mounting bracket when the antennas have three mounting points.</t>
   </si>
   <si>
+    <t>DB365-SP7</t>
+  </si>
+  <si>
+    <t>Pipe Mounting Kit for 7 in (177.8 mm) OD round members</t>
+  </si>
+  <si>
+    <t>DB365-SP9</t>
+  </si>
+  <si>
+    <t>Pipe Mounting Kit for 9 in (228.6 mm) OD round members</t>
+  </si>
+  <si>
+    <t>DB390</t>
+  </si>
+  <si>
+    <t>Pipe Mounting Kit for 2.4 - 4.5 in (60 - 115 mm) OD round members. Use for narrow panel antennas. Includes two pipe mounts.</t>
+  </si>
+  <si>
+    <t>DB380-CTSDG</t>
+  </si>
+  <si>
+    <t>Pipe Mounting Adapter Kit for 4.5 in (114.3 mm) OD round members. Use as an adapter to enable LBX/LDX style antennas to be compatible with the  DB380 pipe mount.</t>
+  </si>
+  <si>
+    <t>DB365W</t>
+  </si>
+  <si>
+    <t>Pipe/Wall Mounting kit for 2.8 in (69.9 mm) OD round members. For mounting antennas to a wood pole or masonry all up to 10 inches in thickness.</t>
+  </si>
+  <si>
+    <t>DB370</t>
+  </si>
+  <si>
+    <t>Pipe Mounting Kit for 3.5 in (88.9 mm) OD round members (Similar to DB365-OS except center straps are not welded.)</t>
+  </si>
+  <si>
+    <t>DB5083D</t>
+  </si>
+  <si>
+    <t>Downtilt Mounting Kit for 2.4"-4.5" (60-115 mm) OD round members. Consists of two DB5083 heavy-duty, galvanized steel downtilt mounting brackets. This kit is compatible with the DB380-3 pipe mount for panel antennas with three mounting points.</t>
+  </si>
+  <si>
+    <t>DB5087-3</t>
+  </si>
+  <si>
+    <t>DB5004</t>
+  </si>
+  <si>
+    <t>Adjustable Side Mounting Kit for 3 in (76.2 mm) OD round members. Use to mount all metal mast antennas away from side of tower measuring  2 to  8 feet (0.61 to 2.44 m) across the face.  Two 10 foot sections of pipe and six clamp assemblies are included.</t>
+  </si>
+  <si>
+    <t>DB5098</t>
+  </si>
+  <si>
+    <t>DB5004S-MTD</t>
+  </si>
+  <si>
+    <t>Fiberglass Outrigger Assembly for 3 in (76.2 mm) OD round members. This can be used on large side-mounted omni antennas. It is 123" (3.1m) long and attachable to the tower legs via one set of  included DB375 clamps.</t>
+  </si>
+  <si>
+    <t>Outrigger assembly</t>
+  </si>
+  <si>
+    <t>DB800TREE</t>
+  </si>
+  <si>
+    <t>AcCELLerator™ Mounting Stand. Universal telescoping stand used for mounting multiple antennas in a three sector arrangement. Adjusts in increments of  6" (15.4mm)m ranging from 75.3" to 135". See concealment brochure.</t>
+  </si>
+  <si>
+    <t>Mounting stand</t>
+  </si>
+  <si>
+    <t>DB5007</t>
+  </si>
+  <si>
+    <t>UHF Side Mounting Kit for 3 in (76.2 mm) OD round members. Bottom brace only.</t>
+  </si>
+  <si>
+    <t>DB5012</t>
+  </si>
+  <si>
+    <t>UHF Side Mounting Kit for 3 in (76.2 mm) OD round members. Includes top sway brace.</t>
+  </si>
+  <si>
+    <t>DB5098E</t>
+  </si>
+  <si>
+    <t>F-019-S6</t>
+  </si>
+  <si>
+    <t>Fixed Tilt Pipe Mounting Kit for 3.0"-4.5" (75-115mm) OD round members for panel antennas. Includes 2 clamp sets.</t>
+  </si>
+  <si>
+    <t>F-074-S4</t>
+  </si>
+  <si>
+    <t>800PIPEKIT-XL</t>
+  </si>
+  <si>
+    <t>Cluster Mounting Kit. Use for mounting multiple 498mm wide panel antennas to a single pole or stand. One kit mounts up to three antennas. Removeable spacers allow this kit to fit on poles measuring 89mm (3.5"), 115mm (4.5") or 140mm (5.5") OD</t>
+  </si>
+  <si>
+    <t>AEKTMNT-E1</t>
+  </si>
+  <si>
+    <t>ASPA320</t>
+  </si>
+  <si>
+    <t>Pipe Mounting Kit for 1 - 2.8 in (25.4 - 73 mm) OD round members</t>
+  </si>
+  <si>
+    <t>BSAMNT-M</t>
+  </si>
+  <si>
+    <t>Middle Downtilt Mounting Kit for Long Antennas for 2.4 - 4.5 in (60 - 115 mm) OD round members. Kit contains one scissor bracket set.</t>
+  </si>
+  <si>
+    <t>BSAMNT-M4</t>
+  </si>
+  <si>
+    <t>BSAMNT-3</t>
+  </si>
+  <si>
+    <t>BSAMNT-OFFSET</t>
+  </si>
+  <si>
+    <t>BSAMNT-SBS-1-2</t>
+  </si>
+  <si>
+    <t>BSAMNT-SBS-2-3</t>
+  </si>
+  <si>
+    <t>BSAMNT-U</t>
+  </si>
+  <si>
+    <t>Wide Profile Antenna Downtilt and Uptilt Mounting Kit for 2.4 - 4.5 in (60 - 115 mm) OD round members. Kit contains one scissor top bracket set and one bottom bracket set.</t>
+  </si>
+  <si>
+    <t>BSAMNT-LW</t>
+  </si>
+  <si>
+    <t>Wide Profile Antenna Downtilt Mounting Kit for 2.4 - 2.8 in (60 - 70 mm) OD round members. Kit contains one tilt top bracket set and one bottom bracket set.</t>
+  </si>
+  <si>
+    <t>DB380</t>
+  </si>
+  <si>
+    <t>Pipe Mounting Kit for 2.4"-4.5" (60-115mm) OD round members on wide panel antennas. Includes 2 clamp sets and double nuts.</t>
+  </si>
+  <si>
+    <t>DB365-OS</t>
+  </si>
+  <si>
+    <t>Pipe Mounting Kit that consists of two clamps for mounting antennas to round members 1.25 - 3.5 in (35 - 89 mm) OD round members.</t>
+  </si>
+  <si>
+    <t>DB380-E-5083</t>
+  </si>
+  <si>
     <t>MC-MNT-3XV-SIDE</t>
   </si>
   <si>
     <t>Small Cell mounting kit with shroud. Capability of mounting round antenna types on the side of a pole or building.</t>
   </si>
   <si>
     <t>MC-MNT-3XV-TOP</t>
   </si>
   <si>
     <t>Small Cell mounting kit with shroud. Capability of mounting round antenna types on the top of a pole. For installations of  7.9 inch canister small cell antennas on top of poles with a diameter from 61 to 91 mm (2.4" to 3.6")</t>
   </si>
   <si>
     <t>SBM-U3D3</t>
   </si>
   <si>
     <t>Downtilt Mounting Kit for 4.5 in (114.3 mm) OD round members. Provides the capability of uptilting the antenna 3° or downtilting the antenna 3°.</t>
   </si>
   <si>
     <t>T-045-GL-E</t>
   </si>
   <si>
     <t>T-095-S4</t>
   </si>
   <si>
     <t>T-041-GL-E</t>
   </si>
   <si>
     <t>T-108-GL-E</t>
   </si>
   <si>
     <t>Adjustable Tilt Pipe Mounting Kit for 2.0"-4.5" (60-115mm) OD round members for panel antennas.</t>
   </si>
   <si>
     <t>T-125-GL</t>
   </si>
   <si>
     <t>UPK008SP</t>
   </si>
   <si>
     <t>Omni Antenna Steering Pole</t>
   </si>
   <si>
-    <t>BSAMNT-LW</t>
-[...55 lines deleted...]
-  <si>
     <t>018279-001</t>
   </si>
   <si>
     <t>Side Mounting Brace for DB228 Series Antennas</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/base-station-antennas/mounting-kits/item11653</t>
   </si>
   <si>
     <t>11653</t>
   </si>
   <si>
     <t>V-Bolt Mounting Kit for 3 in (76.2 mm) max OD round members. Set of two V-bolts clamp sets.</t>
   </si>
   <si>
     <t>V-bolt mounting kit</t>
   </si>
   <si>
     <t>11653-4-IN</t>
   </si>
   <si>
     <t>V-Bolt Mounting Kit for 4 in (101.6 mm) max OD round members. Set of two V-bolts clamp sets.</t>
   </si>
   <si>
     <t>600899F</t>
   </si>
   <si>
     <t>Fixed Tilt Pipe Mounting Kit for 2.95 - 4.5 in (75 - 115 mm) OD round members. Kit contains top and bottom mount brackets.</t>
   </si>
   <si>
     <t>600899A-2</t>
   </si>
   <si>
     <t>Downtilt Mounting Kit for 2.4 - 4.5 in (60 - 115 mm) OD round members. Kit contains one scissor top bracket set and one bottom bracket set.</t>
   </si>
   <si>
     <t>624054-1</t>
   </si>
   <si>
     <t>Mounting Clamp  Kit for 4.0 inch OD round members</t>
   </si>
   <si>
     <t>800PIPEKIT-X</t>
   </si>
   <si>
     <t>Cluster Mounting Kit. Use for mounting multiple wide panel antennas to a single pole or stand. One kit mounts up to three antennas. Removeable spacers allow this kit to fit on poles measuring 3.5, 4.5  or 5.5 in. OD.</t>
   </si>
   <si>
-    <t>800PIPEKIT-XL</t>
-[...23 lines deleted...]
-    <t>BSAMNT-3</t>
+    <t>F-118-GL-E</t>
+  </si>
+  <si>
+    <t>Fixed Tilt Pipe Mounting Kit for 2.0"-4.5" (50-115mm) OD round members for panel antennas. Includes 3 clamp sets.</t>
+  </si>
+  <si>
+    <t>F-122-GL</t>
+  </si>
+  <si>
+    <t>Fixed Tilt Pipe Mounting Kit for 2.9"-4.5" (75-115mm) OD round members for panel antennas. Includes 2 clamp sets.</t>
+  </si>
+  <si>
+    <t>F-129-S4</t>
+  </si>
+  <si>
+    <t>AEKTMNT-N1</t>
+  </si>
+  <si>
+    <t>AEKTMNT</t>
+  </si>
+  <si>
+    <t>Mounting Kit for 2.4 - 4.5 in (60 - 115 mm) OD round members</t>
+  </si>
+  <si>
+    <t>AEKTBKT</t>
+  </si>
+  <si>
+    <t>Mounting Kit for AEKT Type Antenna Enclosure Kits</t>
+  </si>
+  <si>
+    <t>BSAMNT-S</t>
+  </si>
+  <si>
+    <t>Mounting kit for ANDREW strand mount antennas</t>
+  </si>
+  <si>
+    <t>Strand mounting kit</t>
+  </si>
+  <si>
+    <t>MC-MNT-TOP-305M</t>
+  </si>
+  <si>
+    <t>Heavyweight Small Cell mounting kit with shroud. Capability of mounting 2.0m (6.56ft) long canister antennas with 305mm (12”) diameter on the top of a pole.</t>
   </si>
   <si>
     <t>BSAMNT-MH</t>
   </si>
   <si>
-    <t>BSAMNT-OFFSET</t>
-[...121 lines deleted...]
-  <si>
     <t>TRX58-80-C</t>
   </si>
   <si>
     <t>80cm shroud extension for use with tri-sector antennas (58cm diameter, max length 277cm) to enable TMAs / filters to be housed below the antenna or to add additional height to the antenna installation.</t>
   </si>
   <si>
     <t>TRX58-80-O</t>
   </si>
   <si>
     <t>BSA-DT-34</t>
   </si>
   <si>
     <t>BSA-DT-34 is a kit to be used with BSAMNT-F/-2F/-3F to give down tilt provision. Kit contains one scissor bracket set and applicable hardware's.</t>
   </si>
   <si>
     <t>Mounting hardware</t>
   </si>
   <si>
     <t>BSAMNT-SBS-3-3</t>
   </si>
   <si>
     <t>Side-By-Side Mounting Kit to mount two 498mm (19.6inch) or 498mm (19.6inch) with 457mm (18inch) platform antennas on a pipe with 60 – 115 mm (2.375 - 4.5 inch) diameter Ensures consistent distance of 2.4 inches/</t>
   </si>
   <si>
     <t>BSAMNT-SBS-3-2</t>
   </si>
   <si>
     <t>Side-By-Side Mounting Kit to mount two 498mm (19.6inch) or 498mm (19.6inch) with 457mm (18inch) platform antennas on a pipe with 60 – 115 mm (2.375 - 4.5 inch) diameter</t>
   </si>
   <si>
     <t>BSA-DT-34-H</t>
   </si>
   <si>
     <t>BSA-DT-34-H is a high-strength tilt bracket assembly, which can be assembled on an antenna with BSAMNT-2F to achieve adjustable mechanical down tilt application. Kit contains one scissor bracket set and applicable hardware's.</t>
   </si>
   <si>
     <t>BSAMNT-M9</t>
+  </si>
+  <si>
+    <t>BSAMNT-8</t>
+  </si>
+  <si>
+    <t>Wide Profile Antenna Down tilt Mounting Kit for 3.0 - 4.5 in (75 - 115mm) OD round members. Kit contains one scissor top bracket set and one bottom bracket set.</t>
+  </si>
+  <si>
+    <t>BSAMNT-B95-04A</t>
+  </si>
+  <si>
+    <t>BSAMNT-B95-01A</t>
+  </si>
+  <si>
+    <t>Wide Profile Antenna Downtilt Mounting Kit for 2.4 - 4.5 in (60 - 115 mm) OD round members. Kit contains one scissor top bracket set and one bottom bracket set</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -920,75 +935,75 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J131" totalsRowShown="0">
-  <autoFilter ref="A1:J131"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J134" totalsRowShown="0">
+  <autoFilter ref="A1:J134"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item602030wm" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item800treekit" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemaektbkt-e1" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemasp617" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemaspr616" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-1" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5001" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5001-sp5" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5091-3" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5002" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5098-3" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5098-wm" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemf-042-gl-e" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemf-009-s4" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-6" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-aekt" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-4-f3" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-2f" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-3f" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-9" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemtrx58-35-o" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemts-mnt-top-370" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-side-370" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-top-370" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-top-3" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-b89-01" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-b92-08" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item10052511-1" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-f2" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-b92-05" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemhb65-offset-mnt" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemhc-10-s" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemhc-06-s" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemhc-08-s" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemhcn-10-s" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemhcn-06-s" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemhn-10-sp" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemlnxx-mnt" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-ts1" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-3xv-ts1" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-side" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-top" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-top-2" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-075-s4" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-085-s4" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-095-gl-e" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-029-gl-e" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-126-gl" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemumwd-treekit" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemupk010sp" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item602030a" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-4" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-sbs-2-2" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-f" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb375" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380-3" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380-5083" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb365-sp5" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380-offset" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380-5083-c4m" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380-single" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380-9-adfd1820" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5083" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb390-3" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemapm40-ven" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemlnxx-mnt-m" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-3xv-side" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-3xv-top" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemsbm-u3d3" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-045-gl-e" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-095-s4" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-041-gl-e" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-108-gl-e" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-125-gl" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemupk008sp" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-lw" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb365-os" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380-e-5083" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb365-sp7" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb390" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380-ctsdg" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb365w" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb370" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemhcn-08-s" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item018279-001" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item11653" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item11653-4-in" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item600899f" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item600899a-2" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item624054-1" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item800pipekit-x" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item800pipekit-xl" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemaektmnt-e1" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemaspa320" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-m" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-m4" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-3" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-mh" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-offset" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb365-sp9" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-sbs-1-2" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-sbs-2-3" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-u" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5083d" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5087-3" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5004" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5098" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5004s-mtd" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb800tree" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5007" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5012" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5098e" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemf-019-s6" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemf-074-s4" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemf-118-gl-e" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemf-122-gl" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemf-129-s4" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemaektmnt-n1" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemaektmnt" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemaektbkt" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-s" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-top-305m" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemtrx58-80-c" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemtrx58-80-o" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsa-dt-34" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-sbs-3-3" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-sbs-3-2" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsa-dt-34-h" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-m9" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380-5083" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb365-sp5" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380-offset" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380-5083-c4m" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380-single" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380-9-adfd1820" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5083" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb390-3" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5001" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-085-s4" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-095-gl-e" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-029-gl-e" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-126-gl" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemumwd-treekit" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5098-wm" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemf-042-gl-e" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemf-009-s4" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemaektbkt-e1" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemasp617" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemaspr616" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-1" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-4" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-2f" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemhb65-offset-mnt" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemhc-10-s" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemhc-06-s" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemhc-08-s" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemhcn-10-s" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemhcn-06-s" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemhn-10-sp" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemlnxx-mnt" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-ts1" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-3xv-ts1" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-side" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-top" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-top-2" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-075-s4" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5001-sp5" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5091-3" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5002" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5098-3" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemupk010sp" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item602030a" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item602030wm" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item800treekit" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-6" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-3f" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-9" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-aekt" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-4-f3" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-sbs-2-2" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-f" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb375" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380-3" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemtrx58-35-o" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemts-mnt-top-370" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-side-370" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-top-370" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-top-3" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-b89-01" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemapm40-ven" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-b92-08" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item10052511-1" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-f2" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-b92-05" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemhcn-08-s" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemlnxx-mnt-m" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb365-sp7" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb365-sp9" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb390" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380-ctsdg" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb365w" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb370" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5083d" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5087-3" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5004" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5098" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5004s-mtd" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb800tree" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5007" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5012" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5098e" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemf-019-s6" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemf-074-s4" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item800pipekit-xl" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemaektmnt-e1" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemaspa320" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-m" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-m4" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-3" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-offset" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-sbs-1-2" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-sbs-2-3" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-u" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-lw" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb365-os" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380-e-5083" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-3xv-side" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-3xv-top" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemsbm-u3d3" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-045-gl-e" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-095-s4" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-041-gl-e" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-108-gl-e" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-125-gl" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemupk008sp" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item018279-001" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item11653" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item11653-4-in" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item600899f" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item600899a-2" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item624054-1" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item800pipekit-x" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemf-118-gl-e" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemf-122-gl" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemf-129-s4" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemaektmnt-n1" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemaektmnt" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemaektbkt" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-s" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-top-305m" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-mh" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemtrx58-80-c" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemtrx58-80-o" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsa-dt-34" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-sbs-3-3" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-sbs-3-2" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsa-dt-34-h" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-m9" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-8" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-b95-04a" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-b95-01a" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J131"/>
+  <dimension ref="A1:J134"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="19.84765625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="218.84765625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="28" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -1013,2147 +1028,2192 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="H2" t="s">
         <v>13</v>
       </c>
       <c r="J2" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="3" spans="1:10" ht="12.75">
+    <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>16</v>
       </c>
       <c r="H3" t="s">
         <v>17</v>
       </c>
-      <c r="J3" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:8" ht="12.75">
+    </row>
+    <row r="4" spans="1:10" ht="12.75">
       <c r="A4" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>19</v>
       </c>
       <c r="H4" t="s">
+        <v>17</v>
+      </c>
+      <c r="J4" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" ht="12.75">
+      <c r="A5" s="1" t="s">
         <v>20</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="1" t="s">
+      <c r="C5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5" t="s">
         <v>21</v>
       </c>
-      <c r="C5" t="s">
-[...2 lines deleted...]
-      <c r="D5" t="s">
+      <c r="H5" t="s">
         <v>22</v>
       </c>
-      <c r="H5" t="s">
+      <c r="J5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" ht="12.75">
+      <c r="A6" s="1" t="s">
         <v>23</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="1" t="s">
+      <c r="C6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D6" t="s">
         <v>24</v>
       </c>
-      <c r="C6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H6" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C7" t="s">
+        <v>11</v>
+      </c>
+      <c r="D7" t="s">
+        <v>26</v>
+      </c>
+      <c r="H7" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="12.75">
+      <c r="A8" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C7" t="s">
-[...2 lines deleted...]
-      <c r="D7" t="s">
+      <c r="C8" t="s">
+        <v>11</v>
+      </c>
+      <c r="D8" t="s">
         <v>28</v>
       </c>
-      <c r="H7" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="H8" t="s">
-        <v>31</v>
+        <v>22</v>
+      </c>
+      <c r="J8" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="C9" t="s">
         <v>11</v>
       </c>
       <c r="D9" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="H9" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="C10" t="s">
         <v>11</v>
       </c>
       <c r="D10" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="H10" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="12.75">
       <c r="A11" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C11" t="s">
+        <v>11</v>
+      </c>
+      <c r="D11" t="s">
+        <v>35</v>
+      </c>
+      <c r="H11" t="s">
         <v>36</v>
       </c>
-      <c r="C11" t="s">
-[...2 lines deleted...]
-      <c r="D11" t="s">
+      <c r="J11" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="12.75">
+      <c r="A12" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="H11" t="s">
-[...7 lines deleted...]
-      <c r="A12" s="1" t="s">
+      <c r="C12" t="s">
+        <v>11</v>
+      </c>
+      <c r="D12" t="s">
         <v>38</v>
       </c>
-      <c r="C12" t="s">
-[...2 lines deleted...]
-      <c r="D12" t="s">
+      <c r="H12" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="12.75">
+      <c r="A13" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="H12" t="s">
-[...7 lines deleted...]
-      <c r="A13" s="1" t="s">
+      <c r="C13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D13" t="s">
         <v>40</v>
       </c>
-      <c r="C13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H13" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>36</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="12.75">
       <c r="A14" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
       <c r="D14" t="s">
         <v>42</v>
       </c>
       <c r="H14" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="J14" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:10" ht="12.75">
       <c r="A15" s="1" t="s">
         <v>43</v>
       </c>
       <c r="C15" t="s">
         <v>11</v>
       </c>
       <c r="D15" t="s">
         <v>44</v>
       </c>
       <c r="H15" t="s">
-        <v>26</v>
+        <v>45</v>
       </c>
       <c r="J15" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="16" spans="1:8" ht="12.75">
+    <row r="16" spans="1:10" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C16" t="s">
         <v>11</v>
       </c>
       <c r="D16" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="H16" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:8" ht="12.75">
+        <v>22</v>
+      </c>
+      <c r="J16" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C17" t="s">
         <v>11</v>
       </c>
       <c r="D17" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H17" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:8" ht="12.75">
+        <v>17</v>
+      </c>
+      <c r="J17" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" ht="12.75">
       <c r="A18" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C18" t="s">
         <v>11</v>
       </c>
       <c r="D18" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H18" t="s">
-        <v>49</v>
+        <v>17</v>
+      </c>
+      <c r="J18" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C19" t="s">
         <v>11</v>
       </c>
       <c r="D19" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="H19" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C20" t="s">
         <v>11</v>
       </c>
       <c r="D20" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="H20" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:8" ht="12.75">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="C21" t="s">
         <v>11</v>
       </c>
       <c r="D21" t="s">
-        <v>28</v>
+        <v>59</v>
       </c>
       <c r="H21" t="s">
-        <v>13</v>
+        <v>17</v>
+      </c>
+      <c r="J21" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="C22" t="s">
         <v>11</v>
       </c>
       <c r="D22" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="H22" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="C23" t="s">
         <v>11</v>
       </c>
       <c r="D23" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="H23" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="C24" t="s">
         <v>11</v>
       </c>
       <c r="D24" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="H24" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:8" ht="12.75">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="C25" t="s">
         <v>11</v>
       </c>
       <c r="D25" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="H25" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:8" ht="12.75">
+        <v>22</v>
+      </c>
+      <c r="J25" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="C26" t="s">
         <v>11</v>
       </c>
       <c r="D26" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="H26" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:8" ht="12.75">
+        <v>70</v>
+      </c>
+      <c r="J26" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="C27" t="s">
         <v>11</v>
       </c>
       <c r="D27" t="s">
-        <v>28</v>
+        <v>72</v>
       </c>
       <c r="H27" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:8" ht="12.75">
+        <v>70</v>
+      </c>
+      <c r="J27" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="C28" t="s">
         <v>11</v>
       </c>
       <c r="D28" t="s">
-        <v>28</v>
+        <v>72</v>
       </c>
       <c r="H28" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:8" ht="12.75">
+        <v>70</v>
+      </c>
+      <c r="J28" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="C29" t="s">
         <v>11</v>
       </c>
       <c r="D29" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="H29" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:8" ht="12.75">
+        <v>70</v>
+      </c>
+      <c r="J29" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" ht="12.75">
       <c r="A30" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C30" t="s">
+        <v>11</v>
+      </c>
+      <c r="D30" t="s">
+        <v>77</v>
+      </c>
+      <c r="H30" t="s">
         <v>70</v>
       </c>
-      <c r="C30" t="s">
-[...9 lines deleted...]
-    <row r="31" spans="1:8" ht="12.75">
+      <c r="J30" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="C31" t="s">
         <v>11</v>
       </c>
       <c r="D31" t="s">
-        <v>28</v>
+        <v>79</v>
       </c>
       <c r="H31" t="s">
-        <v>13</v>
+        <v>70</v>
+      </c>
+      <c r="J31" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="C32" t="s">
         <v>11</v>
       </c>
       <c r="D32" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="H32" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="J32" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="33" spans="1:10" ht="12.75">
+    <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="C33" t="s">
         <v>11</v>
       </c>
       <c r="D33" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="H33" t="s">
-        <v>76</v>
-[...5 lines deleted...]
-    <row r="34" spans="1:10" ht="12.75">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="C34" t="s">
         <v>11</v>
       </c>
       <c r="D34" t="s">
-        <v>78</v>
+        <v>85</v>
       </c>
       <c r="H34" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>33</v>
       </c>
     </row>
     <row r="35" spans="1:10" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>79</v>
+        <v>86</v>
       </c>
       <c r="C35" t="s">
         <v>11</v>
       </c>
       <c r="D35" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="H35" t="s">
-        <v>76</v>
+        <v>33</v>
       </c>
       <c r="J35" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="36" spans="1:10" ht="12.75">
+    <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>80</v>
+        <v>88</v>
       </c>
       <c r="C36" t="s">
         <v>11</v>
       </c>
       <c r="D36" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="H36" t="s">
-        <v>76</v>
-[...5 lines deleted...]
-    <row r="37" spans="1:10" ht="12.75">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>82</v>
+        <v>90</v>
       </c>
       <c r="C37" t="s">
         <v>11</v>
       </c>
       <c r="D37" t="s">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="H37" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>45</v>
       </c>
     </row>
     <row r="38" spans="1:10" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="C38" t="s">
         <v>11</v>
       </c>
       <c r="D38" t="s">
-        <v>85</v>
+        <v>42</v>
       </c>
       <c r="H38" t="s">
-        <v>76</v>
+        <v>36</v>
       </c>
       <c r="J38" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="39" spans="1:10" ht="12.75">
+    <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="C39" t="s">
         <v>11</v>
       </c>
       <c r="D39" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="H39" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>33</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="C40" t="s">
         <v>11</v>
       </c>
       <c r="D40" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="H40" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:8" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="C41" t="s">
         <v>11</v>
       </c>
       <c r="D41" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
       <c r="H41" t="s">
-        <v>31</v>
+        <v>33</v>
+      </c>
+      <c r="J41" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="42" spans="1:10" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="C42" t="s">
         <v>11</v>
       </c>
       <c r="D42" t="s">
-        <v>93</v>
+        <v>47</v>
       </c>
       <c r="H42" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="J42" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="43" spans="1:8" ht="12.75">
+    <row r="43" spans="1:10" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="C43" t="s">
         <v>11</v>
       </c>
       <c r="D43" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="H43" t="s">
         <v>17</v>
       </c>
-    </row>
-    <row r="44" spans="1:8" ht="12.75">
+      <c r="J43" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
       <c r="C44" t="s">
         <v>11</v>
       </c>
       <c r="D44" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="H44" t="s">
-        <v>17</v>
+        <v>22</v>
+      </c>
+      <c r="J44" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="45" spans="1:10" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="C45" t="s">
         <v>11</v>
       </c>
       <c r="D45" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="H45" t="s">
-        <v>100</v>
+        <v>22</v>
       </c>
       <c r="J45" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="46" spans="1:10" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="C46" t="s">
         <v>11</v>
       </c>
       <c r="D46" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="H46" t="s">
-        <v>100</v>
+        <v>45</v>
       </c>
       <c r="J46" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="C47" t="s">
         <v>11</v>
       </c>
       <c r="D47" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="H47" t="s">
-        <v>100</v>
+        <v>22</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="C48" t="s">
         <v>11</v>
       </c>
       <c r="D48" t="s">
-        <v>106</v>
+        <v>64</v>
       </c>
       <c r="H48" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:10" ht="12.75">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="C49" t="s">
         <v>11</v>
       </c>
       <c r="D49" t="s">
-        <v>99</v>
+        <v>61</v>
       </c>
       <c r="H49" t="s">
-        <v>100</v>
-[...5 lines deleted...]
-    <row r="50" spans="1:10" ht="12.75">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C50" t="s">
         <v>11</v>
       </c>
       <c r="D50" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="H50" t="s">
-        <v>17</v>
-[...5 lines deleted...]
-    <row r="51" spans="1:10" ht="12.75">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="C51" t="s">
         <v>11</v>
       </c>
       <c r="D51" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="H51" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-    <row r="52" spans="1:10" ht="12.75">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="C52" t="s">
         <v>11</v>
       </c>
       <c r="D52" t="s">
-        <v>12</v>
+        <v>115</v>
       </c>
       <c r="H52" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>33</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="C53" t="s">
         <v>11</v>
       </c>
       <c r="D53" t="s">
-        <v>28</v>
+        <v>112</v>
       </c>
       <c r="H53" t="s">
-        <v>13</v>
+        <v>65</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="C54" t="s">
         <v>11</v>
       </c>
       <c r="D54" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="H54" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:8" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C55" t="s">
         <v>11</v>
       </c>
       <c r="D55" t="s">
-        <v>48</v>
+        <v>120</v>
       </c>
       <c r="H55" t="s">
-        <v>49</v>
+        <v>17</v>
+      </c>
+      <c r="J55" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="C56" t="s">
         <v>11</v>
       </c>
       <c r="D56" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="H56" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:10" ht="12.75">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="C57" t="s">
         <v>11</v>
       </c>
       <c r="D57" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H57" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-    <row r="58" spans="1:10" ht="12.75">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C58" t="s">
         <v>11</v>
       </c>
       <c r="D58" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="H58" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>33</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="C59" t="s">
         <v>11</v>
       </c>
       <c r="D59" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="H59" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:10" ht="12.75">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>126</v>
+        <v>130</v>
       </c>
       <c r="C60" t="s">
         <v>11</v>
       </c>
       <c r="D60" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="H60" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-    <row r="61" spans="1:10" ht="12.75">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="C61" t="s">
         <v>11</v>
       </c>
       <c r="D61" t="s">
-        <v>129</v>
+        <v>61</v>
       </c>
       <c r="H61" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="C62" t="s">
         <v>11</v>
       </c>
       <c r="D62" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="H62" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="C63" t="s">
         <v>11</v>
       </c>
       <c r="D63" t="s">
-        <v>133</v>
+        <v>61</v>
       </c>
       <c r="H63" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="64" spans="1:10" ht="12.75">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="C64" t="s">
         <v>11</v>
       </c>
       <c r="D64" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="H64" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C65" t="s">
         <v>11</v>
       </c>
       <c r="D65" t="s">
-        <v>137</v>
+        <v>64</v>
       </c>
       <c r="H65" t="s">
-        <v>26</v>
+        <v>65</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C66" t="s">
         <v>11</v>
       </c>
       <c r="D66" t="s">
-        <v>139</v>
+        <v>61</v>
       </c>
       <c r="H66" t="s">
-        <v>123</v>
+        <v>22</v>
       </c>
     </row>
     <row r="67" spans="1:10" ht="12.75">
       <c r="A67" s="1" t="s">
         <v>140</v>
       </c>
       <c r="C67" t="s">
         <v>11</v>
       </c>
       <c r="D67" t="s">
+        <v>77</v>
+      </c>
+      <c r="H67" t="s">
+        <v>70</v>
+      </c>
+      <c r="J67" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10" ht="12.75">
+      <c r="A68" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="H67" t="s">
-[...7 lines deleted...]
-      <c r="A68" s="1" t="s">
+      <c r="C68" t="s">
+        <v>11</v>
+      </c>
+      <c r="D68" t="s">
         <v>142</v>
       </c>
-      <c r="C68" t="s">
-[...2 lines deleted...]
-      <c r="D68" t="s">
+      <c r="H68" t="s">
+        <v>33</v>
+      </c>
+      <c r="J68" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10" ht="12.75">
+      <c r="A69" s="1" t="s">
         <v>143</v>
       </c>
-      <c r="H68" t="s">
-[...4 lines deleted...]
-      <c r="A69" s="1" t="s">
+      <c r="C69" t="s">
+        <v>11</v>
+      </c>
+      <c r="D69" t="s">
         <v>144</v>
-      </c>
-[...4 lines deleted...]
-        <v>145</v>
       </c>
       <c r="H69" t="s">
         <v>17</v>
       </c>
+      <c r="J69" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="70" spans="1:10" ht="12.75">
       <c r="A70" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="C70" t="s">
+        <v>11</v>
+      </c>
+      <c r="D70" t="s">
         <v>146</v>
       </c>
-      <c r="C70" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H70" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="J70" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="C71" t="s">
+        <v>11</v>
+      </c>
+      <c r="D71" t="s">
         <v>148</v>
       </c>
-      <c r="C71" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H71" t="s">
-        <v>100</v>
+        <v>17</v>
       </c>
     </row>
     <row r="72" spans="1:10" ht="12.75">
       <c r="A72" s="1" t="s">
         <v>149</v>
       </c>
       <c r="C72" t="s">
         <v>11</v>
       </c>
       <c r="D72" t="s">
-        <v>99</v>
+        <v>150</v>
       </c>
       <c r="H72" t="s">
-        <v>100</v>
+        <v>17</v>
       </c>
       <c r="J72" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="C73" t="s">
         <v>11</v>
       </c>
       <c r="D73" t="s">
-        <v>104</v>
+        <v>152</v>
       </c>
       <c r="H73" t="s">
-        <v>100</v>
+        <v>45</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C74" t="s">
         <v>11</v>
       </c>
       <c r="D74" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="H74" t="s">
-        <v>100</v>
+        <v>17</v>
       </c>
     </row>
     <row r="75" spans="1:10" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="C75" t="s">
         <v>11</v>
       </c>
       <c r="D75" t="s">
-        <v>111</v>
+        <v>156</v>
       </c>
       <c r="H75" t="s">
-        <v>100</v>
+        <v>22</v>
       </c>
       <c r="J75" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="76" spans="1:10" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="C76" t="s">
         <v>11</v>
       </c>
       <c r="D76" t="s">
-        <v>155</v>
+        <v>96</v>
       </c>
       <c r="H76" t="s">
         <v>17</v>
       </c>
       <c r="J76" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="C77" t="s">
         <v>11</v>
       </c>
       <c r="D77" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="H77" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="78" spans="1:10" ht="12.75">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="C78" t="s">
         <v>11</v>
       </c>
       <c r="D78" t="s">
-        <v>159</v>
+        <v>47</v>
       </c>
       <c r="H78" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C79" t="s">
         <v>11</v>
       </c>
       <c r="D79" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="H79" t="s">
-        <v>26</v>
+        <v>163</v>
       </c>
     </row>
     <row r="80" spans="1:10" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="C80" t="s">
         <v>11</v>
       </c>
       <c r="D80" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="H80" t="s">
-        <v>123</v>
+        <v>166</v>
       </c>
       <c r="J80" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="81" spans="1:10" ht="12.75">
+    <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="C81" t="s">
         <v>11</v>
       </c>
       <c r="D81" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="H81" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-    <row r="82" spans="1:8" ht="12.75">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="82" spans="1:10" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="C82" t="s">
         <v>11</v>
       </c>
       <c r="D82" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="H82" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:10" ht="12.75">
+        <v>33</v>
+      </c>
+      <c r="J82" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="C83" t="s">
         <v>11</v>
       </c>
       <c r="D83" t="s">
-        <v>169</v>
+        <v>47</v>
       </c>
       <c r="H83" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-    <row r="84" spans="1:8" ht="12.75">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="C84" t="s">
         <v>11</v>
       </c>
       <c r="D84" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="H84" t="s">
         <v>17</v>
       </c>
-    </row>
-    <row r="85" spans="1:8" ht="12.75">
+      <c r="J84" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="C85" t="s">
         <v>11</v>
       </c>
       <c r="D85" t="s">
-        <v>173</v>
+        <v>49</v>
       </c>
       <c r="H85" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:10" ht="12.75">
+        <v>17</v>
+      </c>
+      <c r="J85" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C86" t="s">
         <v>11</v>
       </c>
       <c r="D86" t="s">
-        <v>83</v>
+        <v>176</v>
       </c>
       <c r="H86" t="s">
-        <v>76</v>
-[...5 lines deleted...]
-    <row r="87" spans="1:10" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="C87" t="s">
         <v>11</v>
       </c>
       <c r="D87" t="s">
-        <v>176</v>
+        <v>53</v>
       </c>
       <c r="H87" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>17</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
         <v>178</v>
       </c>
       <c r="C88" t="s">
         <v>11</v>
       </c>
       <c r="D88" t="s">
         <v>179</v>
       </c>
       <c r="H88" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" ht="12.75">
+      <c r="A89" s="1" t="s">
         <v>180</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A89" s="1" t="s">
+      <c r="C89" t="s">
+        <v>11</v>
+      </c>
+      <c r="D89" t="s">
         <v>181</v>
       </c>
-      <c r="C89" t="s">
-[...2 lines deleted...]
-      <c r="D89" t="s">
+      <c r="H89" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" ht="12.75">
+      <c r="A90" s="1" t="s">
         <v>182</v>
       </c>
-      <c r="H89" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="C90" t="s">
         <v>11</v>
       </c>
       <c r="D90" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="H90" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="C91" t="s">
         <v>11</v>
       </c>
       <c r="D91" t="s">
-        <v>186</v>
+        <v>61</v>
       </c>
       <c r="H91" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:10" ht="12.75">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="C92" t="s">
         <v>11</v>
       </c>
       <c r="D92" t="s">
-        <v>188</v>
+        <v>19</v>
       </c>
       <c r="H92" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>17</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="C93" t="s">
         <v>11</v>
       </c>
       <c r="D93" t="s">
-        <v>190</v>
+        <v>115</v>
       </c>
       <c r="H93" t="s">
-        <v>17</v>
+        <v>33</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>191</v>
+        <v>186</v>
       </c>
       <c r="C94" t="s">
         <v>11</v>
       </c>
       <c r="D94" t="s">
-        <v>192</v>
+        <v>115</v>
       </c>
       <c r="H94" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:8" ht="12.75">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="95" spans="1:10" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>193</v>
+        <v>187</v>
       </c>
       <c r="C95" t="s">
         <v>11</v>
       </c>
       <c r="D95" t="s">
-        <v>19</v>
+        <v>188</v>
       </c>
       <c r="H95" t="s">
-        <v>26</v>
+        <v>13</v>
+      </c>
+      <c r="J95" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="C96" t="s">
         <v>11</v>
       </c>
       <c r="D96" t="s">
-        <v>195</v>
+        <v>190</v>
       </c>
       <c r="H96" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:8" ht="12.75">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="97" spans="1:10" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>196</v>
+        <v>191</v>
       </c>
       <c r="C97" t="s">
         <v>11</v>
       </c>
       <c r="D97" t="s">
-        <v>197</v>
+        <v>192</v>
       </c>
       <c r="H97" t="s">
-        <v>13</v>
+        <v>17</v>
+      </c>
+      <c r="J97" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>198</v>
+        <v>193</v>
       </c>
       <c r="C98" t="s">
         <v>11</v>
       </c>
       <c r="D98" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="H98" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:8" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="99" spans="1:10" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="C99" t="s">
         <v>11</v>
       </c>
       <c r="D99" t="s">
-        <v>28</v>
+        <v>188</v>
       </c>
       <c r="H99" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="100" spans="1:10" ht="12.75">
+      <c r="J99" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="C100" t="s">
         <v>11</v>
       </c>
       <c r="D100" t="s">
         <v>197</v>
       </c>
       <c r="H100" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>33</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="C101" t="s">
         <v>11</v>
       </c>
       <c r="D101" t="s">
-        <v>127</v>
+        <v>199</v>
       </c>
       <c r="H101" t="s">
-        <v>26</v>
+        <v>45</v>
       </c>
     </row>
     <row r="102" spans="1:10" ht="12.75">
       <c r="A102" s="1" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="C102" t="s">
         <v>11</v>
       </c>
       <c r="D102" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="H102" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="J102" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="C103" t="s">
+        <v>11</v>
+      </c>
+      <c r="D103" t="s">
+        <v>38</v>
+      </c>
+      <c r="H103" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="104" spans="1:10" ht="12.75">
+      <c r="A104" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="C104" t="s">
+        <v>11</v>
+      </c>
+      <c r="D104" t="s">
+        <v>42</v>
+      </c>
+      <c r="H104" t="s">
+        <v>36</v>
+      </c>
+      <c r="J104" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" ht="12.75">
+      <c r="A105" s="1" t="s">
         <v>204</v>
       </c>
-      <c r="C103" t="s">
-[...10 lines deleted...]
-      <c r="A104" s="1" t="s">
+      <c r="C105" t="s">
+        <v>11</v>
+      </c>
+      <c r="D105" t="s">
+        <v>38</v>
+      </c>
+      <c r="H105" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" ht="12.75">
+      <c r="A106" s="1" t="s">
         <v>205</v>
       </c>
-      <c r="C104" t="s">
-[...10 lines deleted...]
-      <c r="A105" s="1" t="s">
+      <c r="C106" t="s">
+        <v>11</v>
+      </c>
+      <c r="D106" t="s">
         <v>206</v>
       </c>
-      <c r="C105" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="H106" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>36</v>
       </c>
     </row>
     <row r="107" spans="1:10" ht="12.75">
       <c r="A107" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="C107" t="s">
+        <v>11</v>
+      </c>
+      <c r="D107" t="s">
+        <v>101</v>
+      </c>
+      <c r="H107" t="s">
+        <v>36</v>
+      </c>
+      <c r="J107" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="108" spans="1:10" ht="12.75">
+      <c r="A108" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="C108" t="s">
+        <v>11</v>
+      </c>
+      <c r="D108" t="s">
         <v>209</v>
       </c>
-      <c r="C107" t="s">
-[...13 lines deleted...]
-      <c r="A108" s="1" t="s">
+      <c r="H108" t="s">
+        <v>45</v>
+      </c>
+      <c r="J108" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="109" spans="1:10" ht="12.75">
+      <c r="A109" s="1" t="s">
         <v>210</v>
       </c>
-      <c r="C108" t="s">
-[...2 lines deleted...]
-      <c r="D108" t="s">
+      <c r="C109" t="s">
+        <v>11</v>
+      </c>
+      <c r="D109" t="s">
         <v>211</v>
       </c>
-      <c r="H108" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="H109" t="s">
-        <v>13</v>
+        <v>33</v>
+      </c>
+      <c r="J109" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="12.75">
       <c r="A110" s="1" t="s">
         <v>213</v>
       </c>
       <c r="C110" t="s">
         <v>11</v>
       </c>
       <c r="D110" t="s">
         <v>214</v>
       </c>
       <c r="H110" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="111" spans="1:10" ht="12.75">
       <c r="A111" s="1" t="s">
         <v>216</v>
       </c>
       <c r="C111" t="s">
         <v>11</v>
       </c>
       <c r="D111" t="s">
         <v>217</v>
       </c>
       <c r="H111" t="s">
+        <v>215</v>
+      </c>
+      <c r="J111" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="112" spans="1:10" ht="12.75">
+      <c r="A112" s="1" t="s">
         <v>218</v>
       </c>
-      <c r="J111" t="s">
-[...4 lines deleted...]
-      <c r="A112" s="1" t="s">
+      <c r="C112" t="s">
+        <v>11</v>
+      </c>
+      <c r="D112" t="s">
         <v>219</v>
       </c>
-      <c r="C112" t="s">
-[...2 lines deleted...]
-      <c r="D112" t="s">
+      <c r="H112" t="s">
+        <v>17</v>
+      </c>
+      <c r="J112" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" ht="12.75">
+      <c r="A113" s="1" t="s">
         <v>220</v>
       </c>
-      <c r="H112" t="s">
-[...4 lines deleted...]
-      <c r="A113" s="1" t="s">
+      <c r="C113" t="s">
+        <v>11</v>
+      </c>
+      <c r="D113" t="s">
         <v>221</v>
       </c>
-      <c r="C113" t="s">
-[...2 lines deleted...]
-      <c r="D113" t="s">
+      <c r="H113" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="114" spans="1:10" ht="12.75">
+      <c r="A114" s="1" t="s">
         <v>222</v>
       </c>
-      <c r="H113" t="s">
-[...7 lines deleted...]
-      <c r="A114" s="1" t="s">
+      <c r="C114" t="s">
+        <v>11</v>
+      </c>
+      <c r="D114" t="s">
         <v>223</v>
       </c>
-      <c r="C114" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H114" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="115" spans="1:10" ht="12.75">
+        <v>57</v>
+      </c>
+      <c r="J114" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" ht="12.75">
       <c r="A115" s="1" t="s">
         <v>224</v>
       </c>
       <c r="C115" t="s">
         <v>11</v>
       </c>
       <c r="D115" t="s">
         <v>225</v>
       </c>
       <c r="H115" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>45</v>
       </c>
     </row>
     <row r="116" spans="1:10" ht="12.75">
       <c r="A116" s="1" t="s">
         <v>226</v>
       </c>
       <c r="C116" t="s">
         <v>11</v>
       </c>
       <c r="D116" t="s">
-        <v>42</v>
+        <v>227</v>
       </c>
       <c r="H116" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="J116" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="117" spans="1:10" ht="12.75">
+    <row r="117" spans="1:8" ht="12.75">
       <c r="A117" s="1" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C117" t="s">
         <v>11</v>
       </c>
       <c r="D117" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="H117" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-    <row r="118" spans="1:8" ht="12.75">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="118" spans="1:10" ht="12.75">
       <c r="A118" s="1" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C118" t="s">
         <v>11</v>
       </c>
       <c r="D118" t="s">
-        <v>230</v>
+        <v>51</v>
       </c>
       <c r="H118" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="119" spans="1:10" ht="12.75">
+        <v>17</v>
+      </c>
+      <c r="J118" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" ht="12.75">
       <c r="A119" s="1" t="s">
         <v>231</v>
       </c>
       <c r="C119" t="s">
         <v>11</v>
       </c>
       <c r="D119" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="H119" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>17</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
         <v>232</v>
       </c>
       <c r="C120" t="s">
         <v>11</v>
       </c>
       <c r="D120" t="s">
-        <v>19</v>
+        <v>233</v>
       </c>
       <c r="H120" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="12.75">
       <c r="A121" s="1" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C121" t="s">
         <v>11</v>
       </c>
       <c r="D121" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="H121" t="s">
-        <v>26</v>
+        <v>54</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="12.75">
       <c r="A122" s="1" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C122" t="s">
         <v>11</v>
       </c>
       <c r="D122" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="H122" t="s">
-        <v>20</v>
+        <v>238</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="12.75">
       <c r="A123" s="1" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="C123" t="s">
         <v>11</v>
       </c>
       <c r="D123" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="H123" t="s">
-        <v>239</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:8" ht="12.75">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="124" spans="1:10" ht="12.75">
       <c r="A124" s="1" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="C124" t="s">
         <v>11</v>
       </c>
       <c r="D124" t="s">
-        <v>241</v>
+        <v>181</v>
       </c>
       <c r="H124" t="s">
-        <v>57</v>
+        <v>22</v>
+      </c>
+      <c r="J124" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="12.75">
       <c r="A125" s="1" t="s">
         <v>242</v>
       </c>
       <c r="C125" t="s">
         <v>11</v>
       </c>
       <c r="D125" t="s">
         <v>243</v>
       </c>
       <c r="H125" t="s">
-        <v>57</v>
+        <v>123</v>
       </c>
     </row>
     <row r="126" spans="1:8" ht="12.75">
       <c r="A126" s="1" t="s">
         <v>244</v>
       </c>
       <c r="C126" t="s">
         <v>11</v>
       </c>
       <c r="D126" t="s">
         <v>243</v>
       </c>
       <c r="H126" t="s">
-        <v>57</v>
+        <v>123</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="12.75">
       <c r="A127" s="1" t="s">
         <v>245</v>
       </c>
       <c r="C127" t="s">
         <v>11</v>
       </c>
       <c r="D127" t="s">
         <v>246</v>
       </c>
       <c r="H127" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="128" spans="1:8" ht="12.75">
       <c r="A128" s="1" t="s">
         <v>248</v>
       </c>
       <c r="C128" t="s">
         <v>11</v>
       </c>
       <c r="D128" t="s">
         <v>249</v>
       </c>
       <c r="H128" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="12.75">
       <c r="A129" s="1" t="s">
         <v>250</v>
       </c>
       <c r="C129" t="s">
         <v>11</v>
       </c>
       <c r="D129" t="s">
         <v>251</v>
       </c>
       <c r="H129" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="12.75">
       <c r="A130" s="1" t="s">
         <v>252</v>
       </c>
       <c r="C130" t="s">
         <v>11</v>
       </c>
       <c r="D130" t="s">
         <v>253</v>
       </c>
       <c r="H130" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
         <v>254</v>
       </c>
       <c r="C131" t="s">
         <v>11</v>
       </c>
       <c r="D131" t="s">
-        <v>197</v>
+        <v>181</v>
       </c>
       <c r="H131" t="s">
-        <v>13</v>
+        <v>22</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8" ht="12.75">
+      <c r="A132" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="C132" t="s">
+        <v>11</v>
+      </c>
+      <c r="D132" t="s">
+        <v>256</v>
+      </c>
+      <c r="H132" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8" ht="12.75">
+      <c r="A133" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="C133" t="s">
+        <v>11</v>
+      </c>
+      <c r="D133" t="s">
+        <v>61</v>
+      </c>
+      <c r="H133" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8" ht="12.75">
+      <c r="A134" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="C134" t="s">
+        <v>11</v>
+      </c>
+      <c r="D134" t="s">
+        <v>259</v>
+      </c>
+      <c r="H134" t="s">
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="602030WM"/>
-[...121 lines deleted...]
-    <hyperlink ref="A124" r:id="rId123" display="MC-MNT-TOP-305M"/>
+    <hyperlink ref="A2" r:id="rId1" display="DB380-5083"/>
+    <hyperlink ref="A3" r:id="rId2" display="DB365-SP5"/>
+    <hyperlink ref="A4" r:id="rId3" display="DB380-OFFSET"/>
+    <hyperlink ref="A5" r:id="rId4" display="DB380-5083-C4M"/>
+    <hyperlink ref="A6" r:id="rId5" display="DB380-SINGLE"/>
+    <hyperlink ref="A7" r:id="rId6" display="DB380-9-ADFD1820"/>
+    <hyperlink ref="A8" r:id="rId7" display="DB5083"/>
+    <hyperlink ref="A9" r:id="rId8" display="DB390-3"/>
+    <hyperlink ref="A10" r:id="rId9" display="DB5001"/>
+    <hyperlink ref="A11" r:id="rId10" display="T-085-S4"/>
+    <hyperlink ref="A12" r:id="rId11" display="T-095-GL-E"/>
+    <hyperlink ref="A13" r:id="rId12" display="T-029-GL-E"/>
+    <hyperlink ref="A14" r:id="rId13" display="T-126-GL"/>
+    <hyperlink ref="A15" r:id="rId14" display="UMWD-TREEKIT"/>
+    <hyperlink ref="A16" r:id="rId15" display="DB5098-WM"/>
+    <hyperlink ref="A17" r:id="rId16" display="F-042-GL-E"/>
+    <hyperlink ref="A18" r:id="rId17" display="F-009-S4"/>
+    <hyperlink ref="A19" r:id="rId18" display="AEKTBKT-E1"/>
+    <hyperlink ref="A20" r:id="rId19" display="ASP617"/>
+    <hyperlink ref="A21" r:id="rId20" display="ASPR616"/>
+    <hyperlink ref="A22" r:id="rId21" display="BSAMNT-1"/>
+    <hyperlink ref="A23" r:id="rId22" display="BSAMNT-4"/>
+    <hyperlink ref="A24" r:id="rId23" display="BSAMNT-2F"/>
+    <hyperlink ref="A25" r:id="rId24" display="HB65-OFFSET-MNT"/>
+    <hyperlink ref="A26" r:id="rId25" display="HC-10-S"/>
+    <hyperlink ref="A27" r:id="rId26" display="HC-06-S"/>
+    <hyperlink ref="A28" r:id="rId27" display="HC-08-S"/>
+    <hyperlink ref="A29" r:id="rId28" display="HCN-10-S"/>
+    <hyperlink ref="A30" r:id="rId29" display="HCN-06-S"/>
+    <hyperlink ref="A31" r:id="rId30" display="HN-10-SP"/>
+    <hyperlink ref="A32" r:id="rId31" display="LNXX-MNT"/>
+    <hyperlink ref="A33" r:id="rId32" display="MC-MNT-TS1"/>
+    <hyperlink ref="A34" r:id="rId33" display="MC-MNT-3XV-TS1"/>
+    <hyperlink ref="A35" r:id="rId34" display="MC-MNT-SIDE"/>
+    <hyperlink ref="A36" r:id="rId35" display="MC-MNT-TOP"/>
+    <hyperlink ref="A37" r:id="rId36" display="MC-MNT-TOP-2"/>
+    <hyperlink ref="A38" r:id="rId37" display="T-075-S4"/>
+    <hyperlink ref="A39" r:id="rId38" display="DB5001-SP5"/>
+    <hyperlink ref="A40" r:id="rId39" display="DB5091-3"/>
+    <hyperlink ref="A41" r:id="rId40" display="DB5002"/>
+    <hyperlink ref="A42" r:id="rId41" display="DB5098-3"/>
+    <hyperlink ref="A43" r:id="rId42" display="UPK010SP"/>
+    <hyperlink ref="A44" r:id="rId43" display="602030A"/>
+    <hyperlink ref="A45" r:id="rId44" display="602030WM"/>
+    <hyperlink ref="A46" r:id="rId45" display="800TREEKIT"/>
+    <hyperlink ref="A47" r:id="rId46" display="BSAMNT-6"/>
+    <hyperlink ref="A48" r:id="rId47" display="BSAMNT-3F"/>
+    <hyperlink ref="A49" r:id="rId48" display="BSAMNT-9"/>
+    <hyperlink ref="A50" r:id="rId49" display="BSAMNT-AEKT"/>
+    <hyperlink ref="A51" r:id="rId50" display="BSAMNT-4-F3"/>
+    <hyperlink ref="A52" r:id="rId51" display="BSAMNT-SBS-2-2"/>
+    <hyperlink ref="A53" r:id="rId52" display="BSAMNT-F"/>
+    <hyperlink ref="A54" r:id="rId53" display="DB375"/>
+    <hyperlink ref="A55" r:id="rId54" display="DB380-3"/>
+    <hyperlink ref="A56" r:id="rId55" display="TRX58-35-O"/>
+    <hyperlink ref="A57" r:id="rId56" display="TS-MNT-TOP-370"/>
+    <hyperlink ref="A58" r:id="rId57" display="MC-MNT-SIDE-370"/>
+    <hyperlink ref="A59" r:id="rId58" display="MC-MNT-TOP-370"/>
+    <hyperlink ref="A60" r:id="rId59" display="MC-MNT-TOP-3"/>
+    <hyperlink ref="A61" r:id="rId60" display="BSAMNT-B89-01"/>
+    <hyperlink ref="A62" r:id="rId61" display="APM40-VEN"/>
+    <hyperlink ref="A63" r:id="rId62" display="BSAMNT-B92-08"/>
+    <hyperlink ref="A64" r:id="rId63" display="10052511-1"/>
+    <hyperlink ref="A65" r:id="rId64" display="BSAMNT-F2"/>
+    <hyperlink ref="A66" r:id="rId65" display="BSAMNT-B92-05"/>
+    <hyperlink ref="A67" r:id="rId66" display="HCN-08-S"/>
+    <hyperlink ref="A68" r:id="rId67" display="LNXX-MNT-M"/>
+    <hyperlink ref="A69" r:id="rId68" display="DB365-SP7"/>
+    <hyperlink ref="A70" r:id="rId69" display="DB365-SP9"/>
+    <hyperlink ref="A71" r:id="rId70" display="DB390"/>
+    <hyperlink ref="A72" r:id="rId71" display="DB380-CTSDG"/>
+    <hyperlink ref="A73" r:id="rId72" display="DB365W"/>
+    <hyperlink ref="A74" r:id="rId73" display="DB370"/>
+    <hyperlink ref="A75" r:id="rId74" display="DB5083D"/>
+    <hyperlink ref="A76" r:id="rId75" display="DB5087-3"/>
+    <hyperlink ref="A77" r:id="rId76" display="DB5004"/>
+    <hyperlink ref="A78" r:id="rId77" display="DB5098"/>
+    <hyperlink ref="A79" r:id="rId78" display="DB5004S-MTD"/>
+    <hyperlink ref="A80" r:id="rId79" display="DB800TREE"/>
+    <hyperlink ref="A81" r:id="rId80" display="DB5007"/>
+    <hyperlink ref="A82" r:id="rId81" display="DB5012"/>
+    <hyperlink ref="A83" r:id="rId82" display="DB5098E"/>
+    <hyperlink ref="A84" r:id="rId83" display="F-019-S6"/>
+    <hyperlink ref="A85" r:id="rId84" display="F-074-S4"/>
+    <hyperlink ref="A86" r:id="rId85" display="800PIPEKIT-XL"/>
+    <hyperlink ref="A87" r:id="rId86" display="AEKTMNT-E1"/>
+    <hyperlink ref="A88" r:id="rId87" display="ASPA320"/>
+    <hyperlink ref="A89" r:id="rId88" display="BSAMNT-M"/>
+    <hyperlink ref="A90" r:id="rId89" display="BSAMNT-M4"/>
+    <hyperlink ref="A91" r:id="rId90" display="BSAMNT-3"/>
+    <hyperlink ref="A92" r:id="rId91" display="BSAMNT-OFFSET"/>
+    <hyperlink ref="A93" r:id="rId92" display="BSAMNT-SBS-1-2"/>
+    <hyperlink ref="A94" r:id="rId93" display="BSAMNT-SBS-2-3"/>
+    <hyperlink ref="A95" r:id="rId94" display="BSAMNT-U"/>
+    <hyperlink ref="A96" r:id="rId95" display="BSAMNT-LW"/>
+    <hyperlink ref="A97" r:id="rId96" display="DB380"/>
+    <hyperlink ref="A98" r:id="rId97" display="DB365-OS"/>
+    <hyperlink ref="A99" r:id="rId98" display="DB380-E-5083"/>
+    <hyperlink ref="A100" r:id="rId99" display="MC-MNT-3XV-SIDE"/>
+    <hyperlink ref="A101" r:id="rId100" display="MC-MNT-3XV-TOP"/>
+    <hyperlink ref="A102" r:id="rId101" display="SBM-U3D3"/>
+    <hyperlink ref="A103" r:id="rId102" display="T-045-GL-E"/>
+    <hyperlink ref="A104" r:id="rId103" display="T-095-S4"/>
+    <hyperlink ref="A105" r:id="rId104" display="T-041-GL-E"/>
+    <hyperlink ref="A106" r:id="rId105" display="T-108-GL-E"/>
+    <hyperlink ref="A107" r:id="rId106" display="T-125-GL"/>
+    <hyperlink ref="A108" r:id="rId107" display="UPK008SP"/>
+    <hyperlink ref="A109" r:id="rId108" display="018279-001"/>
+    <hyperlink ref="A110" r:id="rId109" display="11653"/>
+    <hyperlink ref="A111" r:id="rId110" display="11653-4-IN"/>
+    <hyperlink ref="A112" r:id="rId111" display="600899F"/>
+    <hyperlink ref="A113" r:id="rId112" display="600899A-2"/>
+    <hyperlink ref="A114" r:id="rId113" display="624054-1"/>
+    <hyperlink ref="A115" r:id="rId114" display="800PIPEKIT-X"/>
+    <hyperlink ref="A116" r:id="rId115" display="F-118-GL-E"/>
+    <hyperlink ref="A117" r:id="rId116" display="F-122-GL"/>
+    <hyperlink ref="A118" r:id="rId117" display="F-129-S4"/>
+    <hyperlink ref="A119" r:id="rId118" display="AEKTMNT-N1"/>
+    <hyperlink ref="A120" r:id="rId119" display="AEKTMNT"/>
+    <hyperlink ref="A121" r:id="rId120" display="AEKTBKT"/>
+    <hyperlink ref="A122" r:id="rId121" display="BSAMNT-S"/>
+    <hyperlink ref="A123" r:id="rId122" display="MC-MNT-TOP-305M"/>
+    <hyperlink ref="A124" r:id="rId123" display="BSAMNT-MH"/>
     <hyperlink ref="A125" r:id="rId124" display="TRX58-80-C"/>
     <hyperlink ref="A126" r:id="rId125" display="TRX58-80-O"/>
     <hyperlink ref="A127" r:id="rId126" display="BSA-DT-34"/>
     <hyperlink ref="A128" r:id="rId127" display="BSAMNT-SBS-3-3"/>
     <hyperlink ref="A129" r:id="rId128" display="BSAMNT-SBS-3-2"/>
     <hyperlink ref="A130" r:id="rId129" display="BSA-DT-34-H"/>
     <hyperlink ref="A131" r:id="rId130" display="BSAMNT-M9"/>
+    <hyperlink ref="A132" r:id="rId131" display="BSAMNT-8"/>
+    <hyperlink ref="A133" r:id="rId132" display="BSAMNT-B95-04A"/>
+    <hyperlink ref="A134" r:id="rId133" display="BSAMNT-B95-01A"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId131"/>
+    <tablePart r:id="rId134"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>