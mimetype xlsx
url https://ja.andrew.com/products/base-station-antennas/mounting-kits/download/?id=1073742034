--- v1 (2026-06-28)
+++ v2 (2026-08-16)
@@ -11,269 +11,428 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="260" count="596">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="267" count="604">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>HB65-OFFSET-MNT</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Special Mount for HBX Antennas to Offset Antenna from Mounting Pipe</t>
+  </si>
+  <si>
+    <t>Downtilt mounting kit</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>HC-10-S</t>
+  </si>
+  <si>
+    <t>Head Frame 800 / 900MHz</t>
+  </si>
+  <si>
+    <t>Head frame</t>
+  </si>
+  <si>
+    <t>HC-06-S</t>
+  </si>
+  <si>
+    <t>Argus® Head Frame 800 / 900MHz</t>
+  </si>
+  <si>
+    <t>MC-MNT-TOP-2</t>
+  </si>
+  <si>
+    <t>Small Cell mounting kit with shroud. Capability of mounting round antenna types on the top of a pole. For installations of 12 inch canister small cell antennas on top of poles with diameter from 160 to 216mm (6.3” to 8.5”)</t>
+  </si>
+  <si>
+    <t>Pole mount kit</t>
+  </si>
+  <si>
+    <t>T-075-S4</t>
+  </si>
+  <si>
+    <t>Adjustable Tilt Pipe Mounting Kit for 2.0"-4.5" (50-115mm) OD round members for panel antennas. Includes 2 clamp sets.</t>
+  </si>
+  <si>
+    <t>Adjustable tilt mounting kit</t>
+  </si>
+  <si>
+    <t>T-085-S4</t>
+  </si>
+  <si>
+    <t>Adjustable Tilt Pipe Mounting Kit for 2.0"-3.94" (50-100mm) OD round members for panel antennas. Includes 2 clamp sets.</t>
+  </si>
+  <si>
+    <t>T-095-GL-E</t>
+  </si>
+  <si>
+    <t>Adjustable Tilt Pipe Mounting Kit for 2.0"-4.5" (60-115mm) OD round members for panel antennas. Includes 2 clamp sets.</t>
+  </si>
+  <si>
+    <t>T-029-GL-E</t>
+  </si>
+  <si>
+    <t>Adjustable Tilt Pipe Mounting Kit for 2.362"-4.5" (60-115mm) OD round members for panel antennas. Includes 2 clamp sets.</t>
+  </si>
+  <si>
+    <t>T-126-GL</t>
+  </si>
+  <si>
+    <t>UMWD-TREEKIT</t>
+  </si>
+  <si>
+    <t>AcCELLerator™ Antenna Concealment Mounting Kit for 4 in (101.6 mm) OD round members. Used to mount narrow high band antennas to a single pole or stand. One kit mounts up to three antennas. See concealment brochure.</t>
+  </si>
+  <si>
+    <t>UPK010SP</t>
+  </si>
+  <si>
+    <t>Adjustable Tilt Pipe Mounting Kit for 2.0"-4.5" (50-115mm) OD round members for panel antennas.</t>
+  </si>
+  <si>
+    <t>Pipe mounting kit</t>
+  </si>
+  <si>
+    <t>602030A</t>
+  </si>
+  <si>
+    <t>Downtilt Mounting Kit for 2.4 - 4.5 in (60 - 114 mm) OD round members. Kit contains one scissor top bracket set and one bottom bracket set.</t>
+  </si>
+  <si>
+    <t>602030WM</t>
+  </si>
+  <si>
+    <t>800TREEKIT</t>
+  </si>
+  <si>
+    <t>AcCELLerator™ Antenna Concealment Mounting Kit for 4 in (101.6 mm) OD round members. Optional kit for mounting multiple wide panel antennas to a single pole or stand. Order one kit for each antenna.</t>
+  </si>
+  <si>
+    <t>AEKTBKT-E1</t>
+  </si>
+  <si>
+    <t>Mounting Kit for 2.4 - 4.5 in (60 - 115 mm) OD round members.</t>
+  </si>
+  <si>
+    <t>Mounting bracket</t>
+  </si>
+  <si>
+    <t>ASP617</t>
+  </si>
+  <si>
+    <t>Universal Crossover Clamp for 1 - 2.9 in (25.4 - 73.0 mm) OD round members</t>
+  </si>
+  <si>
+    <t>Mounting clamp kit</t>
+  </si>
+  <si>
+    <t>ASPR616</t>
+  </si>
+  <si>
+    <t>Pipe Mounting Kit for 1.25 - 3.5 in (35 - 89.0 mm) OD round members</t>
+  </si>
+  <si>
+    <t>BSAMNT-1</t>
+  </si>
+  <si>
+    <t>Wide Profile Antenna Downtilt Mounting Kit for 2.4 - 4.5 in (60 - 115 mm) OD round members. Kit contains one scissor top bracket set and one bottom bracket set.</t>
+  </si>
+  <si>
+    <t>BSAMNT-4</t>
+  </si>
+  <si>
+    <t>Wide Profile Antenna Downtilt Mounting Kit for 2.4 - 4.5 in (60 - 115 mm) OD round members. Kit contains one scissor top bracket set and one bottom bracket set. Mount Kit Weight is 6.5kg | 14.3 lb</t>
+  </si>
+  <si>
+    <t>BSAMNT-SBS-2-2</t>
+  </si>
+  <si>
+    <t>Side-By-Side Mounting Kit to mount two antennas on a pipe with 2.375 - 4.5 inch (60 – 115 mm) diameter</t>
+  </si>
+  <si>
+    <t>Side mounting kit</t>
+  </si>
+  <si>
+    <t>BSAMNT-F</t>
+  </si>
+  <si>
+    <t>Wide Profile Antenna Fixed Tilt Mounting Kit for 2.4 - 4.5 in (60 - 115 mm) OD round members.</t>
+  </si>
+  <si>
+    <t>Fixed tilt mounting kit</t>
+  </si>
+  <si>
+    <t>DB375</t>
+  </si>
+  <si>
+    <t>Pipe Mounting Kit for 3 in (76.2 mm) OD round members. Mounting Clamps are used to mount horizontal members to vertical members. Set of two.</t>
+  </si>
+  <si>
+    <t>DB380-3</t>
+  </si>
+  <si>
+    <t>Pipe Mounting Kit for 2.4 - 4.5 in (60 - 115 mm) OD round members. Used for wide panel antennas. Includes three clamp sets.</t>
+  </si>
+  <si>
     <t>DB380-5083</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>Standard two point mounting system to secure BSA panels to pipes with an OD measuring 2.4-4.5" (60-115mm). Includes locking downtilt brackets and heavy guage pipe brackets to provide superior windload performance.</t>
   </si>
   <si>
     <t>Downtilt and uptilt mounting kit</t>
   </si>
   <si>
-    <t>Discontinued</t>
-[...1 lines deleted...]
-  <si>
     <t>DB365-SP5</t>
   </si>
   <si>
     <t>Pipe Mounting Kit  that consists of two clamps for mounting antennas to round members 5 in (127.0 mm) OD round members</t>
   </si>
   <si>
-    <t>Pipe mounting kit</t>
-[...1 lines deleted...]
-  <si>
     <t>DB380-OFFSET</t>
   </si>
   <si>
     <t>Forward Offset Pipe Mounting Kit for 4.5 in (114.3 mm) OD round members</t>
   </si>
   <si>
     <t>DB380-5083-C4M</t>
   </si>
   <si>
     <t>Heavy duty single point mount to secure the center bracket of BSA panels to pipes with an OD measuring 2.4-4.5" (60-115mm).</t>
   </si>
   <si>
-    <t>Downtilt mounting kit</t>
-[...1 lines deleted...]
-  <si>
     <t>DB380-SINGLE</t>
   </si>
   <si>
     <t>Pipe Mounting Kit for 2.4"-4.5" (60-115mm) OD round members on wide panel antennas. Includes only one clamp set and uses double nuts.</t>
   </si>
   <si>
     <t>DB380-9-ADFD1820</t>
   </si>
   <si>
     <t>Pipe Mounting Kit for 8 in (203.2 mm) OD round members</t>
   </si>
   <si>
     <t>DB5083</t>
   </si>
   <si>
     <t>Downtilt Mounting Kit for 2.4"-4.5" (60 - 115 mm) OD round members.</t>
   </si>
   <si>
     <t>DB390-3</t>
   </si>
   <si>
     <t>Pipe Mounting Kit for 2.4 - 4.5 in (60 - 115 mm) OD round members. Use for narrow panel antennas. Includes three pipe mounts.</t>
   </si>
   <si>
     <t>DB5001</t>
   </si>
   <si>
     <t>VHF Side Mounting Kit for 3 in (76.2 mm) OD round members. Includes top sway brace.</t>
   </si>
   <si>
-    <t>Side mounting kit</t>
-[...35 lines deleted...]
-    <t>Pole mount kit</t>
+    <t>DB5001-SP5</t>
+  </si>
+  <si>
+    <t>VHF Side Mounting Kit for 5 in (127.0 mm) OD round members</t>
+  </si>
+  <si>
+    <t>DB5091-3</t>
+  </si>
+  <si>
+    <t>Pipe Mounting Kit for 3.5 in (88.9 mm) OD round members</t>
+  </si>
+  <si>
+    <t>DB5002</t>
+  </si>
+  <si>
+    <t>Side Mounting Kit for 3 in (76.2 mm) OD round members</t>
+  </si>
+  <si>
+    <t>DB5098-3</t>
+  </si>
+  <si>
+    <t>Downtilt Mounting Kit for 2.4 - 4.5 in (60 - 115 mm) OD round members</t>
   </si>
   <si>
     <t>DB5098-WM</t>
   </si>
   <si>
-    <t>Downtilt Mounting Kit for 2.4 - 4.5 in (60 - 115 mm) OD round members</t>
-[...1 lines deleted...]
-  <si>
     <t>F-042-GL-E</t>
   </si>
   <si>
     <t>Fixed Tilt Pipe Mounting Kit for 2.0"-4.5" (50-115mm) OD round members for panel antennas. Includes 2 clamp sets.</t>
   </si>
   <si>
     <t>F-009-S4</t>
   </si>
   <si>
     <t>Fixed Tilt Pipe Mounting Kit for 2.0"-4.5" (50-115mm) OD round members for omni antennas. Includes 2 clamp sets.</t>
   </si>
   <si>
-    <t>AEKTBKT-E1</t>
-[...29 lines deleted...]
-    <t>BSAMNT-4</t>
+    <t>BSAMNT-6</t>
+  </si>
+  <si>
+    <t>Wide Profile Antenna Downtilt Mounting Kit for 4.53 - 5.51 in (115 - 140 mm) OD round members. Kit contains one scissor top bracket set and one bottom bracket set.</t>
+  </si>
+  <si>
+    <t>BSAMNT-AEKT</t>
+  </si>
+  <si>
+    <t>BSAMNT-4-F3</t>
   </si>
   <si>
     <t>BSAMNT-2F</t>
   </si>
   <si>
     <t>Mounting bracket for cylindrical pipe installations (60-115mm pipe diameter) for fix mechanical tilt applications.</t>
   </si>
   <si>
-    <t>Fixed tilt mounting kit</t>
-[...20 lines deleted...]
-    <t>Argus® Head Frame 800 / 900MHz</t>
+    <t>BSAMNT-3F</t>
+  </si>
+  <si>
+    <t>BSAMNT-9</t>
+  </si>
+  <si>
+    <t>TRX58-35-O</t>
+  </si>
+  <si>
+    <t>35cm shroud extension for use with tri-sector antennas (58cm diameter, max length 277cm) to add additional height to the antenna installation.</t>
+  </si>
+  <si>
+    <t>Mounting kit</t>
+  </si>
+  <si>
+    <t>TS-MNT-TOP-370</t>
+  </si>
+  <si>
+    <t>Pipe Mounting KIT with shroud, capability of mounting 37cm diameter round antennas (with trident mounting bracket, max length 2.1m, max weight 56kg)  on the top of a pole with diameter from Ø150 to Ø273mm</t>
+  </si>
+  <si>
+    <t>MC-MNT-SIDE-370</t>
+  </si>
+  <si>
+    <t>Mounting systems for cylindrical pipe installations (50-250mm pipe diameter) .Suitable for small cell cylindrical antennas with a weight less than 20KG and dimensions less than diameter*height: 370*610mm.</t>
+  </si>
+  <si>
+    <t>MC-MNT-TOP-370</t>
+  </si>
+  <si>
+    <t>Heavyweight Small Cell mounting kit with shroud. Capability of mounting round antenna types on the top of a pole. For installations of 14.6 inch canister small cell antennas on top of poles with diameter from 165 to 216mm (6.5” to 8.5”)</t>
+  </si>
+  <si>
+    <t>MC-MNT-TOP-3</t>
+  </si>
+  <si>
+    <t>Heavyweight Small Cell mounting kit with shroud. Capability of mounting round antenna types on the top of a pole. For installations of 12 inch canister small cell antennas on top of poles with diameter from 160 to 216mm (6.3” to 8.5”)</t>
+  </si>
+  <si>
+    <t>BSAMNT-B89-01</t>
+  </si>
+  <si>
+    <t>APM40-VEN</t>
+  </si>
+  <si>
+    <t>Elevation Tilt Mounting Kit for 2.0-4.3 in (50-110 mm) OD round members.</t>
+  </si>
+  <si>
+    <t>BSAMNT-B92-08</t>
+  </si>
+  <si>
+    <t>10052511-1</t>
+  </si>
+  <si>
+    <t>APM40-2 mechanical downtilt bracket and. APM40-E10 mounting kit for BSA up to 2.6 meters length</t>
+  </si>
+  <si>
+    <t>BSAMNT-F2</t>
+  </si>
+  <si>
+    <t>BSAMNT-B92-05</t>
+  </si>
+  <si>
+    <t>APM40-AZM</t>
+  </si>
+  <si>
+    <t>Elevation and Azimuth Tilt Mounting Kit for 2.0-4.3 in (50-110 mm) OD round members.</t>
   </si>
   <si>
     <t>HC-08-S</t>
   </si>
   <si>
     <t>HCN-10-S</t>
   </si>
   <si>
     <t>Head Frame - Multi-Band</t>
   </si>
   <si>
     <t>HCN-06-S</t>
   </si>
   <si>
     <t>Head Frame Multi-Band</t>
   </si>
   <si>
     <t>HN-10-SP</t>
   </si>
   <si>
     <t>Head Frame - 1710 - 2170MHz Antennas with TMA Enclosure</t>
   </si>
   <si>
     <t>LNXX-MNT</t>
   </si>
@@ -283,558 +442,420 @@
   <si>
     <t>MC-MNT-TS1</t>
   </si>
   <si>
     <t>Small Cell mounting kit. Capability of mounting round antenna types on top of a pole, on the side of a pole and on the side of a building.</t>
   </si>
   <si>
     <t>MC-MNT-3XV-TS1</t>
   </si>
   <si>
     <t>Small Cell mounting kit . Capability of mounting round antenna types on the top or side of a pole or on the side of a building.</t>
   </si>
   <si>
     <t>MC-MNT-SIDE</t>
   </si>
   <si>
     <t>Small Cell mounting kit with shroud. Capability of mounting round antenna types on the side of a pole or on the side of a building.</t>
   </si>
   <si>
     <t>MC-MNT-TOP</t>
   </si>
   <si>
     <t>Small Cell mounting kit with shroud. Capability of mounting round antenna types on top of a pole. For installations of 12 inch canister small cell antennas on top of poles with diameter from 86 to 168 mm (3.4” to 6.6”)</t>
   </si>
   <si>
-    <t>MC-MNT-TOP-2</t>
-[...146 lines deleted...]
-    <t>BSAMNT-B92-05</t>
+    <t>ASPA320</t>
+  </si>
+  <si>
+    <t>Pipe Mounting Kit for 1 - 2.8 in (25.4 - 73 mm) OD round members</t>
+  </si>
+  <si>
+    <t>BSAMNT-M</t>
+  </si>
+  <si>
+    <t>Middle Downtilt Mounting Kit for Long Antennas for 2.4 - 4.5 in (60 - 115 mm) OD round members. Kit contains one scissor bracket set.</t>
+  </si>
+  <si>
+    <t>BSAMNT-M4</t>
+  </si>
+  <si>
+    <t>Middle Downtilt Mounting Kit for Long Antennas for 2.4 - 4.5 in (60 - 115 mm) OD round members. Kit contains one scissor bracket set. Mount Kit Weight is 4.6kg | 10.2 lb.</t>
+  </si>
+  <si>
+    <t>BSAMNT-3</t>
+  </si>
+  <si>
+    <t>Wide Profile Antenna Downtilt Mounting Kit for 2.4 - 4.5 in (60 - 115 mm) OD round members. Kit contains one scissor top bracket set and one bottom bracket set. Mount Kit Weight is 6.2kg | 13.7 lb.</t>
+  </si>
+  <si>
+    <t>BSAMNT-MH</t>
+  </si>
+  <si>
+    <t>BSAMNT-OFFSET</t>
+  </si>
+  <si>
+    <t>BSAMNT-SBS-1-2</t>
+  </si>
+  <si>
+    <t>BSAMNT-SBS-2-3</t>
+  </si>
+  <si>
+    <t>BSAMNT-U</t>
+  </si>
+  <si>
+    <t>Wide Profile Antenna Downtilt and Uptilt Mounting Kit for 2.4 - 4.5 in (60 - 115 mm) OD round members. Kit contains one scissor top bracket set and one bottom bracket set.</t>
+  </si>
+  <si>
+    <t>BSAMNT-LW</t>
+  </si>
+  <si>
+    <t>Wide Profile Antenna Downtilt Mounting Kit for 2.4 - 2.8 in (60 - 70 mm) OD round members. Kit contains one tilt top bracket set and one bottom bracket set.</t>
+  </si>
+  <si>
+    <t>DB380</t>
+  </si>
+  <si>
+    <t>Pipe Mounting Kit for 2.4"-4.5" (60-115mm) OD round members on wide panel antennas. Includes 2 clamp sets and double nuts.</t>
+  </si>
+  <si>
+    <t>DB365-OS</t>
+  </si>
+  <si>
+    <t>Pipe Mounting Kit that consists of two clamps for mounting antennas to round members 1.25 - 3.5 in (35 - 89 mm) OD round members.</t>
+  </si>
+  <si>
+    <t>DB380-E-5083</t>
+  </si>
+  <si>
+    <t>DB365-SP7</t>
+  </si>
+  <si>
+    <t>Pipe Mounting Kit for 7 in (177.8 mm) OD round members</t>
+  </si>
+  <si>
+    <t>DB365-SP9</t>
+  </si>
+  <si>
+    <t>Pipe Mounting Kit for 9 in (228.6 mm) OD round members</t>
+  </si>
+  <si>
+    <t>DB390</t>
+  </si>
+  <si>
+    <t>Pipe Mounting Kit for 2.4 - 4.5 in (60 - 115 mm) OD round members. Use for narrow panel antennas. Includes two pipe mounts.</t>
+  </si>
+  <si>
+    <t>DB380-CTSDG</t>
+  </si>
+  <si>
+    <t>Pipe Mounting Adapter Kit for 4.5 in (114.3 mm) OD round members. Use as an adapter to enable LBX/LDX style antennas to be compatible with the  DB380 pipe mount.</t>
+  </si>
+  <si>
+    <t>DB365W</t>
+  </si>
+  <si>
+    <t>Pipe/Wall Mounting kit for 2.8 in (69.9 mm) OD round members. For mounting antennas to a wood pole or masonry all up to 10 inches in thickness.</t>
+  </si>
+  <si>
+    <t>DB370</t>
+  </si>
+  <si>
+    <t>Pipe Mounting Kit for 3.5 in (88.9 mm) OD round members (Similar to DB365-OS except center straps are not welded.)</t>
+  </si>
+  <si>
+    <t>DB5083D</t>
+  </si>
+  <si>
+    <t>Downtilt Mounting Kit for 2.4"-4.5" (60-115 mm) OD round members. Consists of two DB5083 heavy-duty, galvanized steel downtilt mounting brackets. This kit is compatible with the DB380-3 pipe mount for panel antennas with three mounting points.</t>
+  </si>
+  <si>
+    <t>DB5087-3</t>
+  </si>
+  <si>
+    <t>DB5004</t>
+  </si>
+  <si>
+    <t>Adjustable Side Mounting Kit for 3 in (76.2 mm) OD round members. Use to mount all metal mast antennas away from side of tower measuring  2 to  8 feet (0.61 to 2.44 m) across the face.  Two 10 foot sections of pipe and six clamp assemblies are included.</t>
+  </si>
+  <si>
+    <t>DB5098</t>
+  </si>
+  <si>
+    <t>DB5004S-MTD</t>
+  </si>
+  <si>
+    <t>Fiberglass Outrigger Assembly for 3 in (76.2 mm) OD round members. This can be used on large side-mounted omni antennas. It is 123" (3.1m) long and attachable to the tower legs via one set of  included DB375 clamps.</t>
+  </si>
+  <si>
+    <t>Outrigger assembly</t>
+  </si>
+  <si>
+    <t>DB800TREE</t>
+  </si>
+  <si>
+    <t>AcCELLerator™ Mounting Stand. Universal telescoping stand used for mounting multiple antennas in a three sector arrangement. Adjusts in increments of  6" (15.4mm)m ranging from 75.3" to 135". See concealment brochure.</t>
+  </si>
+  <si>
+    <t>Mounting stand</t>
+  </si>
+  <si>
+    <t>DB5007</t>
+  </si>
+  <si>
+    <t>UHF Side Mounting Kit for 3 in (76.2 mm) OD round members. Bottom brace only.</t>
+  </si>
+  <si>
+    <t>DB5012</t>
+  </si>
+  <si>
+    <t>UHF Side Mounting Kit for 3 in (76.2 mm) OD round members. Includes top sway brace.</t>
+  </si>
+  <si>
+    <t>DB5098E</t>
+  </si>
+  <si>
+    <t>F-019-S6</t>
+  </si>
+  <si>
+    <t>Fixed Tilt Pipe Mounting Kit for 3.0"-4.5" (75-115mm) OD round members for panel antennas. Includes 2 clamp sets.</t>
+  </si>
+  <si>
+    <t>F-074-S4</t>
+  </si>
+  <si>
+    <t>F-118-GL-E</t>
+  </si>
+  <si>
+    <t>Fixed Tilt Pipe Mounting Kit for 2.0"-4.5" (50-115mm) OD round members for panel antennas. Includes 3 clamp sets.</t>
+  </si>
+  <si>
+    <t>F-122-GL</t>
+  </si>
+  <si>
+    <t>Fixed Tilt Pipe Mounting Kit for 2.9"-4.5" (75-115mm) OD round members for panel antennas. Includes 2 clamp sets.</t>
+  </si>
+  <si>
+    <t>F-129-S4</t>
+  </si>
+  <si>
+    <t>AEKTMNT-N1</t>
+  </si>
+  <si>
+    <t>AEKTMNT</t>
+  </si>
+  <si>
+    <t>Mounting Kit for 2.4 - 4.5 in (60 - 115 mm) OD round members</t>
+  </si>
+  <si>
+    <t>AEKTBKT</t>
+  </si>
+  <si>
+    <t>Mounting Kit for AEKT Type Antenna Enclosure Kits</t>
+  </si>
+  <si>
+    <t>BSAMNT-S</t>
+  </si>
+  <si>
+    <t>Mounting kit for ANDREW strand mount antennas</t>
+  </si>
+  <si>
+    <t>Strand mounting kit</t>
+  </si>
+  <si>
+    <t>BSAMNT-B95-04A</t>
+  </si>
+  <si>
+    <t>BSAMNT-B95-01A</t>
+  </si>
+  <si>
+    <t>Wide Profile Antenna Downtilt Mounting Kit for 2.4 - 4.5 in (60 - 115 mm) OD round members. Kit contains one scissor top bracket set and one bottom bracket set</t>
+  </si>
+  <si>
+    <t>APM40-5E-E10F</t>
+  </si>
+  <si>
+    <t>Wide Profile Antenna Downtilt Mounting Kit for 2.4 - 4.7 in (60 - 120 mm) OD round members. Kit contains two scissor top bracket set and two bottom brackets set and four mount interfaces.</t>
+  </si>
+  <si>
+    <t>MC-MNT-TOP-305M</t>
+  </si>
+  <si>
+    <t>Heavyweight Small Cell mounting kit with shroud. Capability of mounting 2.0m (6.56ft) long canister antennas with 305mm (12”) diameter on the top of a pole.</t>
+  </si>
+  <si>
+    <t>TRX58-80-C</t>
+  </si>
+  <si>
+    <t>80cm shroud extension for use with tri-sector antennas (58cm diameter, max length 277cm) to enable TMAs / filters to be housed below the antenna or to add additional height to the antenna installation.</t>
+  </si>
+  <si>
+    <t>TRX58-80-O</t>
+  </si>
+  <si>
+    <t>BSA-DT-34</t>
+  </si>
+  <si>
+    <t>BSA-DT-34 is a kit to be used with BSAMNT-F/-2F/-3F to give down tilt provision. Kit contains one scissor bracket set and applicable hardware's.</t>
+  </si>
+  <si>
+    <t>Mounting hardware</t>
+  </si>
+  <si>
+    <t>BSAMNT-SBS-3-3</t>
+  </si>
+  <si>
+    <t>Side-By-Side Mounting Kit to mount two 498mm (19.6inch) or 498mm (19.6inch) with 457mm (18inch) platform antennas on a pipe with 60 – 115 mm (2.375 - 4.5 inch) diameter Ensures consistent distance of 2.4 inches/</t>
+  </si>
+  <si>
+    <t>BSAMNT-SBS-3-2</t>
+  </si>
+  <si>
+    <t>Side-By-Side Mounting Kit to mount two 498mm (19.6inch) or 498mm (19.6inch) with 457mm (18inch) platform antennas on a pipe with 60 – 115 mm (2.375 - 4.5 inch) diameter</t>
+  </si>
+  <si>
+    <t>BSA-DT-34-H</t>
+  </si>
+  <si>
+    <t>BSA-DT-34-H is a high-strength tilt bracket assembly, which can be assembled on an antenna with BSAMNT-2F to achieve adjustable mechanical down tilt application. Kit contains one scissor bracket set and applicable hardware's.</t>
+  </si>
+  <si>
+    <t>BSAMNT-M9</t>
+  </si>
+  <si>
+    <t>BSAMNT-8</t>
+  </si>
+  <si>
+    <t>Wide Profile Antenna Down tilt Mounting Kit for 3.0 - 4.5 in (75 - 115mm) OD round members. Kit contains one scissor top bracket set and one bottom bracket set.</t>
   </si>
   <si>
     <t>HCN-08-S</t>
   </si>
   <si>
     <t>LNXX-MNT-M</t>
   </si>
   <si>
     <t>Side-By-Side Mounting Kit for 2.4 - 4.5 inch (60 – 115 mm) OD round members. The kit is used with the LNXX-MNT and is the middle mounting bracket when the antennas have three mounting points.</t>
   </si>
   <si>
-    <t>DB365-SP7</t>
-[...92 lines deleted...]
-    <t>F-074-S4</t>
+    <t>MC-MNT-3XV-SIDE</t>
+  </si>
+  <si>
+    <t>Small Cell mounting kit with shroud. Capability of mounting round antenna types on the side of a pole or building.</t>
+  </si>
+  <si>
+    <t>MC-MNT-3XV-TOP</t>
+  </si>
+  <si>
+    <t>Small Cell mounting kit with shroud. Capability of mounting round antenna types on the top of a pole. For installations of  7.9 inch canister small cell antennas on top of poles with a diameter from 61 to 91 mm (2.4" to 3.6")</t>
+  </si>
+  <si>
+    <t>SBM-U3D3</t>
+  </si>
+  <si>
+    <t>Downtilt Mounting Kit for 4.5 in (114.3 mm) OD round members. Provides the capability of uptilting the antenna 3° or downtilting the antenna 3°.</t>
+  </si>
+  <si>
+    <t>T-045-GL-E</t>
+  </si>
+  <si>
+    <t>T-095-S4</t>
+  </si>
+  <si>
+    <t>T-041-GL-E</t>
+  </si>
+  <si>
+    <t>T-108-GL-E</t>
+  </si>
+  <si>
+    <t>Adjustable Tilt Pipe Mounting Kit for 2.0"-4.5" (60-115mm) OD round members for panel antennas.</t>
+  </si>
+  <si>
+    <t>T-125-GL</t>
+  </si>
+  <si>
+    <t>UPK008SP</t>
+  </si>
+  <si>
+    <t>Omni Antenna Steering Pole</t>
+  </si>
+  <si>
+    <t>018279-001</t>
+  </si>
+  <si>
+    <t>Side Mounting Brace for DB228 Series Antennas</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/base-station-antennas/mounting-kits/item11653</t>
+  </si>
+  <si>
+    <t>11653</t>
+  </si>
+  <si>
+    <t>V-Bolt Mounting Kit for 3 in (76.2 mm) max OD round members. Set of two V-bolts clamp sets.</t>
+  </si>
+  <si>
+    <t>V-bolt mounting kit</t>
+  </si>
+  <si>
+    <t>11653-4-IN</t>
+  </si>
+  <si>
+    <t>V-Bolt Mounting Kit for 4 in (101.6 mm) max OD round members. Set of two V-bolts clamp sets.</t>
+  </si>
+  <si>
+    <t>600899F</t>
+  </si>
+  <si>
+    <t>Fixed Tilt Pipe Mounting Kit for 2.95 - 4.5 in (75 - 115 mm) OD round members. Kit contains top and bottom mount brackets.</t>
+  </si>
+  <si>
+    <t>600899A-2</t>
+  </si>
+  <si>
+    <t>Downtilt Mounting Kit for 2.4 - 4.5 in (60 - 115 mm) OD round members. Kit contains one scissor top bracket set and one bottom bracket set.</t>
+  </si>
+  <si>
+    <t>624054-1</t>
+  </si>
+  <si>
+    <t>Mounting Clamp  Kit for 4.0 inch OD round members</t>
+  </si>
+  <si>
+    <t>800PIPEKIT-X</t>
+  </si>
+  <si>
+    <t>Cluster Mounting Kit. Use for mounting multiple wide panel antennas to a single pole or stand. One kit mounts up to three antennas. Removeable spacers allow this kit to fit on poles measuring 3.5, 4.5  or 5.5 in. OD.</t>
   </si>
   <si>
     <t>800PIPEKIT-XL</t>
   </si>
   <si>
     <t>Cluster Mounting Kit. Use for mounting multiple 498mm wide panel antennas to a single pole or stand. One kit mounts up to three antennas. Removeable spacers allow this kit to fit on poles measuring 89mm (3.5"), 115mm (4.5") or 140mm (5.5") OD</t>
   </si>
   <si>
     <t>AEKTMNT-E1</t>
-  </si>
-[...244 lines deleted...]
-    <t>Wide Profile Antenna Downtilt Mounting Kit for 2.4 - 4.5 in (60 - 115 mm) OD round members. Kit contains one scissor top bracket set and one bottom bracket set</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -935,75 +956,75 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J134" totalsRowShown="0">
-  <autoFilter ref="A1:J134"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J136" totalsRowShown="0">
+  <autoFilter ref="A1:J136"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380-5083" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb365-sp5" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380-offset" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380-5083-c4m" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380-single" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380-9-adfd1820" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5083" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb390-3" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5001" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-085-s4" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-095-gl-e" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-029-gl-e" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-126-gl" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemumwd-treekit" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5098-wm" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemf-042-gl-e" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemf-009-s4" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemaektbkt-e1" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemasp617" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemaspr616" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-1" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-4" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-2f" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemhb65-offset-mnt" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemhc-10-s" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemhc-06-s" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemhc-08-s" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemhcn-10-s" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemhcn-06-s" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemhn-10-sp" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemlnxx-mnt" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-ts1" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-3xv-ts1" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-side" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-top" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-top-2" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-075-s4" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5001-sp5" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5091-3" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5002" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5098-3" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemupk010sp" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item602030a" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item602030wm" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item800treekit" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-6" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-3f" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-9" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-aekt" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-4-f3" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-sbs-2-2" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-f" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb375" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380-3" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemtrx58-35-o" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemts-mnt-top-370" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-side-370" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-top-370" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-top-3" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-b89-01" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemapm40-ven" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-b92-08" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item10052511-1" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-f2" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-b92-05" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemhcn-08-s" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemlnxx-mnt-m" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb365-sp7" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb365-sp9" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb390" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380-ctsdg" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb365w" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb370" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5083d" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5087-3" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5004" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5098" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5004s-mtd" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb800tree" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5007" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5012" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5098e" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemf-019-s6" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemf-074-s4" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item800pipekit-xl" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemaektmnt-e1" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemaspa320" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-m" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-m4" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-3" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-offset" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-sbs-1-2" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-sbs-2-3" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-u" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-lw" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb365-os" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380-e-5083" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-3xv-side" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-3xv-top" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemsbm-u3d3" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-045-gl-e" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-095-s4" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-041-gl-e" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-108-gl-e" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-125-gl" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemupk008sp" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item018279-001" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item11653" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item11653-4-in" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item600899f" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item600899a-2" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item624054-1" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item800pipekit-x" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemf-118-gl-e" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemf-122-gl" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemf-129-s4" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemaektmnt-n1" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemaektmnt" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemaektbkt" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-s" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-top-305m" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-mh" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemtrx58-80-c" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemtrx58-80-o" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsa-dt-34" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-sbs-3-3" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-sbs-3-2" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsa-dt-34-h" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-m9" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-8" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-b95-04a" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-b95-01a" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemhb65-offset-mnt" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemhc-10-s" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemhc-06-s" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-top-2" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-075-s4" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-085-s4" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-095-gl-e" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-029-gl-e" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-126-gl" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemumwd-treekit" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemupk010sp" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item602030a" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item602030wm" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item800treekit" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemaektbkt-e1" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemasp617" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemaspr616" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-1" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-4" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-sbs-2-2" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-f" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb375" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380-3" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380-5083" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb365-sp5" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380-offset" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380-5083-c4m" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380-single" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380-9-adfd1820" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5083" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb390-3" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5001" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5001-sp5" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5091-3" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5002" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5098-3" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5098-wm" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemf-042-gl-e" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemf-009-s4" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-6" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-aekt" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-4-f3" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-2f" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-3f" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-9" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemtrx58-35-o" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemts-mnt-top-370" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-side-370" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-top-370" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-top-3" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-b89-01" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemapm40-ven" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-b92-08" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item10052511-1" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-f2" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-b92-05" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemapm40-azm" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemhc-08-s" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemhcn-10-s" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemhcn-06-s" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemhn-10-sp" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemlnxx-mnt" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-ts1" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-3xv-ts1" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-side" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-top" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemaspa320" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-m" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-m4" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-3" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-mh" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-offset" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-sbs-1-2" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-sbs-2-3" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-u" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-lw" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb365-os" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380-e-5083" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb365-sp7" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb365-sp9" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb390" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380-ctsdg" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb365w" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb370" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5083d" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5087-3" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5004" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5098" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5004s-mtd" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb800tree" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5007" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5012" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5098e" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemf-019-s6" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemf-074-s4" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemf-118-gl-e" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemf-122-gl" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemf-129-s4" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemaektmnt-n1" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemaektmnt" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemaektbkt" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-s" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-b95-04a" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-b95-01a" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemapm40-5e-e10f" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-top-305m" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemtrx58-80-c" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemtrx58-80-o" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsa-dt-34" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-sbs-3-3" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-sbs-3-2" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsa-dt-34-h" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-m9" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-8" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemhcn-08-s" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemlnxx-mnt-m" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-3xv-side" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-3xv-top" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemsbm-u3d3" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-045-gl-e" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-095-s4" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-041-gl-e" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-108-gl-e" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-125-gl" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemupk008sp" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item018279-001" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item11653" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item11653-4-in" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item600899f" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item600899a-2" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item624054-1" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item800pipekit-x" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item800pipekit-xl" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemaektmnt-e1" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J134"/>
+  <dimension ref="A1:J136"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="19.84765625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="218.84765625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="28" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -1028,2192 +1049,2222 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="H2" t="s">
         <v>13</v>
       </c>
       <c r="J2" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="3" spans="1:8" ht="12.75">
+    <row r="3" spans="1:10" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>16</v>
       </c>
       <c r="H3" t="s">
         <v>17</v>
+      </c>
+      <c r="J3" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:10" ht="12.75">
       <c r="A4" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>19</v>
       </c>
       <c r="H4" t="s">
         <v>17</v>
       </c>
       <c r="J4" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="5" spans="1:10" ht="12.75">
+    <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="H5" t="s">
         <v>22</v>
       </c>
-      <c r="J5" t="s">
-[...3 lines deleted...]
-    <row r="6" spans="1:8" ht="12.75">
+    </row>
+    <row r="6" spans="1:10" ht="12.75">
       <c r="A6" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C6" t="s">
         <v>11</v>
       </c>
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="H6" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:8" ht="12.75">
+        <v>25</v>
+      </c>
+      <c r="J6" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" ht="12.75">
       <c r="A7" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C7" t="s">
+        <v>11</v>
+      </c>
+      <c r="D7" t="s">
+        <v>27</v>
+      </c>
+      <c r="H7" t="s">
         <v>25</v>
       </c>
-      <c r="C7" t="s">
-[...9 lines deleted...]
-    <row r="8" spans="1:10" ht="12.75">
+      <c r="J7" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C8" t="s">
         <v>11</v>
       </c>
       <c r="D8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H8" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C9" t="s">
         <v>11</v>
       </c>
       <c r="D9" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H9" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:8" ht="12.75">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C10" t="s">
         <v>11</v>
       </c>
       <c r="D10" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="H10" t="s">
-        <v>33</v>
+        <v>25</v>
+      </c>
+      <c r="J10" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="12.75">
       <c r="A11" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="C11" t="s">
+        <v>11</v>
+      </c>
+      <c r="D11" t="s">
         <v>34</v>
       </c>
-      <c r="C11" t="s">
-[...2 lines deleted...]
-      <c r="D11" t="s">
+      <c r="H11" t="s">
+        <v>22</v>
+      </c>
+      <c r="J11" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" ht="12.75">
+      <c r="A12" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="H11" t="s">
+      <c r="C12" t="s">
+        <v>11</v>
+      </c>
+      <c r="D12" t="s">
         <v>36</v>
       </c>
-      <c r="J11" t="s">
-[...4 lines deleted...]
-      <c r="A12" s="1" t="s">
+      <c r="H12" t="s">
         <v>37</v>
       </c>
-      <c r="C12" t="s">
-[...2 lines deleted...]
-      <c r="D12" t="s">
+      <c r="J12" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" ht="12.75">
+      <c r="A13" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="H12" t="s">
-[...4 lines deleted...]
-      <c r="A13" s="1" t="s">
+      <c r="C13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D13" t="s">
         <v>39</v>
       </c>
-      <c r="C13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H13" t="s">
-        <v>36</v>
+        <v>13</v>
+      </c>
+      <c r="J13" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
       <c r="D14" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="H14" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
       <c r="J14" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:10" ht="12.75">
       <c r="A15" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="C15" t="s">
+        <v>11</v>
+      </c>
+      <c r="D15" t="s">
+        <v>42</v>
+      </c>
+      <c r="H15" t="s">
+        <v>22</v>
+      </c>
+      <c r="J15" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="12.75">
+      <c r="A16" s="1" t="s">
         <v>43</v>
       </c>
-      <c r="C15" t="s">
-[...2 lines deleted...]
-      <c r="D15" t="s">
+      <c r="C16" t="s">
+        <v>11</v>
+      </c>
+      <c r="D16" t="s">
         <v>44</v>
       </c>
-      <c r="H15" t="s">
+      <c r="H16" t="s">
         <v>45</v>
       </c>
-      <c r="J15" t="s">
-[...4 lines deleted...]
-      <c r="A16" s="1" t="s">
+    </row>
+    <row r="17" spans="1:8" ht="12.75">
+      <c r="A17" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="C16" t="s">
-[...2 lines deleted...]
-      <c r="D16" t="s">
+      <c r="C17" t="s">
+        <v>11</v>
+      </c>
+      <c r="D17" t="s">
         <v>47</v>
       </c>
-      <c r="H16" t="s">
-[...7 lines deleted...]
-      <c r="A17" s="1" t="s">
+      <c r="H17" t="s">
         <v>48</v>
-      </c>
-[...10 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="12.75">
       <c r="A18" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="C18" t="s">
+        <v>11</v>
+      </c>
+      <c r="D18" t="s">
         <v>50</v>
       </c>
-      <c r="C18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H18" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="J18" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="C19" t="s">
+        <v>11</v>
+      </c>
+      <c r="D19" t="s">
         <v>52</v>
       </c>
-      <c r="C19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H19" t="s">
-        <v>54</v>
+        <v>13</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="C20" t="s">
+        <v>11</v>
+      </c>
+      <c r="D20" t="s">
+        <v>54</v>
+      </c>
+      <c r="H20" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="12.75">
+      <c r="A21" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="C20" t="s">
-[...2 lines deleted...]
-      <c r="D20" t="s">
+      <c r="C21" t="s">
+        <v>11</v>
+      </c>
+      <c r="D21" t="s">
         <v>56</v>
       </c>
-      <c r="H20" t="s">
+      <c r="H21" t="s">
         <v>57</v>
-      </c>
-[...15 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C22" t="s">
+        <v>11</v>
+      </c>
+      <c r="D22" t="s">
+        <v>59</v>
+      </c>
+      <c r="H22" t="s">
         <v>60</v>
-      </c>
-[...7 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="C23" t="s">
+        <v>11</v>
+      </c>
+      <c r="D23" t="s">
         <v>62</v>
       </c>
-      <c r="C23" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H23" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:8" ht="12.75">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" ht="12.75">
       <c r="A24" s="1" t="s">
         <v>63</v>
       </c>
       <c r="C24" t="s">
         <v>11</v>
       </c>
       <c r="D24" t="s">
         <v>64</v>
       </c>
       <c r="H24" t="s">
-        <v>65</v>
+        <v>37</v>
+      </c>
+      <c r="J24" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:10" ht="12.75">
       <c r="A25" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C25" t="s">
+        <v>11</v>
+      </c>
+      <c r="D25" t="s">
         <v>66</v>
       </c>
-      <c r="C25" t="s">
-[...2 lines deleted...]
-      <c r="D25" t="s">
+      <c r="H25" t="s">
         <v>67</v>
       </c>
-      <c r="H25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J25" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="26" spans="1:10" ht="12.75">
+    <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C26" t="s">
         <v>11</v>
       </c>
       <c r="D26" t="s">
         <v>69</v>
       </c>
       <c r="H26" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>37</v>
       </c>
     </row>
     <row r="27" spans="1:10" ht="12.75">
       <c r="A27" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C27" t="s">
+        <v>11</v>
+      </c>
+      <c r="D27" t="s">
         <v>71</v>
       </c>
-      <c r="C27" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H27" t="s">
-        <v>70</v>
+        <v>37</v>
       </c>
       <c r="J27" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="12.75">
       <c r="A28" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C28" t="s">
+        <v>11</v>
+      </c>
+      <c r="D28" t="s">
         <v>73</v>
       </c>
-      <c r="C28" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H28" t="s">
-        <v>70</v>
+        <v>13</v>
       </c>
       <c r="J28" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="29" spans="1:10" ht="12.75">
+    <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
         <v>74</v>
       </c>
       <c r="C29" t="s">
         <v>11</v>
       </c>
       <c r="D29" t="s">
         <v>75</v>
       </c>
       <c r="H29" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-    <row r="30" spans="1:10" ht="12.75">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
         <v>76</v>
       </c>
       <c r="C30" t="s">
         <v>11</v>
       </c>
       <c r="D30" t="s">
         <v>77</v>
       </c>
       <c r="H30" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>37</v>
       </c>
     </row>
     <row r="31" spans="1:10" ht="12.75">
       <c r="A31" s="1" t="s">
         <v>78</v>
       </c>
       <c r="C31" t="s">
         <v>11</v>
       </c>
       <c r="D31" t="s">
         <v>79</v>
       </c>
       <c r="H31" t="s">
-        <v>70</v>
+        <v>13</v>
       </c>
       <c r="J31" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="32" spans="1:10" ht="12.75">
+    <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
         <v>80</v>
       </c>
       <c r="C32" t="s">
         <v>11</v>
       </c>
       <c r="D32" t="s">
         <v>81</v>
       </c>
       <c r="H32" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>37</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
         <v>82</v>
       </c>
       <c r="C33" t="s">
         <v>11</v>
       </c>
       <c r="D33" t="s">
         <v>83</v>
       </c>
       <c r="H33" t="s">
-        <v>33</v>
+        <v>57</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
         <v>84</v>
       </c>
       <c r="C34" t="s">
         <v>11</v>
       </c>
       <c r="D34" t="s">
         <v>85</v>
       </c>
       <c r="H34" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:10" ht="12.75">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
         <v>86</v>
       </c>
       <c r="C35" t="s">
         <v>11</v>
       </c>
       <c r="D35" t="s">
         <v>87</v>
       </c>
       <c r="H35" t="s">
-        <v>33</v>
-[...5 lines deleted...]
-    <row r="36" spans="1:8" ht="12.75">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" ht="12.75">
       <c r="A36" s="1" t="s">
         <v>88</v>
       </c>
       <c r="C36" t="s">
         <v>11</v>
       </c>
       <c r="D36" t="s">
         <v>89</v>
       </c>
       <c r="H36" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:8" ht="12.75">
+        <v>57</v>
+      </c>
+      <c r="J36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" ht="12.75">
       <c r="A37" s="1" t="s">
         <v>90</v>
       </c>
       <c r="C37" t="s">
         <v>11</v>
       </c>
       <c r="D37" t="s">
         <v>91</v>
       </c>
       <c r="H37" t="s">
-        <v>45</v>
+        <v>13</v>
+      </c>
+      <c r="J37" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="38" spans="1:10" ht="12.75">
       <c r="A38" s="1" t="s">
         <v>92</v>
       </c>
       <c r="C38" t="s">
         <v>11</v>
       </c>
       <c r="D38" t="s">
-        <v>42</v>
+        <v>91</v>
       </c>
       <c r="H38" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
       <c r="J38" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="39" spans="1:8" ht="12.75">
+    <row r="39" spans="1:10" ht="12.75">
       <c r="A39" s="1" t="s">
         <v>93</v>
       </c>
       <c r="C39" t="s">
         <v>11</v>
       </c>
       <c r="D39" t="s">
         <v>94</v>
       </c>
       <c r="H39" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:8" ht="12.75">
+        <v>37</v>
+      </c>
+      <c r="J39" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" ht="12.75">
       <c r="A40" s="1" t="s">
         <v>95</v>
       </c>
       <c r="C40" t="s">
         <v>11</v>
       </c>
       <c r="D40" t="s">
         <v>96</v>
       </c>
       <c r="H40" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:10" ht="12.75">
+        <v>37</v>
+      </c>
+      <c r="J40" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
         <v>97</v>
       </c>
       <c r="C41" t="s">
         <v>11</v>
       </c>
       <c r="D41" t="s">
         <v>98</v>
       </c>
       <c r="H41" t="s">
-        <v>33</v>
-[...5 lines deleted...]
-    <row r="42" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
         <v>99</v>
       </c>
       <c r="C42" t="s">
         <v>11</v>
       </c>
       <c r="D42" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="H42" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-    <row r="43" spans="1:10" ht="12.75">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
         <v>100</v>
       </c>
       <c r="C43" t="s">
         <v>11</v>
       </c>
       <c r="D43" t="s">
+        <v>59</v>
+      </c>
+      <c r="H43" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" ht="12.75">
+      <c r="A44" s="1" t="s">
         <v>101</v>
       </c>
-      <c r="H43" t="s">
-[...7 lines deleted...]
-      <c r="A44" s="1" t="s">
+      <c r="C44" t="s">
+        <v>11</v>
+      </c>
+      <c r="D44" t="s">
         <v>102</v>
       </c>
-      <c r="C44" t="s">
-[...2 lines deleted...]
-      <c r="D44" t="s">
+      <c r="H44" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" ht="12.75">
+      <c r="A45" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="H44" t="s">
-[...7 lines deleted...]
-      <c r="A45" s="1" t="s">
+      <c r="C45" t="s">
+        <v>11</v>
+      </c>
+      <c r="D45" t="s">
+        <v>102</v>
+      </c>
+      <c r="H45" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="12.75">
+      <c r="A46" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="C45" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="C46" t="s">
         <v>11</v>
       </c>
       <c r="D46" t="s">
-        <v>106</v>
+        <v>52</v>
       </c>
       <c r="H46" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="C47" t="s">
+        <v>11</v>
+      </c>
+      <c r="D47" t="s">
+        <v>106</v>
+      </c>
+      <c r="H47" t="s">
         <v>107</v>
-      </c>
-[...7 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C48" t="s">
+        <v>11</v>
+      </c>
+      <c r="D48" t="s">
         <v>109</v>
       </c>
-      <c r="C48" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H48" t="s">
-        <v>65</v>
+        <v>107</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
         <v>110</v>
       </c>
       <c r="C49" t="s">
         <v>11</v>
       </c>
       <c r="D49" t="s">
-        <v>61</v>
+        <v>111</v>
       </c>
       <c r="H49" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C50" t="s">
         <v>11</v>
       </c>
       <c r="D50" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="H50" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C51" t="s">
         <v>11</v>
       </c>
       <c r="D51" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="H51" t="s">
-        <v>65</v>
+        <v>22</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C52" t="s">
         <v>11</v>
       </c>
       <c r="D52" t="s">
-        <v>115</v>
+        <v>52</v>
       </c>
       <c r="H52" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C53" t="s">
         <v>11</v>
       </c>
       <c r="D53" t="s">
-        <v>112</v>
+        <v>118</v>
       </c>
       <c r="H53" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C54" t="s">
         <v>11</v>
       </c>
       <c r="D54" t="s">
-        <v>118</v>
+        <v>52</v>
       </c>
       <c r="H54" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="C55" t="s">
         <v>11</v>
       </c>
       <c r="D55" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="H55" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C56" t="s">
         <v>11</v>
       </c>
       <c r="D56" t="s">
-        <v>122</v>
+        <v>102</v>
       </c>
       <c r="H56" t="s">
-        <v>123</v>
+        <v>60</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="C57" t="s">
         <v>11</v>
       </c>
       <c r="D57" t="s">
-        <v>125</v>
+        <v>52</v>
       </c>
       <c r="H57" t="s">
-        <v>123</v>
+        <v>13</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="C58" t="s">
+        <v>11</v>
+      </c>
+      <c r="D58" t="s">
+        <v>125</v>
+      </c>
+      <c r="H58" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10" ht="12.75">
+      <c r="A59" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="C58" t="s">
-[...2 lines deleted...]
-      <c r="D58" t="s">
+      <c r="C59" t="s">
+        <v>11</v>
+      </c>
+      <c r="D59" t="s">
+        <v>19</v>
+      </c>
+      <c r="H59" t="s">
+        <v>17</v>
+      </c>
+      <c r="J59" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10" ht="12.75">
+      <c r="A60" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="H58" t="s">
-[...4 lines deleted...]
-      <c r="A59" s="1" t="s">
+      <c r="C60" t="s">
+        <v>11</v>
+      </c>
+      <c r="D60" t="s">
         <v>128</v>
       </c>
-      <c r="C59" t="s">
-[...2 lines deleted...]
-      <c r="D59" t="s">
+      <c r="H60" t="s">
+        <v>17</v>
+      </c>
+      <c r="J60" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10" ht="12.75">
+      <c r="A61" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="H59" t="s">
-[...4 lines deleted...]
-      <c r="A60" s="1" t="s">
+      <c r="C61" t="s">
+        <v>11</v>
+      </c>
+      <c r="D61" t="s">
         <v>130</v>
       </c>
-      <c r="C60" t="s">
-[...2 lines deleted...]
-      <c r="D60" t="s">
+      <c r="H61" t="s">
+        <v>17</v>
+      </c>
+      <c r="J61" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10" ht="12.75">
+      <c r="A62" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="H60" t="s">
-[...4 lines deleted...]
-      <c r="A61" s="1" t="s">
+      <c r="C62" t="s">
+        <v>11</v>
+      </c>
+      <c r="D62" t="s">
         <v>132</v>
       </c>
-      <c r="C61" t="s">
-[...10 lines deleted...]
-      <c r="A62" s="1" t="s">
+      <c r="H62" t="s">
+        <v>17</v>
+      </c>
+      <c r="J62" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10" ht="12.75">
+      <c r="A63" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="C62" t="s">
-[...2 lines deleted...]
-      <c r="D62" t="s">
+      <c r="C63" t="s">
+        <v>11</v>
+      </c>
+      <c r="D63" t="s">
         <v>134</v>
       </c>
-      <c r="H62" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="H63" t="s">
-        <v>22</v>
+        <v>57</v>
+      </c>
+      <c r="J63" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="C64" t="s">
+        <v>11</v>
+      </c>
+      <c r="D64" t="s">
         <v>136</v>
       </c>
-      <c r="C64" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H64" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="C65" t="s">
+        <v>11</v>
+      </c>
+      <c r="D65" t="s">
         <v>138</v>
       </c>
-      <c r="C65" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H65" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:8" ht="12.75">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10" ht="12.75">
       <c r="A66" s="1" t="s">
         <v>139</v>
       </c>
       <c r="C66" t="s">
         <v>11</v>
       </c>
       <c r="D66" t="s">
-        <v>61</v>
+        <v>140</v>
       </c>
       <c r="H66" t="s">
+        <v>57</v>
+      </c>
+      <c r="J66" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="12.75">
+      <c r="A67" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="C67" t="s">
+        <v>11</v>
+      </c>
+      <c r="D67" t="s">
+        <v>142</v>
+      </c>
+      <c r="H67" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="67" spans="1:10" ht="12.75">
-[...16 lines deleted...]
-    <row r="68" spans="1:10" ht="12.75">
+    <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="C68" t="s">
         <v>11</v>
       </c>
       <c r="D68" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="H68" t="s">
-        <v>33</v>
-[...5 lines deleted...]
-    <row r="69" spans="1:10" ht="12.75">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="C69" t="s">
         <v>11</v>
       </c>
       <c r="D69" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="H69" t="s">
-        <v>17</v>
-[...5 lines deleted...]
-    <row r="70" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="C70" t="s">
         <v>11</v>
       </c>
       <c r="D70" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="H70" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="C71" t="s">
         <v>11</v>
       </c>
       <c r="D71" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="H71" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
     </row>
     <row r="72" spans="1:10" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="C72" t="s">
         <v>11</v>
       </c>
       <c r="D72" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="H72" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="J72" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="C73" t="s">
         <v>11</v>
       </c>
       <c r="D73" t="s">
-        <v>152</v>
+        <v>71</v>
       </c>
       <c r="H73" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
         <v>153</v>
       </c>
       <c r="C74" t="s">
         <v>11</v>
       </c>
       <c r="D74" t="s">
+        <v>56</v>
+      </c>
+      <c r="H74" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" ht="12.75">
+      <c r="A75" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="H74" t="s">
-[...6 lines deleted...]
-      </c>
       <c r="C75" t="s">
         <v>11</v>
       </c>
       <c r="D75" t="s">
-        <v>156</v>
+        <v>56</v>
       </c>
       <c r="H75" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>57</v>
       </c>
     </row>
     <row r="76" spans="1:10" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="C76" t="s">
         <v>11</v>
       </c>
       <c r="D76" t="s">
-        <v>96</v>
+        <v>156</v>
       </c>
       <c r="H76" t="s">
-        <v>17</v>
+        <v>67</v>
       </c>
       <c r="J76" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="C77" t="s">
+        <v>11</v>
+      </c>
+      <c r="D77" t="s">
         <v>158</v>
       </c>
-      <c r="C77" t="s">
-[...2 lines deleted...]
-      <c r="D77" t="s">
+      <c r="H77" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10" ht="12.75">
+      <c r="A78" s="1" t="s">
         <v>159</v>
       </c>
-      <c r="H77" t="s">
-[...4 lines deleted...]
-      <c r="A78" s="1" t="s">
+      <c r="C78" t="s">
+        <v>11</v>
+      </c>
+      <c r="D78" t="s">
         <v>160</v>
       </c>
-      <c r="C78" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H78" t="s">
-        <v>22</v>
+        <v>37</v>
+      </c>
+      <c r="J78" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
         <v>161</v>
       </c>
       <c r="C79" t="s">
         <v>11</v>
       </c>
       <c r="D79" t="s">
         <v>162</v>
       </c>
       <c r="H79" t="s">
-        <v>163</v>
+        <v>37</v>
       </c>
     </row>
     <row r="80" spans="1:10" ht="12.75">
       <c r="A80" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="C80" t="s">
+        <v>11</v>
+      </c>
+      <c r="D80" t="s">
+        <v>156</v>
+      </c>
+      <c r="H80" t="s">
+        <v>67</v>
+      </c>
+      <c r="J80" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10" ht="12.75">
+      <c r="A81" s="1" t="s">
         <v>164</v>
       </c>
-      <c r="C80" t="s">
-[...2 lines deleted...]
-      <c r="D80" t="s">
+      <c r="C81" t="s">
+        <v>11</v>
+      </c>
+      <c r="D81" t="s">
         <v>165</v>
       </c>
-      <c r="H80" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="H81" t="s">
-        <v>33</v>
+        <v>37</v>
+      </c>
+      <c r="J81" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="82" spans="1:10" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="C82" t="s">
         <v>11</v>
       </c>
       <c r="D82" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="H82" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="J82" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="C83" t="s">
         <v>11</v>
       </c>
       <c r="D83" t="s">
-        <v>47</v>
+        <v>169</v>
       </c>
       <c r="H83" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
     </row>
     <row r="84" spans="1:10" ht="12.75">
       <c r="A84" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="C84" t="s">
+        <v>11</v>
+      </c>
+      <c r="D84" t="s">
+        <v>171</v>
+      </c>
+      <c r="H84" t="s">
+        <v>37</v>
+      </c>
+      <c r="J84" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" ht="12.75">
+      <c r="A85" s="1" t="s">
         <v>172</v>
       </c>
-      <c r="C84" t="s">
-[...2 lines deleted...]
-      <c r="D84" t="s">
+      <c r="C85" t="s">
+        <v>11</v>
+      </c>
+      <c r="D85" t="s">
         <v>173</v>
       </c>
-      <c r="H84" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="H85" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="C86" t="s">
+        <v>11</v>
+      </c>
+      <c r="D86" t="s">
         <v>175</v>
       </c>
-      <c r="C86" t="s">
-[...2 lines deleted...]
-      <c r="D86" t="s">
+      <c r="H86" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="87" spans="1:10" ht="12.75">
+      <c r="A87" s="1" t="s">
         <v>176</v>
       </c>
-      <c r="H86" t="s">
-[...4 lines deleted...]
-      <c r="A87" s="1" t="s">
+      <c r="C87" t="s">
+        <v>11</v>
+      </c>
+      <c r="D87" t="s">
         <v>177</v>
       </c>
-      <c r="C87" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H87" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="88" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J87" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10" ht="12.75">
       <c r="A88" s="1" t="s">
         <v>178</v>
       </c>
       <c r="C88" t="s">
         <v>11</v>
       </c>
       <c r="D88" t="s">
-        <v>179</v>
+        <v>87</v>
       </c>
       <c r="H88" t="s">
-        <v>17</v>
+        <v>37</v>
+      </c>
+      <c r="J88" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="C89" t="s">
+        <v>11</v>
+      </c>
+      <c r="D89" t="s">
         <v>180</v>
       </c>
-      <c r="C89" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H89" t="s">
-        <v>22</v>
+        <v>57</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="C90" t="s">
         <v>11</v>
       </c>
       <c r="D90" t="s">
-        <v>181</v>
+        <v>91</v>
       </c>
       <c r="H90" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="C91" t="s">
+        <v>11</v>
+      </c>
+      <c r="D91" t="s">
         <v>183</v>
       </c>
-      <c r="C91" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H91" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:8" ht="12.75">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="92" spans="1:10" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C92" t="s">
         <v>11</v>
       </c>
       <c r="D92" t="s">
-        <v>19</v>
+        <v>186</v>
       </c>
       <c r="H92" t="s">
-        <v>17</v>
+        <v>187</v>
+      </c>
+      <c r="J92" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="C93" t="s">
         <v>11</v>
       </c>
       <c r="D93" t="s">
-        <v>115</v>
+        <v>189</v>
       </c>
       <c r="H93" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:8" ht="12.75">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="94" spans="1:10" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>186</v>
+        <v>190</v>
       </c>
       <c r="C94" t="s">
         <v>11</v>
       </c>
       <c r="D94" t="s">
-        <v>115</v>
+        <v>191</v>
       </c>
       <c r="H94" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="95" spans="1:10" ht="12.75">
+        <v>57</v>
+      </c>
+      <c r="J94" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="C95" t="s">
         <v>11</v>
       </c>
       <c r="D95" t="s">
-        <v>188</v>
+        <v>91</v>
       </c>
       <c r="H95" t="s">
         <v>13</v>
       </c>
-      <c r="J95" t="s">
-[...3 lines deleted...]
-    <row r="96" spans="1:8" ht="12.75">
+    </row>
+    <row r="96" spans="1:10" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="C96" t="s">
         <v>11</v>
       </c>
       <c r="D96" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="H96" t="s">
-        <v>22</v>
+        <v>37</v>
+      </c>
+      <c r="J96" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="97" spans="1:10" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="C97" t="s">
         <v>11</v>
       </c>
       <c r="D97" t="s">
-        <v>192</v>
+        <v>94</v>
       </c>
       <c r="H97" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="J97" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="98" spans="1:8" ht="12.75">
+    <row r="98" spans="1:10" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="C98" t="s">
         <v>11</v>
       </c>
       <c r="D98" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="H98" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:10" ht="12.75">
+        <v>37</v>
+      </c>
+      <c r="J98" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="C99" t="s">
         <v>11</v>
       </c>
       <c r="D99" t="s">
-        <v>188</v>
+        <v>199</v>
       </c>
       <c r="H99" t="s">
-        <v>13</v>
-[...5 lines deleted...]
-    <row r="100" spans="1:8" ht="12.75">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="100" spans="1:10" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>196</v>
+        <v>200</v>
       </c>
       <c r="C100" t="s">
         <v>11</v>
       </c>
       <c r="D100" t="s">
-        <v>197</v>
+        <v>96</v>
       </c>
       <c r="H100" t="s">
-        <v>33</v>
+        <v>37</v>
+      </c>
+      <c r="J100" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="C101" t="s">
         <v>11</v>
       </c>
       <c r="D101" t="s">
-        <v>199</v>
+        <v>44</v>
       </c>
       <c r="H101" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:10" ht="12.75">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="C102" t="s">
         <v>11</v>
       </c>
       <c r="D102" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="H102" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>37</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="C103" t="s">
         <v>11</v>
       </c>
       <c r="D103" t="s">
-        <v>38</v>
+        <v>205</v>
       </c>
       <c r="H103" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="104" spans="1:10" ht="12.75">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="C104" t="s">
         <v>11</v>
       </c>
       <c r="D104" t="s">
-        <v>42</v>
+        <v>207</v>
       </c>
       <c r="H104" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>208</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
-        <v>204</v>
+        <v>209</v>
       </c>
       <c r="C105" t="s">
         <v>11</v>
       </c>
       <c r="D105" t="s">
-        <v>38</v>
+        <v>52</v>
       </c>
       <c r="H105" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
-        <v>205</v>
+        <v>210</v>
       </c>
       <c r="C106" t="s">
         <v>11</v>
       </c>
       <c r="D106" t="s">
-        <v>206</v>
+        <v>211</v>
       </c>
       <c r="H106" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="107" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
-        <v>207</v>
+        <v>212</v>
       </c>
       <c r="C107" t="s">
         <v>11</v>
       </c>
       <c r="D107" t="s">
-        <v>101</v>
+        <v>213</v>
       </c>
       <c r="H107" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-    <row r="108" spans="1:10" ht="12.75">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8" ht="12.75">
       <c r="A108" s="1" t="s">
-        <v>208</v>
+        <v>214</v>
       </c>
       <c r="C108" t="s">
         <v>11</v>
       </c>
       <c r="D108" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="H108" t="s">
-        <v>45</v>
-[...5 lines deleted...]
-    <row r="109" spans="1:10" ht="12.75">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8" ht="12.75">
       <c r="A109" s="1" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="C109" t="s">
         <v>11</v>
       </c>
       <c r="D109" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="H109" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>107</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="12.75">
       <c r="A110" s="1" t="s">
-        <v>213</v>
+        <v>218</v>
       </c>
       <c r="C110" t="s">
         <v>11</v>
       </c>
       <c r="D110" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="H110" t="s">
-        <v>215</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:10" ht="12.75">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" ht="12.75">
       <c r="A111" s="1" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="C111" t="s">
         <v>11</v>
       </c>
       <c r="D111" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="H111" t="s">
-        <v>215</v>
-[...5 lines deleted...]
-    <row r="112" spans="1:10" ht="12.75">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" ht="12.75">
       <c r="A112" s="1" t="s">
-        <v>218</v>
+        <v>222</v>
       </c>
       <c r="C112" t="s">
         <v>11</v>
       </c>
       <c r="D112" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="H112" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>57</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="12.75">
       <c r="A113" s="1" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="C113" t="s">
         <v>11</v>
       </c>
       <c r="D113" t="s">
+        <v>225</v>
+      </c>
+      <c r="H113" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" ht="12.75">
+      <c r="A114" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="C114" t="s">
+        <v>11</v>
+      </c>
+      <c r="D114" t="s">
+        <v>227</v>
+      </c>
+      <c r="H114" t="s">
         <v>221</v>
-      </c>
-[...18 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="12.75">
       <c r="A115" s="1" t="s">
-        <v>224</v>
+        <v>228</v>
       </c>
       <c r="C115" t="s">
         <v>11</v>
       </c>
       <c r="D115" t="s">
-        <v>225</v>
+        <v>146</v>
       </c>
       <c r="H115" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-    <row r="116" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" ht="12.75">
       <c r="A116" s="1" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="C116" t="s">
         <v>11</v>
       </c>
       <c r="D116" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="H116" t="s">
-        <v>17</v>
-[...5 lines deleted...]
-    <row r="117" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="117" spans="1:10" ht="12.75">
       <c r="A117" s="1" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="C117" t="s">
         <v>11</v>
       </c>
       <c r="D117" t="s">
-        <v>229</v>
+        <v>130</v>
       </c>
       <c r="H117" t="s">
         <v>17</v>
       </c>
+      <c r="J117" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="118" spans="1:10" ht="12.75">
       <c r="A118" s="1" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="C118" t="s">
         <v>11</v>
       </c>
       <c r="D118" t="s">
-        <v>51</v>
+        <v>233</v>
       </c>
       <c r="H118" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="J118" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="119" spans="1:8" ht="12.75">
       <c r="A119" s="1" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="C119" t="s">
         <v>11</v>
       </c>
       <c r="D119" t="s">
-        <v>53</v>
+        <v>235</v>
       </c>
       <c r="H119" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="C120" t="s">
         <v>11</v>
       </c>
       <c r="D120" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="H120" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="121" spans="1:8" ht="12.75">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="121" spans="1:10" ht="12.75">
       <c r="A121" s="1" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="C121" t="s">
         <v>11</v>
       </c>
       <c r="D121" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="H121" t="s">
-        <v>54</v>
+        <v>13</v>
+      </c>
+      <c r="J121" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="12.75">
       <c r="A122" s="1" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="C122" t="s">
         <v>11</v>
       </c>
       <c r="D122" t="s">
-        <v>237</v>
+        <v>29</v>
       </c>
       <c r="H122" t="s">
-        <v>238</v>
-[...2 lines deleted...]
-    <row r="123" spans="1:8" ht="12.75">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="123" spans="1:10" ht="12.75">
       <c r="A123" s="1" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="C123" t="s">
         <v>11</v>
       </c>
       <c r="D123" t="s">
-        <v>240</v>
+        <v>24</v>
       </c>
       <c r="H123" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-    <row r="124" spans="1:10" ht="12.75">
+        <v>25</v>
+      </c>
+      <c r="J123" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8" ht="12.75">
       <c r="A124" s="1" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C124" t="s">
         <v>11</v>
       </c>
       <c r="D124" t="s">
-        <v>181</v>
+        <v>29</v>
       </c>
       <c r="H124" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>25</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="12.75">
       <c r="A125" s="1" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C125" t="s">
         <v>11</v>
       </c>
       <c r="D125" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="H125" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:8" ht="12.75">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="126" spans="1:10" ht="12.75">
       <c r="A126" s="1" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="C126" t="s">
         <v>11</v>
       </c>
       <c r="D126" t="s">
-        <v>243</v>
+        <v>36</v>
       </c>
       <c r="H126" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-    <row r="127" spans="1:8" ht="12.75">
+        <v>25</v>
+      </c>
+      <c r="J126" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="127" spans="1:10" ht="12.75">
       <c r="A127" s="1" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C127" t="s">
         <v>11</v>
       </c>
       <c r="D127" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="H127" t="s">
-        <v>247</v>
-[...2 lines deleted...]
-    <row r="128" spans="1:8" ht="12.75">
+        <v>22</v>
+      </c>
+      <c r="J127" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="128" spans="1:10" ht="12.75">
       <c r="A128" s="1" t="s">
         <v>248</v>
       </c>
       <c r="C128" t="s">
         <v>11</v>
       </c>
       <c r="D128" t="s">
         <v>249</v>
       </c>
       <c r="H128" t="s">
-        <v>33</v>
+        <v>57</v>
+      </c>
+      <c r="J128" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="12.75">
       <c r="A129" s="1" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="C129" t="s">
         <v>11</v>
       </c>
       <c r="D129" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="H129" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="130" spans="1:8" ht="12.75">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="130" spans="1:10" ht="12.75">
       <c r="A130" s="1" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="C130" t="s">
         <v>11</v>
       </c>
       <c r="D130" t="s">
+        <v>255</v>
+      </c>
+      <c r="H130" t="s">
         <v>253</v>
       </c>
-      <c r="H130" t="s">
-[...3 lines deleted...]
-    <row r="131" spans="1:8" ht="12.75">
+      <c r="J130" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="131" spans="1:10" ht="12.75">
       <c r="A131" s="1" t="s">
-        <v>254</v>
+        <v>256</v>
       </c>
       <c r="C131" t="s">
         <v>11</v>
       </c>
       <c r="D131" t="s">
-        <v>181</v>
+        <v>257</v>
       </c>
       <c r="H131" t="s">
-        <v>22</v>
+        <v>37</v>
+      </c>
+      <c r="J131" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="C132" t="s">
         <v>11</v>
       </c>
       <c r="D132" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="H132" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="133" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="133" spans="1:10" ht="12.75">
       <c r="A133" s="1" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="C133" t="s">
         <v>11</v>
       </c>
       <c r="D133" t="s">
-        <v>61</v>
+        <v>261</v>
       </c>
       <c r="H133" t="s">
-        <v>22</v>
+        <v>48</v>
+      </c>
+      <c r="J133" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="12.75">
       <c r="A134" s="1" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="C134" t="s">
         <v>11</v>
       </c>
       <c r="D134" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="H134" t="s">
         <v>22</v>
       </c>
     </row>
+    <row r="135" spans="1:8" ht="12.75">
+      <c r="A135" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="C135" t="s">
+        <v>11</v>
+      </c>
+      <c r="D135" t="s">
+        <v>265</v>
+      </c>
+      <c r="H135" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8" ht="12.75">
+      <c r="A136" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="C136" t="s">
+        <v>11</v>
+      </c>
+      <c r="D136" t="s">
+        <v>44</v>
+      </c>
+      <c r="H136" t="s">
+        <v>37</v>
+      </c>
+    </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="DB380-5083"/>
-[...131 lines deleted...]
-    <hyperlink ref="A134" r:id="rId133" display="BSAMNT-B95-01A"/>
+    <hyperlink ref="A2" r:id="rId1" display="HB65-OFFSET-MNT"/>
+    <hyperlink ref="A3" r:id="rId2" display="HC-10-S"/>
+    <hyperlink ref="A4" r:id="rId3" display="HC-06-S"/>
+    <hyperlink ref="A5" r:id="rId4" display="MC-MNT-TOP-2"/>
+    <hyperlink ref="A6" r:id="rId5" display="T-075-S4"/>
+    <hyperlink ref="A7" r:id="rId6" display="T-085-S4"/>
+    <hyperlink ref="A8" r:id="rId7" display="T-095-GL-E"/>
+    <hyperlink ref="A9" r:id="rId8" display="T-029-GL-E"/>
+    <hyperlink ref="A10" r:id="rId9" display="T-126-GL"/>
+    <hyperlink ref="A11" r:id="rId10" display="UMWD-TREEKIT"/>
+    <hyperlink ref="A12" r:id="rId11" display="UPK010SP"/>
+    <hyperlink ref="A13" r:id="rId12" display="602030A"/>
+    <hyperlink ref="A14" r:id="rId13" display="602030WM"/>
+    <hyperlink ref="A15" r:id="rId14" display="800TREEKIT"/>
+    <hyperlink ref="A16" r:id="rId15" display="AEKTBKT-E1"/>
+    <hyperlink ref="A17" r:id="rId16" display="ASP617"/>
+    <hyperlink ref="A18" r:id="rId17" display="ASPR616"/>
+    <hyperlink ref="A19" r:id="rId18" display="BSAMNT-1"/>
+    <hyperlink ref="A20" r:id="rId19" display="BSAMNT-4"/>
+    <hyperlink ref="A21" r:id="rId20" display="BSAMNT-SBS-2-2"/>
+    <hyperlink ref="A22" r:id="rId21" display="BSAMNT-F"/>
+    <hyperlink ref="A23" r:id="rId22" display="DB375"/>
+    <hyperlink ref="A24" r:id="rId23" display="DB380-3"/>
+    <hyperlink ref="A25" r:id="rId24" display="DB380-5083"/>
+    <hyperlink ref="A26" r:id="rId25" display="DB365-SP5"/>
+    <hyperlink ref="A27" r:id="rId26" display="DB380-OFFSET"/>
+    <hyperlink ref="A28" r:id="rId27" display="DB380-5083-C4M"/>
+    <hyperlink ref="A29" r:id="rId28" display="DB380-SINGLE"/>
+    <hyperlink ref="A30" r:id="rId29" display="DB380-9-ADFD1820"/>
+    <hyperlink ref="A31" r:id="rId30" display="DB5083"/>
+    <hyperlink ref="A32" r:id="rId31" display="DB390-3"/>
+    <hyperlink ref="A33" r:id="rId32" display="DB5001"/>
+    <hyperlink ref="A34" r:id="rId33" display="DB5001-SP5"/>
+    <hyperlink ref="A35" r:id="rId34" display="DB5091-3"/>
+    <hyperlink ref="A36" r:id="rId35" display="DB5002"/>
+    <hyperlink ref="A37" r:id="rId36" display="DB5098-3"/>
+    <hyperlink ref="A38" r:id="rId37" display="DB5098-WM"/>
+    <hyperlink ref="A39" r:id="rId38" display="F-042-GL-E"/>
+    <hyperlink ref="A40" r:id="rId39" display="F-009-S4"/>
+    <hyperlink ref="A41" r:id="rId40" display="BSAMNT-6"/>
+    <hyperlink ref="A42" r:id="rId41" display="BSAMNT-AEKT"/>
+    <hyperlink ref="A43" r:id="rId42" display="BSAMNT-4-F3"/>
+    <hyperlink ref="A44" r:id="rId43" display="BSAMNT-2F"/>
+    <hyperlink ref="A45" r:id="rId44" display="BSAMNT-3F"/>
+    <hyperlink ref="A46" r:id="rId45" display="BSAMNT-9"/>
+    <hyperlink ref="A47" r:id="rId46" display="TRX58-35-O"/>
+    <hyperlink ref="A48" r:id="rId47" display="TS-MNT-TOP-370"/>
+    <hyperlink ref="A49" r:id="rId48" display="MC-MNT-SIDE-370"/>
+    <hyperlink ref="A50" r:id="rId49" display="MC-MNT-TOP-370"/>
+    <hyperlink ref="A51" r:id="rId50" display="MC-MNT-TOP-3"/>
+    <hyperlink ref="A52" r:id="rId51" display="BSAMNT-B89-01"/>
+    <hyperlink ref="A53" r:id="rId52" display="APM40-VEN"/>
+    <hyperlink ref="A54" r:id="rId53" display="BSAMNT-B92-08"/>
+    <hyperlink ref="A55" r:id="rId54" display="10052511-1"/>
+    <hyperlink ref="A56" r:id="rId55" display="BSAMNT-F2"/>
+    <hyperlink ref="A57" r:id="rId56" display="BSAMNT-B92-05"/>
+    <hyperlink ref="A58" r:id="rId57" display="APM40-AZM"/>
+    <hyperlink ref="A59" r:id="rId58" display="HC-08-S"/>
+    <hyperlink ref="A60" r:id="rId59" display="HCN-10-S"/>
+    <hyperlink ref="A61" r:id="rId60" display="HCN-06-S"/>
+    <hyperlink ref="A62" r:id="rId61" display="HN-10-SP"/>
+    <hyperlink ref="A63" r:id="rId62" display="LNXX-MNT"/>
+    <hyperlink ref="A64" r:id="rId63" display="MC-MNT-TS1"/>
+    <hyperlink ref="A65" r:id="rId64" display="MC-MNT-3XV-TS1"/>
+    <hyperlink ref="A66" r:id="rId65" display="MC-MNT-SIDE"/>
+    <hyperlink ref="A67" r:id="rId66" display="MC-MNT-TOP"/>
+    <hyperlink ref="A68" r:id="rId67" display="ASPA320"/>
+    <hyperlink ref="A69" r:id="rId68" display="BSAMNT-M"/>
+    <hyperlink ref="A70" r:id="rId69" display="BSAMNT-M4"/>
+    <hyperlink ref="A71" r:id="rId70" display="BSAMNT-3"/>
+    <hyperlink ref="A72" r:id="rId71" display="BSAMNT-MH"/>
+    <hyperlink ref="A73" r:id="rId72" display="BSAMNT-OFFSET"/>
+    <hyperlink ref="A74" r:id="rId73" display="BSAMNT-SBS-1-2"/>
+    <hyperlink ref="A75" r:id="rId74" display="BSAMNT-SBS-2-3"/>
+    <hyperlink ref="A76" r:id="rId75" display="BSAMNT-U"/>
+    <hyperlink ref="A77" r:id="rId76" display="BSAMNT-LW"/>
+    <hyperlink ref="A78" r:id="rId77" display="DB380"/>
+    <hyperlink ref="A79" r:id="rId78" display="DB365-OS"/>
+    <hyperlink ref="A80" r:id="rId79" display="DB380-E-5083"/>
+    <hyperlink ref="A81" r:id="rId80" display="DB365-SP7"/>
+    <hyperlink ref="A82" r:id="rId81" display="DB365-SP9"/>
+    <hyperlink ref="A83" r:id="rId82" display="DB390"/>
+    <hyperlink ref="A84" r:id="rId83" display="DB380-CTSDG"/>
+    <hyperlink ref="A85" r:id="rId84" display="DB365W"/>
+    <hyperlink ref="A86" r:id="rId85" display="DB370"/>
+    <hyperlink ref="A87" r:id="rId86" display="DB5083D"/>
+    <hyperlink ref="A88" r:id="rId87" display="DB5087-3"/>
+    <hyperlink ref="A89" r:id="rId88" display="DB5004"/>
+    <hyperlink ref="A90" r:id="rId89" display="DB5098"/>
+    <hyperlink ref="A91" r:id="rId90" display="DB5004S-MTD"/>
+    <hyperlink ref="A92" r:id="rId91" display="DB800TREE"/>
+    <hyperlink ref="A93" r:id="rId92" display="DB5007"/>
+    <hyperlink ref="A94" r:id="rId93" display="DB5012"/>
+    <hyperlink ref="A95" r:id="rId94" display="DB5098E"/>
+    <hyperlink ref="A96" r:id="rId95" display="F-019-S6"/>
+    <hyperlink ref="A97" r:id="rId96" display="F-074-S4"/>
+    <hyperlink ref="A98" r:id="rId97" display="F-118-GL-E"/>
+    <hyperlink ref="A99" r:id="rId98" display="F-122-GL"/>
+    <hyperlink ref="A100" r:id="rId99" display="F-129-S4"/>
+    <hyperlink ref="A101" r:id="rId100" display="AEKTMNT-N1"/>
+    <hyperlink ref="A102" r:id="rId101" display="AEKTMNT"/>
+    <hyperlink ref="A103" r:id="rId102" display="AEKTBKT"/>
+    <hyperlink ref="A104" r:id="rId103" display="BSAMNT-S"/>
+    <hyperlink ref="A105" r:id="rId104" display="BSAMNT-B95-04A"/>
+    <hyperlink ref="A106" r:id="rId105" display="BSAMNT-B95-01A"/>
+    <hyperlink ref="A107" r:id="rId106" display="APM40-5E-E10F"/>
+    <hyperlink ref="A108" r:id="rId107" display="MC-MNT-TOP-305M"/>
+    <hyperlink ref="A109" r:id="rId108" display="TRX58-80-C"/>
+    <hyperlink ref="A110" r:id="rId109" display="TRX58-80-O"/>
+    <hyperlink ref="A111" r:id="rId110" display="BSA-DT-34"/>
+    <hyperlink ref="A112" r:id="rId111" display="BSAMNT-SBS-3-3"/>
+    <hyperlink ref="A113" r:id="rId112" display="BSAMNT-SBS-3-2"/>
+    <hyperlink ref="A114" r:id="rId113" display="BSA-DT-34-H"/>
+    <hyperlink ref="A115" r:id="rId114" display="BSAMNT-M9"/>
+    <hyperlink ref="A116" r:id="rId115" display="BSAMNT-8"/>
+    <hyperlink ref="A117" r:id="rId116" display="HCN-08-S"/>
+    <hyperlink ref="A118" r:id="rId117" display="LNXX-MNT-M"/>
+    <hyperlink ref="A119" r:id="rId118" display="MC-MNT-3XV-SIDE"/>
+    <hyperlink ref="A120" r:id="rId119" display="MC-MNT-3XV-TOP"/>
+    <hyperlink ref="A121" r:id="rId120" display="SBM-U3D3"/>
+    <hyperlink ref="A122" r:id="rId121" display="T-045-GL-E"/>
+    <hyperlink ref="A123" r:id="rId122" display="T-095-S4"/>
+    <hyperlink ref="A124" r:id="rId123" display="T-041-GL-E"/>
+    <hyperlink ref="A125" r:id="rId124" display="T-108-GL-E"/>
+    <hyperlink ref="A126" r:id="rId125" display="T-125-GL"/>
+    <hyperlink ref="A127" r:id="rId126" display="UPK008SP"/>
+    <hyperlink ref="A128" r:id="rId127" display="018279-001"/>
+    <hyperlink ref="A129" r:id="rId128" display="11653"/>
+    <hyperlink ref="A130" r:id="rId129" display="11653-4-IN"/>
+    <hyperlink ref="A131" r:id="rId130" display="600899F"/>
+    <hyperlink ref="A132" r:id="rId131" display="600899A-2"/>
+    <hyperlink ref="A133" r:id="rId132" display="624054-1"/>
+    <hyperlink ref="A134" r:id="rId133" display="800PIPEKIT-X"/>
+    <hyperlink ref="A135" r:id="rId134" display="800PIPEKIT-XL"/>
+    <hyperlink ref="A136" r:id="rId135" display="AEKTMNT-E1"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId134"/>
+    <tablePart r:id="rId136"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>