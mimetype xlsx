--- v2 (2026-08-16)
+++ v3 (2026-09-30)
@@ -11,51 +11,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="267" count="604">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="268" count="608">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
@@ -73,59 +73,113 @@
   <si>
     <t>Special Mount for HBX Antennas to Offset Antenna from Mounting Pipe</t>
   </si>
   <si>
     <t>Downtilt mounting kit</t>
   </si>
   <si>
     <t>Discontinued</t>
   </si>
   <si>
     <t>HC-10-S</t>
   </si>
   <si>
     <t>Head Frame 800 / 900MHz</t>
   </si>
   <si>
     <t>Head frame</t>
   </si>
   <si>
     <t>HC-06-S</t>
   </si>
   <si>
     <t>Argus® Head Frame 800 / 900MHz</t>
   </si>
   <si>
+    <t>HC-08-S</t>
+  </si>
+  <si>
+    <t>HCN-10-S</t>
+  </si>
+  <si>
+    <t>Head Frame - Multi-Band</t>
+  </si>
+  <si>
+    <t>HCN-06-S</t>
+  </si>
+  <si>
+    <t>Head Frame Multi-Band</t>
+  </si>
+  <si>
+    <t>HN-10-SP</t>
+  </si>
+  <si>
+    <t>Head Frame - 1710 - 2170MHz Antennas with TMA Enclosure</t>
+  </si>
+  <si>
+    <t>LNXX-MNT</t>
+  </si>
+  <si>
+    <t>Side-By-Side Mounting Kit for 2.4- 4.5 inch (60 – 115 mm) OD round members.</t>
+  </si>
+  <si>
+    <t>Side mounting kit</t>
+  </si>
+  <si>
+    <t>MC-MNT-TS1</t>
+  </si>
+  <si>
+    <t>Small Cell mounting kit. Capability of mounting round antenna types on top of a pole, on the side of a pole and on the side of a building.</t>
+  </si>
+  <si>
+    <t>MC-MNT-3XV-TS1</t>
+  </si>
+  <si>
+    <t>Small Cell mounting kit . Capability of mounting round antenna types on the top or side of a pole or on the side of a building.</t>
+  </si>
+  <si>
+    <t>MC-MNT-SIDE</t>
+  </si>
+  <si>
+    <t>Small Cell mounting kit with shroud. Capability of mounting round antenna types on the side of a pole or on the side of a building.</t>
+  </si>
+  <si>
+    <t>MC-MNT-TOP</t>
+  </si>
+  <si>
+    <t>Small Cell mounting kit with shroud. Capability of mounting round antenna types on top of a pole. For installations of 12 inch canister small cell antennas on top of poles with diameter from 86 to 168 mm (3.4” to 6.6”)</t>
+  </si>
+  <si>
+    <t>Pole mount kit</t>
+  </si>
+  <si>
     <t>MC-MNT-TOP-2</t>
   </si>
   <si>
     <t>Small Cell mounting kit with shroud. Capability of mounting round antenna types on the top of a pole. For installations of 12 inch canister small cell antennas on top of poles with diameter from 160 to 216mm (6.3” to 8.5”)</t>
   </si>
   <si>
-    <t>Pole mount kit</t>
-[...1 lines deleted...]
-  <si>
     <t>T-075-S4</t>
   </si>
   <si>
     <t>Adjustable Tilt Pipe Mounting Kit for 2.0"-4.5" (50-115mm) OD round members for panel antennas. Includes 2 clamp sets.</t>
   </si>
   <si>
     <t>Adjustable tilt mounting kit</t>
   </si>
   <si>
     <t>T-085-S4</t>
   </si>
   <si>
     <t>Adjustable Tilt Pipe Mounting Kit for 2.0"-3.94" (50-100mm) OD round members for panel antennas. Includes 2 clamp sets.</t>
   </si>
   <si>
     <t>T-095-GL-E</t>
   </si>
   <si>
     <t>Adjustable Tilt Pipe Mounting Kit for 2.0"-4.5" (60-115mm) OD round members for panel antennas. Includes 2 clamp sets.</t>
   </si>
   <si>
     <t>T-029-GL-E</t>
   </si>
   <si>
     <t>Adjustable Tilt Pipe Mounting Kit for 2.362"-4.5" (60-115mm) OD round members for panel antennas. Includes 2 clamp sets.</t>
@@ -184,53 +238,50 @@
   <si>
     <t>ASPR616</t>
   </si>
   <si>
     <t>Pipe Mounting Kit for 1.25 - 3.5 in (35 - 89.0 mm) OD round members</t>
   </si>
   <si>
     <t>BSAMNT-1</t>
   </si>
   <si>
     <t>Wide Profile Antenna Downtilt Mounting Kit for 2.4 - 4.5 in (60 - 115 mm) OD round members. Kit contains one scissor top bracket set and one bottom bracket set.</t>
   </si>
   <si>
     <t>BSAMNT-4</t>
   </si>
   <si>
     <t>Wide Profile Antenna Downtilt Mounting Kit for 2.4 - 4.5 in (60 - 115 mm) OD round members. Kit contains one scissor top bracket set and one bottom bracket set. Mount Kit Weight is 6.5kg | 14.3 lb</t>
   </si>
   <si>
     <t>BSAMNT-SBS-2-2</t>
   </si>
   <si>
     <t>Side-By-Side Mounting Kit to mount two antennas on a pipe with 2.375 - 4.5 inch (60 – 115 mm) diameter</t>
   </si>
   <si>
-    <t>Side mounting kit</t>
-[...1 lines deleted...]
-  <si>
     <t>BSAMNT-F</t>
   </si>
   <si>
     <t>Wide Profile Antenna Fixed Tilt Mounting Kit for 2.4 - 4.5 in (60 - 115 mm) OD round members.</t>
   </si>
   <si>
     <t>Fixed tilt mounting kit</t>
   </si>
   <si>
     <t>DB375</t>
   </si>
   <si>
     <t>Pipe Mounting Kit for 3 in (76.2 mm) OD round members. Mounting Clamps are used to mount horizontal members to vertical members. Set of two.</t>
   </si>
   <si>
     <t>DB380-3</t>
   </si>
   <si>
     <t>Pipe Mounting Kit for 2.4 - 4.5 in (60 - 115 mm) OD round members. Used for wide panel antennas. Includes three clamp sets.</t>
   </si>
   <si>
     <t>DB380-5083</t>
   </si>
   <si>
     <t>Standard two point mounting system to secure BSA panels to pipes with an OD measuring 2.4-4.5" (60-115mm). Includes locking downtilt brackets and heavy guage pipe brackets to provide superior windload performance.</t>
@@ -391,113 +442,281 @@
   <si>
     <t>Elevation Tilt Mounting Kit for 2.0-4.3 in (50-110 mm) OD round members.</t>
   </si>
   <si>
     <t>BSAMNT-B92-08</t>
   </si>
   <si>
     <t>10052511-1</t>
   </si>
   <si>
     <t>APM40-2 mechanical downtilt bracket and. APM40-E10 mounting kit for BSA up to 2.6 meters length</t>
   </si>
   <si>
     <t>BSAMNT-F2</t>
   </si>
   <si>
     <t>BSAMNT-B92-05</t>
   </si>
   <si>
     <t>APM40-AZM</t>
   </si>
   <si>
     <t>Elevation and Azimuth Tilt Mounting Kit for 2.0-4.3 in (50-110 mm) OD round members.</t>
   </si>
   <si>
-    <t>HC-08-S</t>
-[...47 lines deleted...]
-    <t>Small Cell mounting kit with shroud. Capability of mounting round antenna types on top of a pole. For installations of 12 inch canister small cell antennas on top of poles with diameter from 86 to 168 mm (3.4” to 6.6”)</t>
+    <t>AEKTBKT</t>
+  </si>
+  <si>
+    <t>Mounting Kit for AEKT Type Antenna Enclosure Kits</t>
+  </si>
+  <si>
+    <t>BSAMNT-S</t>
+  </si>
+  <si>
+    <t>Mounting kit for ANDREW strand mount antennas</t>
+  </si>
+  <si>
+    <t>Strand mounting kit</t>
+  </si>
+  <si>
+    <t>MC-MNT-TOP-305M</t>
+  </si>
+  <si>
+    <t>Heavyweight Small Cell mounting kit with shroud. Capability of mounting 2.0m (6.56ft) long canister antennas with 305mm (12”) diameter on the top of a pole.</t>
+  </si>
+  <si>
+    <t>TRX58-80-C</t>
+  </si>
+  <si>
+    <t>80cm shroud extension for use with tri-sector antennas (58cm diameter, max length 277cm) to enable TMAs / filters to be housed below the antenna or to add additional height to the antenna installation.</t>
+  </si>
+  <si>
+    <t>TRX58-80-O</t>
+  </si>
+  <si>
+    <t>BSA-DT-34</t>
+  </si>
+  <si>
+    <t>BSA-DT-34 is a kit to be used with BSAMNT-F/-2F/-3F to give down tilt provision. Kit contains one scissor bracket set and applicable hardware's.</t>
+  </si>
+  <si>
+    <t>Mounting hardware</t>
+  </si>
+  <si>
+    <t>BSAMNT-SBS-3-3</t>
+  </si>
+  <si>
+    <t>Side-By-Side Mounting Kit to mount two 498mm (19.6inch) or 498mm (19.6inch) with 457mm (18inch) platform antennas on a pipe with 60 – 115 mm (2.375 - 4.5 inch) diameter Ensures consistent distance of 2.4 inches/</t>
+  </si>
+  <si>
+    <t>BSAMNT-SBS-3-2</t>
+  </si>
+  <si>
+    <t>Side-By-Side Mounting Kit to mount two 498mm (19.6inch) or 498mm (19.6inch) with 457mm (18inch) platform antennas on a pipe with 60 – 115 mm (2.375 - 4.5 inch) diameter</t>
+  </si>
+  <si>
+    <t>BSA-DT-34-H</t>
+  </si>
+  <si>
+    <t>BSA-DT-34-H is a high-strength tilt bracket assembly, which can be assembled on an antenna with BSAMNT-2F to achieve adjustable mechanical down tilt application. Kit contains one scissor bracket set and applicable hardware's.</t>
+  </si>
+  <si>
+    <t>BSAMNT-M9</t>
+  </si>
+  <si>
+    <t>Middle Downtilt Mounting Kit for Long Antennas for 2.4 - 4.5 in (60 - 115 mm) OD round members. Kit contains one scissor bracket set.</t>
+  </si>
+  <si>
+    <t>F-074-S4</t>
+  </si>
+  <si>
+    <t>BSAMNT-8</t>
+  </si>
+  <si>
+    <t>Wide Profile Antenna Down tilt Mounting Kit for 3.0 - 4.5 in (75 - 115mm) OD round members. Kit contains one scissor top bracket set and one bottom bracket set.</t>
+  </si>
+  <si>
+    <t>BSAMNT-B95-04A</t>
+  </si>
+  <si>
+    <t>BSAMNT-B95-01A</t>
+  </si>
+  <si>
+    <t>Wide Profile Antenna Downtilt Mounting Kit for 2.4 - 4.5 in (60 - 115 mm) OD round members. Kit contains one scissor top bracket set and one bottom bracket set</t>
+  </si>
+  <si>
+    <t>APM40-5E-E10F</t>
+  </si>
+  <si>
+    <t>Wide Profile Antenna Downtilt Mounting Kit for 2.4 - 4.7 in (60 - 120 mm) OD round members. Kit contains two scissor top bracket set and two bottom brackets set and four mount interfaces.</t>
+  </si>
+  <si>
+    <t>BSAMNT-11</t>
+  </si>
+  <si>
+    <t>F-118-GL-E</t>
+  </si>
+  <si>
+    <t>Fixed Tilt Pipe Mounting Kit for 2.0"-4.5" (50-115mm) OD round members for panel antennas. Includes 3 clamp sets.</t>
+  </si>
+  <si>
+    <t>F-122-GL</t>
+  </si>
+  <si>
+    <t>Fixed Tilt Pipe Mounting Kit for 2.9"-4.5" (75-115mm) OD round members for panel antennas. Includes 2 clamp sets.</t>
+  </si>
+  <si>
+    <t>F-129-S4</t>
+  </si>
+  <si>
+    <t>AEKTMNT-N1</t>
+  </si>
+  <si>
+    <t>AEKTMNT</t>
+  </si>
+  <si>
+    <t>Mounting Kit for 2.4 - 4.5 in (60 - 115 mm) OD round members</t>
+  </si>
+  <si>
+    <t>HCN-08-S</t>
+  </si>
+  <si>
+    <t>LNXX-MNT-M</t>
+  </si>
+  <si>
+    <t>Side-By-Side Mounting Kit for 2.4 - 4.5 inch (60 – 115 mm) OD round members. The kit is used with the LNXX-MNT and is the middle mounting bracket when the antennas have three mounting points.</t>
+  </si>
+  <si>
+    <t>MC-MNT-3XV-SIDE</t>
+  </si>
+  <si>
+    <t>Small Cell mounting kit with shroud. Capability of mounting round antenna types on the side of a pole or building.</t>
+  </si>
+  <si>
+    <t>MC-MNT-3XV-TOP</t>
+  </si>
+  <si>
+    <t>Small Cell mounting kit with shroud. Capability of mounting round antenna types on the top of a pole. For installations of  7.9 inch canister small cell antennas on top of poles with a diameter from 61 to 91 mm (2.4" to 3.6")</t>
+  </si>
+  <si>
+    <t>SBM-U3D3</t>
+  </si>
+  <si>
+    <t>Downtilt Mounting Kit for 4.5 in (114.3 mm) OD round members. Provides the capability of uptilting the antenna 3° or downtilting the antenna 3°.</t>
+  </si>
+  <si>
+    <t>T-045-GL-E</t>
+  </si>
+  <si>
+    <t>T-095-S4</t>
+  </si>
+  <si>
+    <t>T-041-GL-E</t>
+  </si>
+  <si>
+    <t>T-108-GL-E</t>
+  </si>
+  <si>
+    <t>Adjustable Tilt Pipe Mounting Kit for 2.0"-4.5" (60-115mm) OD round members for panel antennas.</t>
+  </si>
+  <si>
+    <t>T-125-GL</t>
+  </si>
+  <si>
+    <t>UPK008SP</t>
+  </si>
+  <si>
+    <t>Omni Antenna Steering Pole</t>
+  </si>
+  <si>
+    <t>018279-001</t>
+  </si>
+  <si>
+    <t>Side Mounting Brace for DB228 Series Antennas</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/base-station-antennas/mounting-kits/item11653</t>
+  </si>
+  <si>
+    <t>11653</t>
+  </si>
+  <si>
+    <t>V-Bolt Mounting Kit for 3 in (76.2 mm) max OD round members. Set of two V-bolts clamp sets.</t>
+  </si>
+  <si>
+    <t>V-bolt mounting kit</t>
+  </si>
+  <si>
+    <t>11653-4-IN</t>
+  </si>
+  <si>
+    <t>V-Bolt Mounting Kit for 4 in (101.6 mm) max OD round members. Set of two V-bolts clamp sets.</t>
+  </si>
+  <si>
+    <t>600899F</t>
+  </si>
+  <si>
+    <t>Fixed Tilt Pipe Mounting Kit for 2.95 - 4.5 in (75 - 115 mm) OD round members. Kit contains top and bottom mount brackets.</t>
+  </si>
+  <si>
+    <t>600899A-2</t>
+  </si>
+  <si>
+    <t>Downtilt Mounting Kit for 2.4 - 4.5 in (60 - 115 mm) OD round members. Kit contains one scissor top bracket set and one bottom bracket set.</t>
+  </si>
+  <si>
+    <t>624054-1</t>
+  </si>
+  <si>
+    <t>Mounting Clamp  Kit for 4.0 inch OD round members</t>
+  </si>
+  <si>
+    <t>800PIPEKIT-X</t>
+  </si>
+  <si>
+    <t>Cluster Mounting Kit. Use for mounting multiple wide panel antennas to a single pole or stand. One kit mounts up to three antennas. Removeable spacers allow this kit to fit on poles measuring 3.5, 4.5  or 5.5 in. OD.</t>
+  </si>
+  <si>
+    <t>800PIPEKIT-XL</t>
+  </si>
+  <si>
+    <t>Cluster Mounting Kit. Use for mounting multiple 498mm wide panel antennas to a single pole or stand. One kit mounts up to three antennas. Removeable spacers allow this kit to fit on poles measuring 89mm (3.5"), 115mm (4.5") or 140mm (5.5") OD</t>
+  </si>
+  <si>
+    <t>AEKTMNT-E1</t>
   </si>
   <si>
     <t>ASPA320</t>
   </si>
   <si>
     <t>Pipe Mounting Kit for 1 - 2.8 in (25.4 - 73 mm) OD round members</t>
   </si>
   <si>
     <t>BSAMNT-M</t>
   </si>
   <si>
-    <t>Middle Downtilt Mounting Kit for Long Antennas for 2.4 - 4.5 in (60 - 115 mm) OD round members. Kit contains one scissor bracket set.</t>
-[...1 lines deleted...]
-  <si>
     <t>BSAMNT-M4</t>
   </si>
   <si>
     <t>Middle Downtilt Mounting Kit for Long Antennas for 2.4 - 4.5 in (60 - 115 mm) OD round members. Kit contains one scissor bracket set. Mount Kit Weight is 4.6kg | 10.2 lb.</t>
   </si>
   <si>
     <t>BSAMNT-3</t>
   </si>
   <si>
     <t>Wide Profile Antenna Downtilt Mounting Kit for 2.4 - 4.5 in (60 - 115 mm) OD round members. Kit contains one scissor top bracket set and one bottom bracket set. Mount Kit Weight is 6.2kg | 13.7 lb.</t>
   </si>
   <si>
     <t>BSAMNT-MH</t>
   </si>
   <si>
     <t>BSAMNT-OFFSET</t>
   </si>
   <si>
     <t>BSAMNT-SBS-1-2</t>
   </si>
   <si>
     <t>BSAMNT-SBS-2-3</t>
   </si>
   <si>
     <t>BSAMNT-U</t>
@@ -596,266 +815,50 @@
     <t>AcCELLerator™ Mounting Stand. Universal telescoping stand used for mounting multiple antennas in a three sector arrangement. Adjusts in increments of  6" (15.4mm)m ranging from 75.3" to 135". See concealment brochure.</t>
   </si>
   <si>
     <t>Mounting stand</t>
   </si>
   <si>
     <t>DB5007</t>
   </si>
   <si>
     <t>UHF Side Mounting Kit for 3 in (76.2 mm) OD round members. Bottom brace only.</t>
   </si>
   <si>
     <t>DB5012</t>
   </si>
   <si>
     <t>UHF Side Mounting Kit for 3 in (76.2 mm) OD round members. Includes top sway brace.</t>
   </si>
   <si>
     <t>DB5098E</t>
   </si>
   <si>
     <t>F-019-S6</t>
   </si>
   <si>
     <t>Fixed Tilt Pipe Mounting Kit for 3.0"-4.5" (75-115mm) OD round members for panel antennas. Includes 2 clamp sets.</t>
-  </si>
-[...214 lines deleted...]
-    <t>AEKTMNT-E1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -956,75 +959,75 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J136" totalsRowShown="0">
-  <autoFilter ref="A1:J136"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J137" totalsRowShown="0">
+  <autoFilter ref="A1:J137"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemhb65-offset-mnt" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemhc-10-s" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemhc-06-s" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-top-2" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-075-s4" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-085-s4" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-095-gl-e" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-029-gl-e" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-126-gl" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemumwd-treekit" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemupk010sp" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item602030a" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item602030wm" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item800treekit" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemaektbkt-e1" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemasp617" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemaspr616" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-1" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-4" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-sbs-2-2" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-f" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb375" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380-3" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380-5083" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb365-sp5" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380-offset" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380-5083-c4m" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380-single" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380-9-adfd1820" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5083" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb390-3" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5001" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5001-sp5" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5091-3" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5002" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5098-3" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5098-wm" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemf-042-gl-e" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemf-009-s4" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-6" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-aekt" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-4-f3" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-2f" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-3f" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-9" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemtrx58-35-o" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemts-mnt-top-370" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-side-370" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-top-370" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-top-3" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-b89-01" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemapm40-ven" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-b92-08" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item10052511-1" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-f2" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-b92-05" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemapm40-azm" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemhc-08-s" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemhcn-10-s" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemhcn-06-s" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemhn-10-sp" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemlnxx-mnt" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-ts1" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-3xv-ts1" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-side" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-top" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemaspa320" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-m" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-m4" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-3" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-mh" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-offset" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-sbs-1-2" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-sbs-2-3" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-u" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-lw" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb365-os" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380-e-5083" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb365-sp7" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb365-sp9" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb390" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380-ctsdg" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb365w" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb370" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5083d" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5087-3" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5004" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5098" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5004s-mtd" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb800tree" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5007" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5012" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5098e" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemf-019-s6" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemf-074-s4" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemf-118-gl-e" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemf-122-gl" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemf-129-s4" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemaektmnt-n1" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemaektmnt" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemaektbkt" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-s" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-b95-04a" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-b95-01a" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemapm40-5e-e10f" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-top-305m" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemtrx58-80-c" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemtrx58-80-o" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsa-dt-34" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-sbs-3-3" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-sbs-3-2" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsa-dt-34-h" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-m9" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-8" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemhcn-08-s" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemlnxx-mnt-m" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-3xv-side" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-3xv-top" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemsbm-u3d3" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-045-gl-e" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-095-s4" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-041-gl-e" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-108-gl-e" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-125-gl" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemupk008sp" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item018279-001" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item11653" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item11653-4-in" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item600899f" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item600899a-2" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item624054-1" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item800pipekit-x" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item800pipekit-xl" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemaektmnt-e1" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemhb65-offset-mnt" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemhc-10-s" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemhc-06-s" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemhc-08-s" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemhcn-10-s" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemhcn-06-s" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemhn-10-sp" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemlnxx-mnt" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-ts1" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-3xv-ts1" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-side" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-top" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-top-2" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-075-s4" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-085-s4" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-095-gl-e" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-029-gl-e" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-126-gl" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemumwd-treekit" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemupk010sp" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item602030a" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item602030wm" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item800treekit" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemaektbkt-e1" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemasp617" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemaspr616" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-1" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-4" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-sbs-2-2" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-f" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb375" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380-3" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380-5083" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb365-sp5" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380-offset" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380-5083-c4m" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380-single" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380-9-adfd1820" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5083" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb390-3" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5001" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5001-sp5" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5091-3" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5002" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5098-3" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5098-wm" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemf-042-gl-e" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemf-009-s4" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-6" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-aekt" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-4-f3" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-2f" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-3f" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-9" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemtrx58-35-o" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemts-mnt-top-370" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-side-370" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-top-370" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-top-3" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-b89-01" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemapm40-ven" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-b92-08" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item10052511-1" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-f2" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-b92-05" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemapm40-azm" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemaektbkt" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-s" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-top-305m" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemtrx58-80-c" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemtrx58-80-o" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsa-dt-34" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-sbs-3-3" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-sbs-3-2" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsa-dt-34-h" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-m9" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemf-074-s4" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-8" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-b95-04a" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-b95-01a" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemapm40-5e-e10f" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-11" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemf-118-gl-e" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemf-122-gl" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemf-129-s4" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemaektmnt-n1" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemaektmnt" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemhcn-08-s" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemlnxx-mnt-m" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-3xv-side" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemmc-mnt-3xv-top" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemsbm-u3d3" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-045-gl-e" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-095-s4" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-041-gl-e" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-108-gl-e" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemt-125-gl" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemupk008sp" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item018279-001" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item11653" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item11653-4-in" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item600899f" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item600899a-2" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item624054-1" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item800pipekit-x" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/item800pipekit-xl" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemaektmnt-e1" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemaspa320" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-m" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-m4" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-3" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-mh" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-offset" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-sbs-1-2" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-sbs-2-3" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-u" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itembsamnt-lw" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb365-os" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380-e-5083" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb365-sp7" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb365-sp9" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb390" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb380-ctsdg" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb365w" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb370" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5083d" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5087-3" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5004" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5098" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5004s-mtd" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb800tree" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5007" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5012" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemdb5098e" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/base-station-antennas/mounting-kits/itemf-019-s6" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J136"/>
+  <dimension ref="A1:J137"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="19.84765625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="218.84765625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="28" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -1083,2188 +1086,2203 @@
       </c>
       <c r="H3" t="s">
         <v>17</v>
       </c>
       <c r="J3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:10" ht="12.75">
       <c r="A4" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>19</v>
       </c>
       <c r="H4" t="s">
         <v>17</v>
       </c>
       <c r="J4" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="5" spans="1:8" ht="12.75">
+    <row r="5" spans="1:10" ht="12.75">
       <c r="A5" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="H5" t="s">
-        <v>22</v>
+        <v>17</v>
+      </c>
+      <c r="J5" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:10" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C6" t="s">
         <v>11</v>
       </c>
       <c r="D6" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="H6" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="J6" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:10" ht="12.75">
       <c r="A7" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="C7" t="s">
+        <v>11</v>
+      </c>
+      <c r="D7" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" t="s">
+        <v>17</v>
+      </c>
+      <c r="J7" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="12.75">
+      <c r="A8" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="C8" t="s">
+        <v>11</v>
+      </c>
+      <c r="D8" t="s">
         <v>26</v>
       </c>
-      <c r="C7" t="s">
-[...2 lines deleted...]
-      <c r="D7" t="s">
+      <c r="H8" t="s">
+        <v>17</v>
+      </c>
+      <c r="J8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" ht="12.75">
+      <c r="A9" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="H7" t="s">
-[...7 lines deleted...]
-      <c r="A8" s="1" t="s">
+      <c r="C9" t="s">
+        <v>11</v>
+      </c>
+      <c r="D9" t="s">
         <v>28</v>
       </c>
-      <c r="C8" t="s">
-[...2 lines deleted...]
-      <c r="D8" t="s">
+      <c r="H9" t="s">
         <v>29</v>
       </c>
-      <c r="H8" t="s">
-[...4 lines deleted...]
-      <c r="A9" s="1" t="s">
+      <c r="J9" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="12.75">
+      <c r="A10" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="C9" t="s">
-[...2 lines deleted...]
-      <c r="D9" t="s">
+      <c r="C10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D10" t="s">
         <v>31</v>
       </c>
-      <c r="H9" t="s">
-[...4 lines deleted...]
-      <c r="A10" s="1" t="s">
+      <c r="H10" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="12.75">
+      <c r="A11" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="C10" t="s">
-[...13 lines deleted...]
-      <c r="A11" s="1" t="s">
+      <c r="C11" t="s">
+        <v>11</v>
+      </c>
+      <c r="D11" t="s">
         <v>33</v>
       </c>
-      <c r="C11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H11" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="12.75">
       <c r="A12" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="C12" t="s">
+        <v>11</v>
+      </c>
+      <c r="D12" t="s">
         <v>35</v>
       </c>
-      <c r="C12" t="s">
-[...2 lines deleted...]
-      <c r="D12" t="s">
+      <c r="H12" t="s">
+        <v>29</v>
+      </c>
+      <c r="J12" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="12.75">
+      <c r="A13" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="H12" t="s">
+      <c r="C13" t="s">
+        <v>11</v>
+      </c>
+      <c r="D13" t="s">
         <v>37</v>
       </c>
-      <c r="J12" t="s">
-[...4 lines deleted...]
-      <c r="A13" s="1" t="s">
+      <c r="H13" t="s">
         <v>38</v>
       </c>
-      <c r="C13" t="s">
-[...2 lines deleted...]
-      <c r="D13" t="s">
+    </row>
+    <row r="14" spans="1:8" ht="12.75">
+      <c r="A14" s="1" t="s">
         <v>39</v>
       </c>
-      <c r="H13" t="s">
-[...7 lines deleted...]
-      <c r="A14" s="1" t="s">
+      <c r="C14" t="s">
+        <v>11</v>
+      </c>
+      <c r="D14" t="s">
         <v>40</v>
       </c>
-      <c r="C14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H14" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>38</v>
       </c>
     </row>
     <row r="15" spans="1:10" ht="12.75">
       <c r="A15" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C15" t="s">
         <v>11</v>
       </c>
       <c r="D15" t="s">
         <v>42</v>
       </c>
       <c r="H15" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="J15" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="16" spans="1:8" ht="12.75">
+    <row r="16" spans="1:10" ht="12.75">
       <c r="A16" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C16" t="s">
+        <v>11</v>
+      </c>
+      <c r="D16" t="s">
+        <v>45</v>
+      </c>
+      <c r="H16" t="s">
         <v>43</v>
       </c>
-      <c r="C16" t="s">
-[...6 lines deleted...]
-        <v>45</v>
+      <c r="J16" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
         <v>46</v>
       </c>
       <c r="C17" t="s">
         <v>11</v>
       </c>
       <c r="D17" t="s">
         <v>47</v>
       </c>
       <c r="H17" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="12.75">
+      <c r="A18" s="1" t="s">
         <v>48</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="1" t="s">
+      <c r="C18" t="s">
+        <v>11</v>
+      </c>
+      <c r="D18" t="s">
         <v>49</v>
       </c>
-      <c r="C18" t="s">
-[...2 lines deleted...]
-      <c r="D18" t="s">
+      <c r="H18" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" ht="12.75">
+      <c r="A19" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="H18" t="s">
-[...7 lines deleted...]
-      <c r="A19" s="1" t="s">
+      <c r="C19" t="s">
+        <v>11</v>
+      </c>
+      <c r="D19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H19" t="s">
+        <v>43</v>
+      </c>
+      <c r="J19" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" ht="12.75">
+      <c r="A20" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="C19" t="s">
-[...2 lines deleted...]
-      <c r="D19" t="s">
+      <c r="C20" t="s">
+        <v>11</v>
+      </c>
+      <c r="D20" t="s">
         <v>52</v>
       </c>
-      <c r="H19" t="s">
+      <c r="H20" t="s">
+        <v>38</v>
+      </c>
+      <c r="J20" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" ht="12.75">
+      <c r="A21" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="C21" t="s">
+        <v>11</v>
+      </c>
+      <c r="D21" t="s">
+        <v>54</v>
+      </c>
+      <c r="H21" t="s">
+        <v>55</v>
+      </c>
+      <c r="J21" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" ht="12.75">
+      <c r="A22" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C22" t="s">
+        <v>11</v>
+      </c>
+      <c r="D22" t="s">
+        <v>57</v>
+      </c>
+      <c r="H22" t="s">
         <v>13</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="H20" t="s">
+      <c r="J22" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" ht="12.75">
+      <c r="A23" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C23" t="s">
+        <v>11</v>
+      </c>
+      <c r="D23" t="s">
+        <v>57</v>
+      </c>
+      <c r="H23" t="s">
         <v>13</v>
       </c>
-    </row>
-[...39 lines deleted...]
-        <v>37</v>
+      <c r="J23" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="12.75">
       <c r="A24" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="C24" t="s">
+        <v>11</v>
+      </c>
+      <c r="D24" t="s">
+        <v>60</v>
+      </c>
+      <c r="H24" t="s">
+        <v>38</v>
+      </c>
+      <c r="J24" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" ht="12.75">
+      <c r="A25" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="C25" t="s">
+        <v>11</v>
+      </c>
+      <c r="D25" t="s">
+        <v>62</v>
+      </c>
+      <c r="H25" t="s">
         <v>63</v>
-      </c>
-[...27 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="C26" t="s">
         <v>11</v>
       </c>
       <c r="D26" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="H26" t="s">
-        <v>37</v>
+        <v>66</v>
       </c>
     </row>
     <row r="27" spans="1:10" ht="12.75">
       <c r="A27" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="C27" t="s">
+        <v>11</v>
+      </c>
+      <c r="D27" t="s">
+        <v>68</v>
+      </c>
+      <c r="H27" t="s">
+        <v>55</v>
+      </c>
+      <c r="J27" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="12.75">
+      <c r="A28" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C28" t="s">
+        <v>11</v>
+      </c>
+      <c r="D28" t="s">
         <v>70</v>
-      </c>
-[...21 lines deleted...]
-        <v>73</v>
       </c>
       <c r="H28" t="s">
         <v>13</v>
       </c>
-      <c r="J28" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="C29" t="s">
         <v>11</v>
       </c>
       <c r="D29" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="H29" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C30" t="s">
+        <v>11</v>
+      </c>
+      <c r="D30" t="s">
+        <v>74</v>
+      </c>
+      <c r="H30" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="12.75">
+      <c r="A31" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D31" t="s">
         <v>76</v>
       </c>
-      <c r="C30" t="s">
-[...2 lines deleted...]
-      <c r="D30" t="s">
+      <c r="H31" t="s">
         <v>77</v>
-      </c>
-[...18 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C32" t="s">
+        <v>11</v>
+      </c>
+      <c r="D32" t="s">
+        <v>79</v>
+      </c>
+      <c r="H32" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" ht="12.75">
+      <c r="A33" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="C32" t="s">
-[...2 lines deleted...]
-      <c r="D32" t="s">
+      <c r="C33" t="s">
+        <v>11</v>
+      </c>
+      <c r="D33" t="s">
         <v>81</v>
       </c>
-      <c r="H32" t="s">
-[...4 lines deleted...]
-      <c r="A33" s="1" t="s">
+      <c r="H33" t="s">
+        <v>55</v>
+      </c>
+      <c r="J33" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" ht="12.75">
+      <c r="A34" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="C33" t="s">
-[...2 lines deleted...]
-      <c r="D33" t="s">
+      <c r="C34" t="s">
+        <v>11</v>
+      </c>
+      <c r="D34" t="s">
         <v>83</v>
       </c>
-      <c r="H33" t="s">
-[...4 lines deleted...]
-      <c r="A34" s="1" t="s">
+      <c r="H34" t="s">
         <v>84</v>
       </c>
-      <c r="C34" t="s">
-[...6 lines deleted...]
-        <v>57</v>
+      <c r="J34" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C35" t="s">
+        <v>11</v>
+      </c>
+      <c r="D35" t="s">
         <v>86</v>
       </c>
-      <c r="C35" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H35" t="s">
-        <v>37</v>
+        <v>55</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="12.75">
       <c r="A36" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C36" t="s">
+        <v>11</v>
+      </c>
+      <c r="D36" t="s">
         <v>88</v>
       </c>
-      <c r="C36" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H36" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="J36" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="37" spans="1:10" ht="12.75">
       <c r="A37" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C37" t="s">
+        <v>11</v>
+      </c>
+      <c r="D37" t="s">
         <v>90</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="H37" t="s">
         <v>13</v>
       </c>
       <c r="J37" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="38" spans="1:10" ht="12.75">
+    <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="C38" t="s">
+        <v>11</v>
+      </c>
+      <c r="D38" t="s">
         <v>92</v>
       </c>
-      <c r="C38" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H38" t="s">
-        <v>13</v>
-[...5 lines deleted...]
-    <row r="39" spans="1:10" ht="12.75">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
         <v>93</v>
       </c>
       <c r="C39" t="s">
         <v>11</v>
       </c>
       <c r="D39" t="s">
         <v>94</v>
       </c>
       <c r="H39" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>55</v>
       </c>
     </row>
     <row r="40" spans="1:10" ht="12.75">
       <c r="A40" s="1" t="s">
         <v>95</v>
       </c>
       <c r="C40" t="s">
         <v>11</v>
       </c>
       <c r="D40" t="s">
         <v>96</v>
       </c>
       <c r="H40" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="J40" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
         <v>97</v>
       </c>
       <c r="C41" t="s">
         <v>11</v>
       </c>
       <c r="D41" t="s">
         <v>98</v>
       </c>
       <c r="H41" t="s">
-        <v>13</v>
+        <v>55</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
         <v>99</v>
       </c>
       <c r="C42" t="s">
         <v>11</v>
       </c>
       <c r="D42" t="s">
-        <v>59</v>
+        <v>100</v>
       </c>
       <c r="H42" t="s">
-        <v>60</v>
+        <v>29</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C43" t="s">
         <v>11</v>
       </c>
       <c r="D43" t="s">
-        <v>59</v>
+        <v>102</v>
       </c>
       <c r="H43" t="s">
-        <v>60</v>
+        <v>29</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="C44" t="s">
         <v>11</v>
       </c>
       <c r="D44" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="H44" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:8" ht="12.75">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C45" t="s">
         <v>11</v>
       </c>
       <c r="D45" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="H45" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:8" ht="12.75">
+        <v>29</v>
+      </c>
+      <c r="J45" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="C46" t="s">
         <v>11</v>
       </c>
       <c r="D46" t="s">
-        <v>52</v>
+        <v>108</v>
       </c>
       <c r="H46" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="47" spans="1:8" ht="12.75">
+      <c r="J46" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="C47" t="s">
         <v>11</v>
       </c>
       <c r="D47" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="H47" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J47" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="C48" t="s">
         <v>11</v>
       </c>
       <c r="D48" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="H48" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:8" ht="12.75">
+        <v>55</v>
+      </c>
+      <c r="J48" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C49" t="s">
         <v>11</v>
       </c>
       <c r="D49" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="H49" t="s">
-        <v>57</v>
+        <v>55</v>
+      </c>
+      <c r="J49" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="C50" t="s">
         <v>11</v>
       </c>
       <c r="D50" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="H50" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C51" t="s">
         <v>11</v>
       </c>
       <c r="D51" t="s">
-        <v>115</v>
+        <v>76</v>
       </c>
       <c r="H51" t="s">
-        <v>22</v>
+        <v>77</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="C52" t="s">
         <v>11</v>
       </c>
       <c r="D52" t="s">
-        <v>52</v>
+        <v>76</v>
       </c>
       <c r="H52" t="s">
-        <v>13</v>
+        <v>77</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C53" t="s">
         <v>11</v>
       </c>
       <c r="D53" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="H53" t="s">
-        <v>67</v>
+        <v>77</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="C54" t="s">
+        <v>11</v>
+      </c>
+      <c r="D54" t="s">
         <v>119</v>
       </c>
-      <c r="C54" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H54" t="s">
-        <v>13</v>
+        <v>77</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C55" t="s">
         <v>11</v>
       </c>
       <c r="D55" t="s">
-        <v>121</v>
+        <v>70</v>
       </c>
       <c r="H55" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
         <v>122</v>
       </c>
       <c r="C56" t="s">
         <v>11</v>
       </c>
       <c r="D56" t="s">
-        <v>102</v>
+        <v>123</v>
       </c>
       <c r="H56" t="s">
-        <v>60</v>
+        <v>124</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="C57" t="s">
         <v>11</v>
       </c>
       <c r="D57" t="s">
-        <v>52</v>
+        <v>126</v>
       </c>
       <c r="H57" t="s">
-        <v>13</v>
+        <v>124</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="C58" t="s">
         <v>11</v>
       </c>
       <c r="D58" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="H58" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:10" ht="12.75">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="C59" t="s">
         <v>11</v>
       </c>
       <c r="D59" t="s">
-        <v>19</v>
+        <v>130</v>
       </c>
       <c r="H59" t="s">
-        <v>17</v>
-[...5 lines deleted...]
-    <row r="60" spans="1:10" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>127</v>
+        <v>131</v>
       </c>
       <c r="C60" t="s">
         <v>11</v>
       </c>
       <c r="D60" t="s">
-        <v>128</v>
+        <v>132</v>
       </c>
       <c r="H60" t="s">
-        <v>17</v>
-[...5 lines deleted...]
-    <row r="61" spans="1:10" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>129</v>
+        <v>133</v>
       </c>
       <c r="C61" t="s">
         <v>11</v>
       </c>
       <c r="D61" t="s">
-        <v>130</v>
+        <v>70</v>
       </c>
       <c r="H61" t="s">
-        <v>17</v>
-[...5 lines deleted...]
-    <row r="62" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="C62" t="s">
         <v>11</v>
       </c>
       <c r="D62" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="H62" t="s">
-        <v>17</v>
-[...5 lines deleted...]
-    <row r="63" spans="1:10" ht="12.75">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="C63" t="s">
         <v>11</v>
       </c>
       <c r="D63" t="s">
-        <v>134</v>
+        <v>70</v>
       </c>
       <c r="H63" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="C64" t="s">
         <v>11</v>
       </c>
       <c r="D64" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="H64" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="C65" t="s">
         <v>11</v>
       </c>
       <c r="D65" t="s">
-        <v>138</v>
+        <v>119</v>
       </c>
       <c r="H65" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="66" spans="1:10" ht="12.75">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C66" t="s">
         <v>11</v>
       </c>
       <c r="D66" t="s">
-        <v>140</v>
+        <v>70</v>
       </c>
       <c r="H66" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
         <v>141</v>
       </c>
       <c r="C67" t="s">
         <v>11</v>
       </c>
       <c r="D67" t="s">
         <v>142</v>
       </c>
       <c r="H67" t="s">
-        <v>22</v>
+        <v>84</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
         <v>143</v>
       </c>
       <c r="C68" t="s">
         <v>11</v>
       </c>
       <c r="D68" t="s">
         <v>144</v>
       </c>
       <c r="H68" t="s">
-        <v>37</v>
+        <v>63</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
         <v>145</v>
       </c>
       <c r="C69" t="s">
         <v>11</v>
       </c>
       <c r="D69" t="s">
         <v>146</v>
       </c>
       <c r="H69" t="s">
-        <v>13</v>
+        <v>147</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C70" t="s">
         <v>11</v>
       </c>
       <c r="D70" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="H70" t="s">
-        <v>13</v>
+        <v>124</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C71" t="s">
         <v>11</v>
       </c>
       <c r="D71" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="H71" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:10" ht="12.75">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="C72" t="s">
+        <v>11</v>
+      </c>
+      <c r="D72" t="s">
         <v>151</v>
       </c>
-      <c r="C72" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H72" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>124</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="C73" t="s">
         <v>11</v>
       </c>
       <c r="D73" t="s">
-        <v>71</v>
+        <v>154</v>
       </c>
       <c r="H73" t="s">
-        <v>37</v>
+        <v>155</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="C74" t="s">
         <v>11</v>
       </c>
       <c r="D74" t="s">
-        <v>56</v>
+        <v>157</v>
       </c>
       <c r="H74" t="s">
-        <v>57</v>
+        <v>29</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="C75" t="s">
         <v>11</v>
       </c>
       <c r="D75" t="s">
-        <v>56</v>
+        <v>159</v>
       </c>
       <c r="H75" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="76" spans="1:10" ht="12.75">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C76" t="s">
+        <v>11</v>
+      </c>
+      <c r="D76" t="s">
+        <v>161</v>
+      </c>
+      <c r="H76" t="s">
         <v>155</v>
-      </c>
-[...10 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>157</v>
+        <v>162</v>
       </c>
       <c r="C77" t="s">
         <v>11</v>
       </c>
       <c r="D77" t="s">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="H77" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="78" spans="1:10" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>159</v>
+        <v>164</v>
       </c>
       <c r="C78" t="s">
         <v>11</v>
       </c>
       <c r="D78" t="s">
-        <v>160</v>
+        <v>111</v>
       </c>
       <c r="H78" t="s">
-        <v>37</v>
+        <v>55</v>
       </c>
       <c r="J78" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="C79" t="s">
         <v>11</v>
       </c>
       <c r="D79" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="H79" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="C80" t="s">
         <v>11</v>
       </c>
       <c r="D80" t="s">
-        <v>156</v>
+        <v>70</v>
       </c>
       <c r="H80" t="s">
-        <v>67</v>
-[...5 lines deleted...]
-    <row r="81" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="C81" t="s">
         <v>11</v>
       </c>
       <c r="D81" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="H81" t="s">
-        <v>37</v>
-[...5 lines deleted...]
-    <row r="82" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="C82" t="s">
         <v>11</v>
       </c>
       <c r="D82" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="H82" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>84</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="C83" t="s">
         <v>11</v>
       </c>
       <c r="D83" t="s">
-        <v>169</v>
+        <v>70</v>
       </c>
       <c r="H83" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
     </row>
     <row r="84" spans="1:10" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="C84" t="s">
         <v>11</v>
       </c>
       <c r="D84" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="H84" t="s">
-        <v>37</v>
+        <v>55</v>
       </c>
       <c r="J84" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="C85" t="s">
         <v>11</v>
       </c>
       <c r="D85" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="H85" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:8" ht="12.75">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="86" spans="1:10" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="C86" t="s">
         <v>11</v>
       </c>
       <c r="D86" t="s">
-        <v>175</v>
+        <v>113</v>
       </c>
       <c r="H86" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="87" spans="1:10" ht="12.75">
+        <v>55</v>
+      </c>
+      <c r="J86" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="C87" t="s">
         <v>11</v>
       </c>
       <c r="D87" t="s">
-        <v>177</v>
+        <v>62</v>
       </c>
       <c r="H87" t="s">
-        <v>13</v>
-[...5 lines deleted...]
-    <row r="88" spans="1:10" ht="12.75">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C88" t="s">
         <v>11</v>
       </c>
       <c r="D88" t="s">
-        <v>87</v>
+        <v>180</v>
       </c>
       <c r="H88" t="s">
-        <v>37</v>
-[...5 lines deleted...]
-    <row r="89" spans="1:8" ht="12.75">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="89" spans="1:10" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="C89" t="s">
         <v>11</v>
       </c>
       <c r="D89" t="s">
-        <v>180</v>
+        <v>24</v>
       </c>
       <c r="H89" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="90" spans="1:8" ht="12.75">
+        <v>17</v>
+      </c>
+      <c r="J89" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="90" spans="1:10" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C90" t="s">
         <v>11</v>
       </c>
       <c r="D90" t="s">
-        <v>91</v>
+        <v>183</v>
       </c>
       <c r="H90" t="s">
-        <v>13</v>
+        <v>29</v>
+      </c>
+      <c r="J90" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="C91" t="s">
         <v>11</v>
       </c>
       <c r="D91" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="H91" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-    <row r="92" spans="1:10" ht="12.75">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C92" t="s">
         <v>11</v>
       </c>
       <c r="D92" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="H92" t="s">
-        <v>187</v>
-[...5 lines deleted...]
-    <row r="93" spans="1:8" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="93" spans="1:10" ht="12.75">
       <c r="A93" s="1" t="s">
         <v>188</v>
       </c>
       <c r="C93" t="s">
         <v>11</v>
       </c>
       <c r="D93" t="s">
         <v>189</v>
       </c>
       <c r="H93" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="94" spans="1:10" ht="12.75">
+        <v>13</v>
+      </c>
+      <c r="J93" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
         <v>190</v>
       </c>
       <c r="C94" t="s">
         <v>11</v>
       </c>
       <c r="D94" t="s">
+        <v>47</v>
+      </c>
+      <c r="H94" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="95" spans="1:10" ht="12.75">
+      <c r="A95" s="1" t="s">
         <v>191</v>
       </c>
-      <c r="H94" t="s">
-[...7 lines deleted...]
-      <c r="A95" s="1" t="s">
+      <c r="C95" t="s">
+        <v>11</v>
+      </c>
+      <c r="D95" t="s">
+        <v>42</v>
+      </c>
+      <c r="H95" t="s">
+        <v>43</v>
+      </c>
+      <c r="J95" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" ht="12.75">
+      <c r="A96" s="1" t="s">
         <v>192</v>
       </c>
-      <c r="C95" t="s">
-[...10 lines deleted...]
-      <c r="A96" s="1" t="s">
+      <c r="C96" t="s">
+        <v>11</v>
+      </c>
+      <c r="D96" t="s">
+        <v>47</v>
+      </c>
+      <c r="H96" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" ht="12.75">
+      <c r="A97" s="1" t="s">
         <v>193</v>
       </c>
-      <c r="C96" t="s">
-[...2 lines deleted...]
-      <c r="D96" t="s">
+      <c r="C97" t="s">
+        <v>11</v>
+      </c>
+      <c r="D97" t="s">
         <v>194</v>
       </c>
-      <c r="H96" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="H97" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>43</v>
       </c>
     </row>
     <row r="98" spans="1:10" ht="12.75">
       <c r="A98" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="C98" t="s">
+        <v>11</v>
+      </c>
+      <c r="D98" t="s">
+        <v>54</v>
+      </c>
+      <c r="H98" t="s">
+        <v>43</v>
+      </c>
+      <c r="J98" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="99" spans="1:10" ht="12.75">
+      <c r="A99" s="1" t="s">
         <v>196</v>
       </c>
-      <c r="C98" t="s">
-[...2 lines deleted...]
-      <c r="D98" t="s">
+      <c r="C99" t="s">
+        <v>11</v>
+      </c>
+      <c r="D99" t="s">
         <v>197</v>
       </c>
-      <c r="H98" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="H99" t="s">
-        <v>37</v>
+        <v>38</v>
+      </c>
+      <c r="J99" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="100" spans="1:10" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="C100" t="s">
         <v>11</v>
       </c>
       <c r="D100" t="s">
-        <v>96</v>
+        <v>199</v>
       </c>
       <c r="H100" t="s">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="J100" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
         <v>201</v>
       </c>
       <c r="C101" t="s">
         <v>11</v>
       </c>
       <c r="D101" t="s">
-        <v>44</v>
+        <v>202</v>
       </c>
       <c r="H101" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="102" spans="1:8" ht="12.75">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="102" spans="1:10" ht="12.75">
       <c r="A102" s="1" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="C102" t="s">
         <v>11</v>
       </c>
       <c r="D102" t="s">
+        <v>205</v>
+      </c>
+      <c r="H102" t="s">
         <v>203</v>
       </c>
-      <c r="H102" t="s">
-[...3 lines deleted...]
-    <row r="103" spans="1:8" ht="12.75">
+      <c r="J102" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="103" spans="1:10" ht="12.75">
       <c r="A103" s="1" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="C103" t="s">
         <v>11</v>
       </c>
       <c r="D103" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="H103" t="s">
-        <v>45</v>
+        <v>55</v>
+      </c>
+      <c r="J103" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="C104" t="s">
         <v>11</v>
       </c>
       <c r="D104" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="H104" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-    <row r="105" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="105" spans="1:10" ht="12.75">
       <c r="A105" s="1" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C105" t="s">
         <v>11</v>
       </c>
       <c r="D105" t="s">
-        <v>52</v>
+        <v>211</v>
       </c>
       <c r="H105" t="s">
-        <v>13</v>
+        <v>66</v>
+      </c>
+      <c r="J105" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="C106" t="s">
         <v>11</v>
       </c>
       <c r="D106" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="H106" t="s">
-        <v>13</v>
+        <v>38</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="C107" t="s">
         <v>11</v>
       </c>
       <c r="D107" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="H107" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="12.75">
       <c r="A108" s="1" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="C108" t="s">
         <v>11</v>
       </c>
       <c r="D108" t="s">
-        <v>215</v>
+        <v>62</v>
       </c>
       <c r="H108" t="s">
-        <v>107</v>
+        <v>55</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="12.75">
       <c r="A109" s="1" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C109" t="s">
         <v>11</v>
       </c>
       <c r="D109" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="H109" t="s">
-        <v>107</v>
+        <v>55</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="12.75">
       <c r="A110" s="1" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C110" t="s">
         <v>11</v>
       </c>
       <c r="D110" t="s">
-        <v>217</v>
+        <v>163</v>
       </c>
       <c r="H110" t="s">
-        <v>107</v>
+        <v>13</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="12.75">
       <c r="A111" s="1" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C111" t="s">
         <v>11</v>
       </c>
       <c r="D111" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="H111" t="s">
-        <v>221</v>
+        <v>13</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="12.75">
       <c r="A112" s="1" t="s">
         <v>222</v>
       </c>
       <c r="C112" t="s">
         <v>11</v>
       </c>
       <c r="D112" t="s">
         <v>223</v>
       </c>
       <c r="H112" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="113" spans="1:8" ht="12.75">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="113" spans="1:10" ht="12.75">
       <c r="A113" s="1" t="s">
         <v>224</v>
       </c>
       <c r="C113" t="s">
         <v>11</v>
       </c>
       <c r="D113" t="s">
-        <v>225</v>
+        <v>163</v>
       </c>
       <c r="H113" t="s">
-        <v>57</v>
+        <v>13</v>
+      </c>
+      <c r="J113" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="12.75">
       <c r="A114" s="1" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="C114" t="s">
         <v>11</v>
       </c>
       <c r="D114" t="s">
-        <v>227</v>
+        <v>88</v>
       </c>
       <c r="H114" t="s">
-        <v>221</v>
+        <v>55</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="12.75">
       <c r="A115" s="1" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="C115" t="s">
         <v>11</v>
       </c>
       <c r="D115" t="s">
-        <v>146</v>
+        <v>74</v>
       </c>
       <c r="H115" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="12.75">
       <c r="A116" s="1" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="C116" t="s">
         <v>11</v>
       </c>
       <c r="D116" t="s">
-        <v>230</v>
+        <v>74</v>
       </c>
       <c r="H116" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
     </row>
     <row r="117" spans="1:10" ht="12.75">
       <c r="A117" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="C117" t="s">
+        <v>11</v>
+      </c>
+      <c r="D117" t="s">
+        <v>229</v>
+      </c>
+      <c r="H117" t="s">
+        <v>84</v>
+      </c>
+      <c r="J117" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" ht="12.75">
+      <c r="A118" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="C118" t="s">
+        <v>11</v>
+      </c>
+      <c r="D118" t="s">
         <v>231</v>
       </c>
-      <c r="C117" t="s">
-[...13 lines deleted...]
-      <c r="A118" s="1" t="s">
+      <c r="H118" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="119" spans="1:10" ht="12.75">
+      <c r="A119" s="1" t="s">
         <v>232</v>
       </c>
-      <c r="C118" t="s">
-[...2 lines deleted...]
-      <c r="D118" t="s">
+      <c r="C119" t="s">
+        <v>11</v>
+      </c>
+      <c r="D119" t="s">
         <v>233</v>
       </c>
-      <c r="H118" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="H119" t="s">
-        <v>57</v>
+        <v>55</v>
+      </c>
+      <c r="J119" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="C120" t="s">
         <v>11</v>
       </c>
       <c r="D120" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="H120" t="s">
-        <v>22</v>
+        <v>55</v>
       </c>
     </row>
     <row r="121" spans="1:10" ht="12.75">
       <c r="A121" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C121" t="s">
+        <v>11</v>
+      </c>
+      <c r="D121" t="s">
+        <v>229</v>
+      </c>
+      <c r="H121" t="s">
+        <v>84</v>
+      </c>
+      <c r="J121" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="122" spans="1:10" ht="12.75">
+      <c r="A122" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="C122" t="s">
+        <v>11</v>
+      </c>
+      <c r="D122" t="s">
         <v>238</v>
       </c>
-      <c r="C121" t="s">
-[...21 lines deleted...]
-      </c>
       <c r="H122" t="s">
-        <v>25</v>
+        <v>55</v>
+      </c>
+      <c r="J122" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="123" spans="1:10" ht="12.75">
       <c r="A123" s="1" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="C123" t="s">
         <v>11</v>
       </c>
       <c r="D123" t="s">
-        <v>24</v>
+        <v>240</v>
       </c>
       <c r="H123" t="s">
-        <v>25</v>
+        <v>55</v>
       </c>
       <c r="J123" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="12.75">
       <c r="A124" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="C124" t="s">
+        <v>11</v>
+      </c>
+      <c r="D124" t="s">
         <v>242</v>
       </c>
-      <c r="C124" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H124" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="125" spans="1:8" ht="12.75">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="125" spans="1:10" ht="12.75">
       <c r="A125" s="1" t="s">
         <v>243</v>
       </c>
       <c r="C125" t="s">
         <v>11</v>
       </c>
       <c r="D125" t="s">
         <v>244</v>
       </c>
       <c r="H125" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="126" spans="1:10" ht="12.75">
+        <v>55</v>
+      </c>
+      <c r="J125" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8" ht="12.75">
       <c r="A126" s="1" t="s">
         <v>245</v>
       </c>
       <c r="C126" t="s">
         <v>11</v>
       </c>
       <c r="D126" t="s">
-        <v>36</v>
+        <v>246</v>
       </c>
       <c r="H126" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-    <row r="127" spans="1:10" ht="12.75">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8" ht="12.75">
       <c r="A127" s="1" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C127" t="s">
         <v>11</v>
       </c>
       <c r="D127" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="H127" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>55</v>
       </c>
     </row>
     <row r="128" spans="1:10" ht="12.75">
       <c r="A128" s="1" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C128" t="s">
         <v>11</v>
       </c>
       <c r="D128" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="H128" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="J128" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="129" spans="1:8" ht="12.75">
+    <row r="129" spans="1:10" ht="12.75">
       <c r="A129" s="1" t="s">
         <v>251</v>
       </c>
       <c r="C129" t="s">
         <v>11</v>
       </c>
       <c r="D129" t="s">
+        <v>104</v>
+      </c>
+      <c r="H129" t="s">
+        <v>55</v>
+      </c>
+      <c r="J129" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8" ht="12.75">
+      <c r="A130" s="1" t="s">
         <v>252</v>
       </c>
-      <c r="H129" t="s">
+      <c r="C130" t="s">
+        <v>11</v>
+      </c>
+      <c r="D130" t="s">
         <v>253</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A130" s="1" t="s">
+      <c r="H130" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8" ht="12.75">
+      <c r="A131" s="1" t="s">
         <v>254</v>
       </c>
-      <c r="C130" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="C131" t="s">
         <v>11</v>
       </c>
       <c r="D131" t="s">
-        <v>257</v>
+        <v>108</v>
       </c>
       <c r="H131" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="C132" t="s">
         <v>11</v>
       </c>
       <c r="D132" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="H132" t="s">
-        <v>13</v>
+        <v>257</v>
       </c>
     </row>
     <row r="133" spans="1:10" ht="12.75">
       <c r="A133" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="C133" t="s">
+        <v>11</v>
+      </c>
+      <c r="D133" t="s">
+        <v>259</v>
+      </c>
+      <c r="H133" t="s">
         <v>260</v>
-      </c>
-[...7 lines deleted...]
-        <v>48</v>
       </c>
       <c r="J133" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="12.75">
       <c r="A134" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="C134" t="s">
+        <v>11</v>
+      </c>
+      <c r="D134" t="s">
         <v>262</v>
       </c>
-      <c r="C134" t="s">
-[...2 lines deleted...]
-      <c r="D134" t="s">
+      <c r="H134" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="135" spans="1:10" ht="12.75">
+      <c r="A135" s="1" t="s">
         <v>263</v>
       </c>
-      <c r="H134" t="s">
-[...4 lines deleted...]
-      <c r="A135" s="1" t="s">
+      <c r="C135" t="s">
+        <v>11</v>
+      </c>
+      <c r="D135" t="s">
         <v>264</v>
       </c>
-      <c r="C135" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H135" t="s">
-        <v>37</v>
+        <v>29</v>
+      </c>
+      <c r="J135" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="12.75">
       <c r="A136" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="C136" t="s">
+        <v>11</v>
+      </c>
+      <c r="D136" t="s">
+        <v>108</v>
+      </c>
+      <c r="H136" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="137" spans="1:10" ht="12.75">
+      <c r="A137" s="1" t="s">
         <v>266</v>
       </c>
-      <c r="C136" t="s">
-[...6 lines deleted...]
-        <v>37</v>
+      <c r="C137" t="s">
+        <v>11</v>
+      </c>
+      <c r="D137" t="s">
+        <v>267</v>
+      </c>
+      <c r="H137" t="s">
+        <v>55</v>
+      </c>
+      <c r="J137" t="s">
+        <v>14</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId1" display="HB65-OFFSET-MNT"/>
     <hyperlink ref="A3" r:id="rId2" display="HC-10-S"/>
     <hyperlink ref="A4" r:id="rId3" display="HC-06-S"/>
-    <hyperlink ref="A5" r:id="rId4" display="MC-MNT-TOP-2"/>
-[...130 lines deleted...]
-    <hyperlink ref="A136" r:id="rId135" display="AEKTMNT-E1"/>
+    <hyperlink ref="A5" r:id="rId4" display="HC-08-S"/>
+    <hyperlink ref="A6" r:id="rId5" display="HCN-10-S"/>
+    <hyperlink ref="A7" r:id="rId6" display="HCN-06-S"/>
+    <hyperlink ref="A8" r:id="rId7" display="HN-10-SP"/>
+    <hyperlink ref="A9" r:id="rId8" display="LNXX-MNT"/>
+    <hyperlink ref="A10" r:id="rId9" display="MC-MNT-TS1"/>
+    <hyperlink ref="A11" r:id="rId10" display="MC-MNT-3XV-TS1"/>
+    <hyperlink ref="A12" r:id="rId11" display="MC-MNT-SIDE"/>
+    <hyperlink ref="A13" r:id="rId12" display="MC-MNT-TOP"/>
+    <hyperlink ref="A14" r:id="rId13" display="MC-MNT-TOP-2"/>
+    <hyperlink ref="A15" r:id="rId14" display="T-075-S4"/>
+    <hyperlink ref="A16" r:id="rId15" display="T-085-S4"/>
+    <hyperlink ref="A17" r:id="rId16" display="T-095-GL-E"/>
+    <hyperlink ref="A18" r:id="rId17" display="T-029-GL-E"/>
+    <hyperlink ref="A19" r:id="rId18" display="T-126-GL"/>
+    <hyperlink ref="A20" r:id="rId19" display="UMWD-TREEKIT"/>
+    <hyperlink ref="A21" r:id="rId20" display="UPK010SP"/>
+    <hyperlink ref="A22" r:id="rId21" display="602030A"/>
+    <hyperlink ref="A23" r:id="rId22" display="602030WM"/>
+    <hyperlink ref="A24" r:id="rId23" display="800TREEKIT"/>
+    <hyperlink ref="A25" r:id="rId24" display="AEKTBKT-E1"/>
+    <hyperlink ref="A26" r:id="rId25" display="ASP617"/>
+    <hyperlink ref="A27" r:id="rId26" display="ASPR616"/>
+    <hyperlink ref="A28" r:id="rId27" display="BSAMNT-1"/>
+    <hyperlink ref="A29" r:id="rId28" display="BSAMNT-4"/>
+    <hyperlink ref="A30" r:id="rId29" display="BSAMNT-SBS-2-2"/>
+    <hyperlink ref="A31" r:id="rId30" display="BSAMNT-F"/>
+    <hyperlink ref="A32" r:id="rId31" display="DB375"/>
+    <hyperlink ref="A33" r:id="rId32" display="DB380-3"/>
+    <hyperlink ref="A34" r:id="rId33" display="DB380-5083"/>
+    <hyperlink ref="A35" r:id="rId34" display="DB365-SP5"/>
+    <hyperlink ref="A36" r:id="rId35" display="DB380-OFFSET"/>
+    <hyperlink ref="A37" r:id="rId36" display="DB380-5083-C4M"/>
+    <hyperlink ref="A38" r:id="rId37" display="DB380-SINGLE"/>
+    <hyperlink ref="A39" r:id="rId38" display="DB380-9-ADFD1820"/>
+    <hyperlink ref="A40" r:id="rId39" display="DB5083"/>
+    <hyperlink ref="A41" r:id="rId40" display="DB390-3"/>
+    <hyperlink ref="A42" r:id="rId41" display="DB5001"/>
+    <hyperlink ref="A43" r:id="rId42" display="DB5001-SP5"/>
+    <hyperlink ref="A44" r:id="rId43" display="DB5091-3"/>
+    <hyperlink ref="A45" r:id="rId44" display="DB5002"/>
+    <hyperlink ref="A46" r:id="rId45" display="DB5098-3"/>
+    <hyperlink ref="A47" r:id="rId46" display="DB5098-WM"/>
+    <hyperlink ref="A48" r:id="rId47" display="F-042-GL-E"/>
+    <hyperlink ref="A49" r:id="rId48" display="F-009-S4"/>
+    <hyperlink ref="A50" r:id="rId49" display="BSAMNT-6"/>
+    <hyperlink ref="A51" r:id="rId50" display="BSAMNT-AEKT"/>
+    <hyperlink ref="A52" r:id="rId51" display="BSAMNT-4-F3"/>
+    <hyperlink ref="A53" r:id="rId52" display="BSAMNT-2F"/>
+    <hyperlink ref="A54" r:id="rId53" display="BSAMNT-3F"/>
+    <hyperlink ref="A55" r:id="rId54" display="BSAMNT-9"/>
+    <hyperlink ref="A56" r:id="rId55" display="TRX58-35-O"/>
+    <hyperlink ref="A57" r:id="rId56" display="TS-MNT-TOP-370"/>
+    <hyperlink ref="A58" r:id="rId57" display="MC-MNT-SIDE-370"/>
+    <hyperlink ref="A59" r:id="rId58" display="MC-MNT-TOP-370"/>
+    <hyperlink ref="A60" r:id="rId59" display="MC-MNT-TOP-3"/>
+    <hyperlink ref="A61" r:id="rId60" display="BSAMNT-B89-01"/>
+    <hyperlink ref="A62" r:id="rId61" display="APM40-VEN"/>
+    <hyperlink ref="A63" r:id="rId62" display="BSAMNT-B92-08"/>
+    <hyperlink ref="A64" r:id="rId63" display="10052511-1"/>
+    <hyperlink ref="A65" r:id="rId64" display="BSAMNT-F2"/>
+    <hyperlink ref="A66" r:id="rId65" display="BSAMNT-B92-05"/>
+    <hyperlink ref="A67" r:id="rId66" display="APM40-AZM"/>
+    <hyperlink ref="A68" r:id="rId67" display="AEKTBKT"/>
+    <hyperlink ref="A69" r:id="rId68" display="BSAMNT-S"/>
+    <hyperlink ref="A70" r:id="rId69" display="MC-MNT-TOP-305M"/>
+    <hyperlink ref="A71" r:id="rId70" display="TRX58-80-C"/>
+    <hyperlink ref="A72" r:id="rId71" display="TRX58-80-O"/>
+    <hyperlink ref="A73" r:id="rId72" display="BSA-DT-34"/>
+    <hyperlink ref="A74" r:id="rId73" display="BSAMNT-SBS-3-3"/>
+    <hyperlink ref="A75" r:id="rId74" display="BSAMNT-SBS-3-2"/>
+    <hyperlink ref="A76" r:id="rId75" display="BSA-DT-34-H"/>
+    <hyperlink ref="A77" r:id="rId76" display="BSAMNT-M9"/>
+    <hyperlink ref="A78" r:id="rId77" display="F-074-S4"/>
+    <hyperlink ref="A79" r:id="rId78" display="BSAMNT-8"/>
+    <hyperlink ref="A80" r:id="rId79" display="BSAMNT-B95-04A"/>
+    <hyperlink ref="A81" r:id="rId80" display="BSAMNT-B95-01A"/>
+    <hyperlink ref="A82" r:id="rId81" display="APM40-5E-E10F"/>
+    <hyperlink ref="A83" r:id="rId82" display="BSAMNT-11"/>
+    <hyperlink ref="A84" r:id="rId83" display="F-118-GL-E"/>
+    <hyperlink ref="A85" r:id="rId84" display="F-122-GL"/>
+    <hyperlink ref="A86" r:id="rId85" display="F-129-S4"/>
+    <hyperlink ref="A87" r:id="rId86" display="AEKTMNT-N1"/>
+    <hyperlink ref="A88" r:id="rId87" display="AEKTMNT"/>
+    <hyperlink ref="A89" r:id="rId88" display="HCN-08-S"/>
+    <hyperlink ref="A90" r:id="rId89" display="LNXX-MNT-M"/>
+    <hyperlink ref="A91" r:id="rId90" display="MC-MNT-3XV-SIDE"/>
+    <hyperlink ref="A92" r:id="rId91" display="MC-MNT-3XV-TOP"/>
+    <hyperlink ref="A93" r:id="rId92" display="SBM-U3D3"/>
+    <hyperlink ref="A94" r:id="rId93" display="T-045-GL-E"/>
+    <hyperlink ref="A95" r:id="rId94" display="T-095-S4"/>
+    <hyperlink ref="A96" r:id="rId95" display="T-041-GL-E"/>
+    <hyperlink ref="A97" r:id="rId96" display="T-108-GL-E"/>
+    <hyperlink ref="A98" r:id="rId97" display="T-125-GL"/>
+    <hyperlink ref="A99" r:id="rId98" display="UPK008SP"/>
+    <hyperlink ref="A100" r:id="rId99" display="018279-001"/>
+    <hyperlink ref="A101" r:id="rId100" display="11653"/>
+    <hyperlink ref="A102" r:id="rId101" display="11653-4-IN"/>
+    <hyperlink ref="A103" r:id="rId102" display="600899F"/>
+    <hyperlink ref="A104" r:id="rId103" display="600899A-2"/>
+    <hyperlink ref="A105" r:id="rId104" display="624054-1"/>
+    <hyperlink ref="A106" r:id="rId105" display="800PIPEKIT-X"/>
+    <hyperlink ref="A107" r:id="rId106" display="800PIPEKIT-XL"/>
+    <hyperlink ref="A108" r:id="rId107" display="AEKTMNT-E1"/>
+    <hyperlink ref="A109" r:id="rId108" display="ASPA320"/>
+    <hyperlink ref="A110" r:id="rId109" display="BSAMNT-M"/>
+    <hyperlink ref="A111" r:id="rId110" display="BSAMNT-M4"/>
+    <hyperlink ref="A112" r:id="rId111" display="BSAMNT-3"/>
+    <hyperlink ref="A113" r:id="rId112" display="BSAMNT-MH"/>
+    <hyperlink ref="A114" r:id="rId113" display="BSAMNT-OFFSET"/>
+    <hyperlink ref="A115" r:id="rId114" display="BSAMNT-SBS-1-2"/>
+    <hyperlink ref="A116" r:id="rId115" display="BSAMNT-SBS-2-3"/>
+    <hyperlink ref="A117" r:id="rId116" display="BSAMNT-U"/>
+    <hyperlink ref="A118" r:id="rId117" display="BSAMNT-LW"/>
+    <hyperlink ref="A119" r:id="rId118" display="DB380"/>
+    <hyperlink ref="A120" r:id="rId119" display="DB365-OS"/>
+    <hyperlink ref="A121" r:id="rId120" display="DB380-E-5083"/>
+    <hyperlink ref="A122" r:id="rId121" display="DB365-SP7"/>
+    <hyperlink ref="A123" r:id="rId122" display="DB365-SP9"/>
+    <hyperlink ref="A124" r:id="rId123" display="DB390"/>
+    <hyperlink ref="A125" r:id="rId124" display="DB380-CTSDG"/>
+    <hyperlink ref="A126" r:id="rId125" display="DB365W"/>
+    <hyperlink ref="A127" r:id="rId126" display="DB370"/>
+    <hyperlink ref="A128" r:id="rId127" display="DB5083D"/>
+    <hyperlink ref="A129" r:id="rId128" display="DB5087-3"/>
+    <hyperlink ref="A130" r:id="rId129" display="DB5004"/>
+    <hyperlink ref="A131" r:id="rId130" display="DB5098"/>
+    <hyperlink ref="A132" r:id="rId131" display="DB5004S-MTD"/>
+    <hyperlink ref="A133" r:id="rId132" display="DB800TREE"/>
+    <hyperlink ref="A134" r:id="rId133" display="DB5007"/>
+    <hyperlink ref="A135" r:id="rId134" display="DB5012"/>
+    <hyperlink ref="A136" r:id="rId135" display="DB5098E"/>
+    <hyperlink ref="A137" r:id="rId136" display="F-019-S6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId136"/>
+    <tablePart r:id="rId137"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>